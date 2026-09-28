--- v5 (2026-08-14)
+++ v6 (2026-09-28)
@@ -107,51 +107,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:Y339"/>
+  <dimension ref="A1:Y343"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Reg No.</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>Company Name</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>Trading As</t>
         </is>
       </c>
@@ -2190,61 +2190,61 @@
       </c>
       <c r="Y17" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="0" t="inlineStr">
         <is>
           <t>2289T</t>
         </is>
       </c>
       <c r="B18" s="0" t="inlineStr">
         <is>
           <t>A.T.B. All Tyres &amp; Batteries Ltd</t>
         </is>
       </c>
       <c r="C18" s="0" t="inlineStr">
         <is>
           <t>T.A.B. Tyres and Batteries Ltd</t>
         </is>
       </c>
       <c r="D18" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E18" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F18" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G18" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="H18" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="I18" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="J18" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="K18" s="0" t="inlineStr">
         <is>
           <t>YES</t>
@@ -3421,107 +3421,107 @@
       </c>
       <c r="V27" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="W27" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="X27" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="Y27" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="0" t="inlineStr">
         <is>
-          <t>2407T</t>
+          <t>5169B</t>
         </is>
       </c>
       <c r="B28" s="0" t="inlineStr">
         <is>
-          <t>Aaron Conroy</t>
+          <t>Aaamber Motors Ltd</t>
         </is>
       </c>
       <c r="C28" s="0"/>
       <c r="D28" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="E28" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="F28" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="G28" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="H28" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="I28" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="J28" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="K28" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="L28" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="M28" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="N28" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="O28" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="P28" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="Q28" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="R28" s="0" t="inlineStr">
         <is>
           <t>NO</t>
@@ -3544,186 +3544,182 @@
       </c>
       <c r="V28" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="W28" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="X28" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="Y28" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="0" t="inlineStr">
         <is>
-          <t>1263WB</t>
+          <t>2407T</t>
         </is>
       </c>
       <c r="B29" s="0" t="inlineStr">
         <is>
-          <t>AB Power Systems Ltd</t>
+          <t>Aaron Conroy</t>
         </is>
       </c>
       <c r="C29" s="0"/>
       <c r="D29" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="E29" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="F29" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="G29" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="H29" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="I29" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="J29" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="K29" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="L29" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="M29" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="N29" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="O29" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="P29" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Q29" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="R29" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="S29" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="T29" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="U29" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="V29" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="W29" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="X29" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Y29" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="0" t="inlineStr">
         <is>
-          <t>1595WB</t>
+          <t>1263WB</t>
         </is>
       </c>
       <c r="B30" s="0" t="inlineStr">
         <is>
-          <t>Abacus Systems &amp; Networks Ltd</t>
-[...6 lines deleted...]
-      </c>
+          <t>AB Power Systems Ltd</t>
+        </is>
+      </c>
+      <c r="C30" s="0"/>
       <c r="D30" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E30" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F30" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="G30" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="H30" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
@@ -3767,261 +3763,261 @@
           <t>YES</t>
         </is>
       </c>
       <c r="Q30" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="R30" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="S30" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="T30" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="U30" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="V30" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="W30" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="X30" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Y30" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="0" t="inlineStr">
         <is>
-          <t>2354T</t>
+          <t>1595WB</t>
         </is>
       </c>
       <c r="B31" s="0" t="inlineStr">
         <is>
-          <t>Abbey Tyres and Car Sales Ltd</t>
-[...2 lines deleted...]
-      <c r="C31" s="0"/>
+          <t>Abacus Systems &amp; Networks Ltd</t>
+        </is>
+      </c>
+      <c r="C31" s="0" t="inlineStr">
+        <is>
+          <t>Abacus Systems</t>
+        </is>
+      </c>
       <c r="D31" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E31" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F31" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G31" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="H31" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="I31" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="J31" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="K31" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="L31" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="M31" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="N31" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="O31" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="P31" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Q31" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="R31" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="S31" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="T31" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="U31" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="V31" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="W31" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X31" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y31" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="0" t="inlineStr">
         <is>
-          <t>4543W</t>
+          <t>2354T</t>
         </is>
       </c>
       <c r="B32" s="0" t="inlineStr">
         <is>
-          <t>Abbeycreek Ltd</t>
-[...6 lines deleted...]
-      </c>
+          <t>Abbey Tyres and Car Sales Ltd</t>
+        </is>
+      </c>
+      <c r="C32" s="0"/>
       <c r="D32" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="E32" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="F32" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="G32" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H32" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="I32" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="J32" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="K32" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="L32" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="M32" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="N32" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="O32" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="P32" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="Q32" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="R32" s="0" t="inlineStr">
         <is>
           <t>NO</t>
@@ -4044,122 +4040,126 @@
       </c>
       <c r="V32" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="W32" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="X32" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="Y32" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="0" t="inlineStr">
         <is>
-          <t>3329WB</t>
+          <t>4543W</t>
         </is>
       </c>
       <c r="B33" s="0" t="inlineStr">
         <is>
-          <t>Abbingdon EU BV</t>
-[...2 lines deleted...]
-      <c r="C33" s="0"/>
+          <t>Abbeycreek Ltd</t>
+        </is>
+      </c>
+      <c r="C33" s="0" t="inlineStr">
+        <is>
+          <t>Platmech</t>
+        </is>
+      </c>
       <c r="D33" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="E33" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="F33" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="G33" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="H33" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="I33" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="J33" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="K33" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="L33" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="M33" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="N33" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="O33" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="P33" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Q33" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="R33" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="S33" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="T33" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="U33" s="0" t="inlineStr">
         <is>
           <t>NO</t>
@@ -4167,363 +4167,363 @@
       </c>
       <c r="V33" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="W33" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="X33" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="Y33" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="0" t="inlineStr">
         <is>
-          <t>212WB</t>
+          <t>3329WB</t>
         </is>
       </c>
       <c r="B34" s="0" t="inlineStr">
         <is>
-          <t>Abbott Laboratories, Ireland, Ltd</t>
+          <t>Abbingdon EU BV</t>
         </is>
       </c>
       <c r="C34" s="0"/>
       <c r="D34" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E34" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F34" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="G34" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="H34" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="I34" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="J34" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="K34" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="L34" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="M34" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="N34" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="O34" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="P34" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Q34" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="R34" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="S34" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="T34" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="U34" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="V34" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="W34" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="X34" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Y34" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="0" t="inlineStr">
         <is>
-          <t>4062WB</t>
+          <t>212WB</t>
         </is>
       </c>
       <c r="B35" s="0" t="inlineStr">
         <is>
-          <t>Abbott Medical Ireland Ltd</t>
+          <t>Abbott Laboratories, Ireland, Ltd</t>
         </is>
       </c>
       <c r="C35" s="0"/>
       <c r="D35" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E35" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F35" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G35" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H35" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="I35" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="J35" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="K35" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="L35" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="M35" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="N35" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="O35" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="P35" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Q35" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="R35" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="S35" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="T35" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="U35" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="V35" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="W35" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="X35" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Y35" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="0" t="inlineStr">
         <is>
-          <t>5115WB</t>
+          <t>4062WB</t>
         </is>
       </c>
       <c r="B36" s="0" t="inlineStr">
         <is>
-          <t>AbbVie Ltd</t>
+          <t>Abbott Medical Ireland Ltd</t>
         </is>
       </c>
       <c r="C36" s="0"/>
       <c r="D36" s="0" t="inlineStr">
         <is>
           <t>Pending</t>
         </is>
       </c>
       <c r="E36" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="F36" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="G36" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="H36" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="I36" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="J36" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="K36" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="L36" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="M36" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="N36" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="O36" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="P36" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="Q36" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="R36" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="S36" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="T36" s="0" t="inlineStr">
         <is>
           <t>NO</t>
@@ -4536,601 +4536,601 @@
       </c>
       <c r="V36" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="W36" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="X36" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="Y36" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="0" t="inlineStr">
         <is>
-          <t>476W</t>
+          <t>5115WB</t>
         </is>
       </c>
       <c r="B37" s="0" t="inlineStr">
         <is>
-          <t>ABC Abrasives Ltd</t>
+          <t>AbbVie Ltd</t>
         </is>
       </c>
       <c r="C37" s="0"/>
       <c r="D37" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="E37" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="F37" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="G37" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="H37" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="I37" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="J37" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="K37" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="L37" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="M37" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="N37" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="O37" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="P37" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Q37" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="R37" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="S37" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="T37" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="U37" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="V37" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="W37" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="X37" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Y37" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="0" t="inlineStr">
         <is>
-          <t>3883W</t>
+          <t>476W</t>
         </is>
       </c>
       <c r="B38" s="0" t="inlineStr">
         <is>
-          <t>ABC Tanning Ltd</t>
-[...6 lines deleted...]
-      </c>
+          <t>ABC Abrasives Ltd</t>
+        </is>
+      </c>
+      <c r="C38" s="0"/>
       <c r="D38" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E38" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F38" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="G38" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H38" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="I38" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="J38" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="K38" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="L38" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="M38" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="N38" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="O38" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="P38" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Q38" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="R38" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="S38" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="T38" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="U38" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="V38" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="W38" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="X38" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Y38" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="0" t="inlineStr">
         <is>
-          <t>4779WB</t>
+          <t>3883W</t>
         </is>
       </c>
       <c r="B39" s="0" t="inlineStr">
         <is>
-          <t>Abiomed Europe GmbH</t>
+          <t>ABC Tanning Ltd</t>
         </is>
       </c>
       <c r="C39" s="0" t="inlineStr">
         <is>
-          <t>Abiomed</t>
+          <t>The Tanning Shop</t>
         </is>
       </c>
       <c r="D39" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E39" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F39" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G39" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="H39" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="I39" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="J39" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="K39" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="L39" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="M39" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="N39" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="O39" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="P39" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="Q39" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="R39" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="S39" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="T39" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="U39" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="V39" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="W39" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="X39" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="Y39" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="0" t="inlineStr">
         <is>
-          <t>5139WB</t>
+          <t>4779WB</t>
         </is>
       </c>
       <c r="B40" s="0" t="inlineStr">
         <is>
-          <t>ABTE S.R.L</t>
+          <t>Abiomed Europe GmbH</t>
         </is>
       </c>
       <c r="C40" s="0" t="inlineStr">
         <is>
-          <t>SiliconValley Europa, Samsung</t>
+          <t>Abiomed</t>
         </is>
       </c>
       <c r="D40" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="E40" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="F40" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="G40" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="H40" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="I40" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="J40" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K40" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="L40" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="M40" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="N40" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="O40" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="P40" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Q40" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="R40" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="S40" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="T40" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="U40" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="V40" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="W40" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="X40" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Y40" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="0" t="inlineStr">
         <is>
-          <t>2965BT</t>
+          <t>5139WB</t>
         </is>
       </c>
       <c r="B41" s="0" t="inlineStr">
         <is>
-          <t>Abudantia Ltd</t>
-[...2 lines deleted...]
-      <c r="C41" s="0"/>
+          <t>ABTE S.R.L</t>
+        </is>
+      </c>
+      <c r="C41" s="0" t="inlineStr">
+        <is>
+          <t>SiliconValley Europa, Samsung</t>
+        </is>
+      </c>
       <c r="D41" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E41" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="F41" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="G41" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="H41" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="I41" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="J41" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="K41" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="L41" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M41" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N41" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="O41" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="P41" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
@@ -5163,480 +5163,480 @@
       </c>
       <c r="V41" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W41" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="X41" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Y41" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="0" t="inlineStr">
         <is>
-          <t>4322B</t>
+          <t>2965BT</t>
         </is>
       </c>
       <c r="B42" s="0" t="inlineStr">
         <is>
-          <t>AC Infinity Inc.</t>
+          <t>Abudantia Ltd</t>
         </is>
       </c>
       <c r="C42" s="0"/>
       <c r="D42" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="E42" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="F42" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="G42" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="H42" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="I42" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="J42" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="K42" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="L42" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="M42" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="N42" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="O42" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="P42" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Q42" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="R42" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="S42" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="T42" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U42" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="V42" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="W42" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X42" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y42" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="0" t="inlineStr">
         <is>
-          <t>4039B</t>
+          <t>4322B</t>
         </is>
       </c>
       <c r="B43" s="0" t="inlineStr">
         <is>
-          <t>AC Mobile Parts Ltd</t>
-[...6 lines deleted...]
-      </c>
+          <t>AC Infinity Inc.</t>
+        </is>
+      </c>
+      <c r="C43" s="0"/>
       <c r="D43" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E43" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F43" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="G43" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="H43" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="I43" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="J43" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="K43" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="L43" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="M43" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="N43" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="O43" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="P43" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Q43" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="R43" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="S43" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="T43" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="U43" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="V43" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="W43" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="X43" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="Y43" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="0" t="inlineStr">
         <is>
-          <t>2358T</t>
+          <t>4039B</t>
         </is>
       </c>
       <c r="B44" s="0" t="inlineStr">
         <is>
-          <t>AC Tyres Ltd</t>
-[...2 lines deleted...]
-      <c r="C44" s="0"/>
+          <t>AC Mobile Parts Ltd</t>
+        </is>
+      </c>
+      <c r="C44" s="0" t="inlineStr">
+        <is>
+          <t>First Help Tech</t>
+        </is>
+      </c>
       <c r="D44" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E44" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F44" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="G44" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="H44" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="I44" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="J44" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="K44" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="L44" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="M44" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="N44" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="O44" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="P44" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Q44" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="R44" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="S44" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="T44" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U44" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="V44" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="W44" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="X44" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="Y44" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="0" t="inlineStr">
         <is>
-          <t>4584WB</t>
+          <t>2358T</t>
         </is>
       </c>
       <c r="B45" s="0" t="inlineStr">
         <is>
-          <t>Accell UK &amp; Ireland Ltd</t>
+          <t>AC Tyres Ltd</t>
         </is>
       </c>
       <c r="C45" s="0"/>
       <c r="D45" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E45" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F45" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="G45" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H45" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="I45" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="J45" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="K45" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="L45" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="M45" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="N45" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="O45" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="P45" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="Q45" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="R45" s="0" t="inlineStr">
         <is>
           <t>NO</t>
@@ -5659,101 +5659,97 @@
       </c>
       <c r="V45" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="W45" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="X45" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="Y45" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="0" t="inlineStr">
         <is>
-          <t>3991W</t>
+          <t>4584WB</t>
         </is>
       </c>
       <c r="B46" s="0" t="inlineStr">
         <is>
-          <t>Access Security &amp; Control Technology Ltd</t>
-[...6 lines deleted...]
-      </c>
+          <t>Accell UK &amp; Ireland Ltd</t>
+        </is>
+      </c>
+      <c r="C46" s="0"/>
       <c r="D46" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E46" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F46" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G46" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="H46" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="I46" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="J46" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="K46" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="L46" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="M46" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="N46" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="O46" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="P46" s="0" t="inlineStr">
         <is>
           <t>NO</t>
@@ -5786,224 +5782,228 @@
       </c>
       <c r="V46" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="W46" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="X46" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="Y46" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="0" t="inlineStr">
         <is>
-          <t>2850WB</t>
+          <t>3991W</t>
         </is>
       </c>
       <c r="B47" s="0" t="inlineStr">
         <is>
-          <t>ACCHL Ltd</t>
+          <t>Access Security &amp; Control Technology Ltd</t>
         </is>
       </c>
       <c r="C47" s="0" t="inlineStr">
         <is>
-          <t>AIM Cash and Carry</t>
+          <t>2T - Technology</t>
         </is>
       </c>
       <c r="D47" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="E47" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="F47" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="G47" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="H47" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="I47" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="J47" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="K47" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="L47" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="M47" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="N47" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="O47" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="P47" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Q47" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="R47" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="S47" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="T47" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="U47" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="V47" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="W47" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="X47" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Y47" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="0" t="inlineStr">
         <is>
-          <t>4752B</t>
+          <t>2850WB</t>
         </is>
       </c>
       <c r="B48" s="0" t="inlineStr">
         <is>
-          <t>Accion Innovations LLC</t>
-[...2 lines deleted...]
-      <c r="C48" s="0"/>
+          <t>ACCHL Ltd</t>
+        </is>
+      </c>
+      <c r="C48" s="0" t="inlineStr">
+        <is>
+          <t>AIM Cash and Carry</t>
+        </is>
+      </c>
       <c r="D48" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E48" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F48" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G48" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H48" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="I48" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="J48" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="K48" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="L48" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M48" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N48" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="O48" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="P48" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
@@ -6036,343 +6036,343 @@
       </c>
       <c r="V48" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W48" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="X48" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Y48" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="0" t="inlineStr">
         <is>
-          <t>270WB</t>
+          <t>4752B</t>
         </is>
       </c>
       <c r="B49" s="0" t="inlineStr">
         <is>
-          <t>Acco-Rexel Ltd</t>
+          <t>Accion Innovations LLC</t>
         </is>
       </c>
       <c r="C49" s="0"/>
       <c r="D49" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E49" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="F49" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="G49" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="H49" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="I49" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="J49" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="K49" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="L49" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="M49" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="N49" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="O49" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="P49" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Q49" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="R49" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="S49" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="T49" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U49" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="V49" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="W49" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X49" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y49" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="0" t="inlineStr">
         <is>
-          <t>3158WB</t>
+          <t>270WB</t>
         </is>
       </c>
       <c r="B50" s="0" t="inlineStr">
         <is>
-          <t>Accora Ltd</t>
+          <t>Acco-Rexel Ltd</t>
         </is>
       </c>
       <c r="C50" s="0"/>
       <c r="D50" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="E50" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="F50" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="G50" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="H50" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="I50" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="J50" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="K50" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="L50" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="M50" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="N50" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="O50" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="P50" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="Q50" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="R50" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="S50" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="T50" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="U50" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="V50" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="W50" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="X50" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Y50" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="0" t="inlineStr">
         <is>
-          <t>3164WB</t>
+          <t>3158WB</t>
         </is>
       </c>
       <c r="B51" s="0" t="inlineStr">
         <is>
-          <t>Accton Technology Corp.</t>
+          <t>Accora Ltd</t>
         </is>
       </c>
       <c r="C51" s="0"/>
       <c r="D51" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E51" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F51" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G51" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H51" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="I51" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="J51" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="K51" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="L51" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M51" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N51" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="O51" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="P51" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
@@ -6405,245 +6405,245 @@
       </c>
       <c r="V51" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W51" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="X51" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Y51" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="0" t="inlineStr">
         <is>
-          <t>640WB</t>
+          <t>3164WB</t>
         </is>
       </c>
       <c r="B52" s="0" t="inlineStr">
         <is>
-          <t>Accu-Science Ireland Ltd</t>
+          <t>Accton Technology Corp.</t>
         </is>
       </c>
       <c r="C52" s="0"/>
       <c r="D52" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="E52" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="F52" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="G52" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="H52" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="I52" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="J52" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="K52" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="L52" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="M52" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="N52" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="O52" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="P52" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Q52" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="R52" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="S52" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="T52" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U52" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="V52" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="W52" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X52" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y52" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="0" t="inlineStr">
         <is>
-          <t>1001WB</t>
+          <t>640WB</t>
         </is>
       </c>
       <c r="B53" s="0" t="inlineStr">
         <is>
-          <t>Accurist Watches Ltd</t>
+          <t>Accu-Science Ireland Ltd</t>
         </is>
       </c>
       <c r="C53" s="0"/>
       <c r="D53" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E53" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F53" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G53" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H53" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="I53" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="J53" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="K53" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="L53" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="M53" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="N53" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="O53" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="P53" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Q53" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="R53" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="S53" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="T53" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="U53" s="0" t="inlineStr">
         <is>
           <t>YES</t>
@@ -6651,56 +6651,56 @@
       </c>
       <c r="V53" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="W53" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="X53" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="Y53" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="0" t="inlineStr">
         <is>
-          <t>192W</t>
+          <t>1001WB</t>
         </is>
       </c>
       <c r="B54" s="0" t="inlineStr">
         <is>
-          <t>Accutron Ltd</t>
+          <t>Accurist Watches Ltd</t>
         </is>
       </c>
       <c r="C54" s="0"/>
       <c r="D54" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="E54" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="F54" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="G54" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="H54" s="0" t="inlineStr">
         <is>
@@ -6727,277 +6727,277 @@
           <t>DE-REG</t>
         </is>
       </c>
       <c r="M54" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="N54" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="O54" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="P54" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="Q54" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="R54" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="S54" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="T54" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="U54" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="V54" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="W54" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="X54" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="Y54" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="0" t="inlineStr">
         <is>
-          <t>3543T</t>
+          <t>192W</t>
         </is>
       </c>
       <c r="B55" s="0" t="inlineStr">
         <is>
-          <t>Ace 4x4 Spares Ltd</t>
+          <t>Accutron Ltd</t>
         </is>
       </c>
       <c r="C55" s="0"/>
       <c r="D55" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="E55" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="F55" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="G55" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="H55" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="I55" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="J55" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="K55" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="L55" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="M55" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="N55" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="O55" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="P55" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="Q55" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="R55" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="S55" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="T55" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="U55" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="V55" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="W55" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="X55" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Y55" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="0" t="inlineStr">
         <is>
-          <t>4542WB</t>
+          <t>3543T</t>
         </is>
       </c>
       <c r="B56" s="0" t="inlineStr">
         <is>
-          <t>ACE Handels &amp; Entwicklungs GmbH</t>
+          <t>Ace 4x4 Spares Ltd</t>
         </is>
       </c>
       <c r="C56" s="0"/>
       <c r="D56" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="E56" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="F56" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="G56" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="H56" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="I56" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="J56" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="K56" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="L56" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="M56" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="N56" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="O56" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="P56" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="Q56" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="R56" s="0" t="inlineStr">
         <is>
           <t>NO</t>
@@ -7020,302 +7020,302 @@
       </c>
       <c r="V56" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="W56" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="X56" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="Y56" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="0" t="inlineStr">
         <is>
-          <t>104WB</t>
+          <t>4542WB</t>
         </is>
       </c>
       <c r="B57" s="0" t="inlineStr">
         <is>
-          <t>ACEC (Distributors) Ltd</t>
+          <t>ACE Handels &amp; Entwicklungs GmbH</t>
         </is>
       </c>
       <c r="C57" s="0"/>
       <c r="D57" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E57" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F57" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="G57" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="H57" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="I57" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="J57" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="K57" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="L57" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="M57" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="N57" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="O57" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="P57" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Q57" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="R57" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="S57" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="T57" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="U57" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="V57" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="W57" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="X57" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Y57" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="0" t="inlineStr">
         <is>
-          <t>1912W</t>
+          <t>104WB</t>
         </is>
       </c>
       <c r="B58" s="0" t="inlineStr">
         <is>
-          <t>Acer Networks</t>
+          <t>ACEC (Distributors) Ltd</t>
         </is>
       </c>
       <c r="C58" s="0"/>
       <c r="D58" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E58" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F58" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G58" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H58" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="I58" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="J58" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="K58" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="L58" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="M58" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="N58" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="O58" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="P58" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="Q58" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="R58" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="S58" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="T58" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="U58" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="V58" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="W58" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="X58" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Y58" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="0" t="inlineStr">
         <is>
-          <t>1272W</t>
+          <t>1912W</t>
         </is>
       </c>
       <c r="B59" s="0" t="inlineStr">
         <is>
-          <t>Acoustic Images</t>
+          <t>Acer Networks</t>
         </is>
       </c>
       <c r="C59" s="0"/>
       <c r="D59" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="E59" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="F59" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="G59" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="H59" s="0" t="inlineStr">
         <is>
@@ -7327,248 +7327,244 @@
           <t>DE-REG</t>
         </is>
       </c>
       <c r="J59" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="K59" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="L59" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="M59" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="N59" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="O59" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="P59" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Q59" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="R59" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="S59" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="T59" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U59" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="V59" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="W59" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X59" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y59" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="0" t="inlineStr">
         <is>
-          <t>1252WB</t>
+          <t>1272W</t>
         </is>
       </c>
       <c r="B60" s="0" t="inlineStr">
         <is>
-          <t>Acoustic Technologies Ltd</t>
+          <t>Acoustic Images</t>
         </is>
       </c>
       <c r="C60" s="0"/>
       <c r="D60" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="E60" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="F60" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="G60" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="H60" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="I60" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="J60" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="K60" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="L60" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="M60" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="N60" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="O60" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="P60" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="Q60" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="R60" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="S60" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="T60" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="U60" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="V60" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="W60" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="X60" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="Y60" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="0" t="inlineStr">
         <is>
-          <t>2470T</t>
+          <t>1252WB</t>
         </is>
       </c>
       <c r="B61" s="0" t="inlineStr">
         <is>
-          <t>ACR Motors Castlebar Ltd</t>
-[...6 lines deleted...]
-      </c>
+          <t>Acoustic Technologies Ltd</t>
+        </is>
+      </c>
+      <c r="C61" s="0"/>
       <c r="D61" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E61" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F61" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="G61" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="H61" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
@@ -7577,803 +7573,807 @@
           <t>YES</t>
         </is>
       </c>
       <c r="J61" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="K61" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="L61" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="M61" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="N61" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="O61" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="P61" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Q61" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="R61" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="S61" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="T61" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="U61" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="V61" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="W61" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="X61" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Y61" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="0" t="inlineStr">
         <is>
-          <t>1591WB</t>
+          <t>2470T</t>
         </is>
       </c>
       <c r="B62" s="0" t="inlineStr">
         <is>
-          <t>Acravet Ltd</t>
-[...2 lines deleted...]
-      <c r="C62" s="0"/>
+          <t>ACR Motors Castlebar Ltd</t>
+        </is>
+      </c>
+      <c r="C62" s="0" t="inlineStr">
+        <is>
+          <t>ACR Motors</t>
+        </is>
+      </c>
       <c r="D62" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E62" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F62" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G62" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H62" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="I62" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="J62" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="K62" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="L62" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="M62" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="N62" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="O62" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="P62" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Q62" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="R62" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="S62" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="T62" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="U62" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="V62" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="W62" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="X62" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Y62" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="0" t="inlineStr">
         <is>
-          <t>821WB</t>
+          <t>1591WB</t>
         </is>
       </c>
       <c r="B63" s="0" t="inlineStr">
         <is>
-          <t>Actavo (Ireland) Ltd</t>
+          <t>Acravet Ltd</t>
         </is>
       </c>
       <c r="C63" s="0"/>
       <c r="D63" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="E63" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="F63" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="G63" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="H63" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="I63" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="J63" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="K63" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="L63" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="M63" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="N63" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="O63" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="P63" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="Q63" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="R63" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="S63" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="T63" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="U63" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="V63" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="W63" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X63" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y63" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
       <c r="A64" s="0" t="inlineStr">
         <is>
-          <t>2941WB</t>
+          <t>821WB</t>
         </is>
       </c>
       <c r="B64" s="0" t="inlineStr">
         <is>
-          <t>Action Alarms Ltd</t>
-[...6 lines deleted...]
-      </c>
+          <t>Actavo (Ireland) Ltd</t>
+        </is>
+      </c>
+      <c r="C64" s="0"/>
       <c r="D64" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E64" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F64" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="G64" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="H64" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="I64" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="J64" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="K64" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="L64" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="M64" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="N64" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="O64" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="P64" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Q64" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="R64" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="S64" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="T64" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="U64" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="V64" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="W64" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="X64" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Y64" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
       <c r="A65" s="0" t="inlineStr">
         <is>
-          <t>3373WB</t>
+          <t>2941WB</t>
         </is>
       </c>
       <c r="B65" s="0" t="inlineStr">
         <is>
-          <t>Active Energy Control Ltd</t>
-[...2 lines deleted...]
-      <c r="C65" s="0"/>
+          <t>Action Alarms Ltd</t>
+        </is>
+      </c>
+      <c r="C65" s="0" t="inlineStr">
+        <is>
+          <t>Action 24</t>
+        </is>
+      </c>
       <c r="D65" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E65" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F65" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="G65" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="H65" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="I65" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="J65" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="K65" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="L65" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="M65" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="N65" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="O65" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="P65" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Q65" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="R65" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="S65" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="T65" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U65" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="V65" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W65" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="X65" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Y65" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
       <c r="A66" s="0" t="inlineStr">
         <is>
-          <t>1984WB</t>
+          <t>3373WB</t>
         </is>
       </c>
       <c r="B66" s="0" t="inlineStr">
         <is>
-          <t>Active Mind Technology Ltd</t>
+          <t>Active Energy Control Ltd</t>
         </is>
       </c>
       <c r="C66" s="0"/>
       <c r="D66" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E66" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F66" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G66" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H66" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="I66" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="J66" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="K66" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="L66" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="M66" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="N66" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="O66" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="P66" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="Q66" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="R66" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="S66" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="T66" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="U66" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="V66" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W66" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="X66" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Y66" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
       <c r="A67" s="0" t="inlineStr">
         <is>
-          <t>2095WB</t>
+          <t>1984WB</t>
         </is>
       </c>
       <c r="B67" s="0" t="inlineStr">
         <is>
-          <t>Activeon EU B.V.</t>
+          <t>Active Mind Technology Ltd</t>
         </is>
       </c>
       <c r="C67" s="0"/>
       <c r="D67" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="E67" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="F67" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="G67" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="H67" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="I67" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="J67" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="K67" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="L67" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="M67" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="N67" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="O67" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="P67" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Q67" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="R67" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="S67" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="T67" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="U67" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
@@ -8381,112 +8381,112 @@
       </c>
       <c r="V67" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W67" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="X67" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Y67" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
       <c r="A68" s="0" t="inlineStr">
         <is>
-          <t>2328T</t>
+          <t>2095WB</t>
         </is>
       </c>
       <c r="B68" s="0" t="inlineStr">
         <is>
-          <t>Adams Garage Ltd</t>
+          <t>Activeon EU B.V.</t>
         </is>
       </c>
       <c r="C68" s="0"/>
       <c r="D68" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="E68" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="F68" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="G68" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="H68" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="I68" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="J68" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="K68" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="L68" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="M68" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="N68" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="O68" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="P68" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Q68" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="R68" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="S68" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
@@ -8504,179 +8504,179 @@
       </c>
       <c r="V68" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W68" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="X68" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Y68" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
       <c r="A69" s="0" t="inlineStr">
         <is>
-          <t>2432T</t>
+          <t>2328T</t>
         </is>
       </c>
       <c r="B69" s="0" t="inlineStr">
         <is>
-          <t>Adamstown Tyres Ltd</t>
+          <t>Adams Garage Ltd</t>
         </is>
       </c>
       <c r="C69" s="0"/>
       <c r="D69" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="E69" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="F69" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="G69" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="H69" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="I69" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="J69" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="K69" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="L69" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="M69" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="N69" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="O69" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="P69" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Q69" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="R69" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="S69" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="T69" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U69" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="V69" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="W69" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X69" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y69" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="70">
       <c r="A70" s="0" t="inlineStr">
         <is>
-          <t>3377W</t>
+          <t>2432T</t>
         </is>
       </c>
       <c r="B70" s="0" t="inlineStr">
         <is>
-          <t>ADATA Technology Co. Ltd</t>
+          <t>Adamstown Tyres Ltd</t>
         </is>
       </c>
       <c r="C70" s="0"/>
       <c r="D70" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E70" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F70" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="G70" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="H70" s="0" t="inlineStr">
         <is>
@@ -8688,241 +8688,241 @@
           <t>YES</t>
         </is>
       </c>
       <c r="J70" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="K70" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="L70" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="M70" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="N70" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="O70" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="P70" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Q70" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="R70" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="S70" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="T70" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="U70" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="V70" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="W70" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="X70" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Y70" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="71">
       <c r="A71" s="0" t="inlineStr">
         <is>
-          <t>1326W</t>
+          <t>3377W</t>
         </is>
       </c>
       <c r="B71" s="0" t="inlineStr">
         <is>
-          <t>Adattsi Ltd</t>
+          <t>ADATA Technology Co. Ltd</t>
         </is>
       </c>
       <c r="C71" s="0"/>
       <c r="D71" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E71" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F71" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G71" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H71" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="I71" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="J71" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="K71" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="L71" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="M71" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="N71" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="O71" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="P71" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="Q71" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="R71" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="S71" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="T71" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="U71" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="V71" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="W71" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="X71" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Y71" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="72">
       <c r="A72" s="0" t="inlineStr">
         <is>
-          <t>296W</t>
+          <t>1326W</t>
         </is>
       </c>
       <c r="B72" s="0" t="inlineStr">
         <is>
-          <t>ADC Bar Code Systems Ltd</t>
+          <t>Adattsi Ltd</t>
         </is>
       </c>
       <c r="C72" s="0"/>
       <c r="D72" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="E72" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="F72" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="G72" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="H72" s="0" t="inlineStr">
         <is>
@@ -8944,108 +8944,108 @@
           <t>DE-REG</t>
         </is>
       </c>
       <c r="L72" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="M72" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="N72" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="O72" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="P72" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Q72" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="R72" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="S72" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="T72" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="U72" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="V72" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="W72" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X72" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y72" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="73">
       <c r="A73" s="0" t="inlineStr">
         <is>
-          <t>726W</t>
+          <t>296W</t>
         </is>
       </c>
       <c r="B73" s="0" t="inlineStr">
         <is>
-          <t>ADC COMMUNICATION (UK) LTD</t>
+          <t>ADC Bar Code Systems Ltd</t>
         </is>
       </c>
       <c r="C73" s="0"/>
       <c r="D73" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="E73" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="F73" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="G73" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="H73" s="0" t="inlineStr">
         <is>
@@ -9102,442 +9102,442 @@
           <t>DE-REG</t>
         </is>
       </c>
       <c r="S73" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="T73" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="U73" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="V73" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="W73" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="X73" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Y73" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="74">
       <c r="A74" s="0" t="inlineStr">
         <is>
-          <t>3128WB</t>
+          <t>726W</t>
         </is>
       </c>
       <c r="B74" s="0" t="inlineStr">
         <is>
-          <t>Additive Manufacturing Technologies (AMT) Ltd</t>
+          <t>ADC COMMUNICATION (UK) LTD</t>
         </is>
       </c>
       <c r="C74" s="0"/>
       <c r="D74" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="E74" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="F74" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="G74" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="H74" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="I74" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="J74" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="K74" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="L74" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="M74" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="N74" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="O74" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="P74" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="Q74" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="R74" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="S74" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="T74" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="U74" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="V74" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="W74" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="X74" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="Y74" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="75">
       <c r="A75" s="0" t="inlineStr">
         <is>
-          <t>3429WB</t>
+          <t>3128WB</t>
         </is>
       </c>
       <c r="B75" s="0" t="inlineStr">
         <is>
           <t>Additive Manufacturing Technologies (AMT) Ltd</t>
         </is>
       </c>
       <c r="C75" s="0"/>
       <c r="D75" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="E75" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="F75" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="G75" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="H75" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="I75" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="J75" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="K75" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L75" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M75" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N75" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="O75" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="P75" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Q75" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="R75" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="S75" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="T75" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U75" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="V75" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="W75" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X75" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y75" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="76">
       <c r="A76" s="0" t="inlineStr">
         <is>
-          <t>833W</t>
+          <t>3429WB</t>
         </is>
       </c>
       <c r="B76" s="0" t="inlineStr">
         <is>
-          <t>Adelphi Distributors Ltd</t>
+          <t>Additive Manufacturing Technologies (AMT) Ltd</t>
         </is>
       </c>
       <c r="C76" s="0"/>
       <c r="D76" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E76" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F76" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G76" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H76" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="I76" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="J76" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="K76" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="L76" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="M76" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="N76" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="O76" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="P76" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Q76" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="R76" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="S76" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="T76" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="U76" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="V76" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="W76" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="X76" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Y76" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="77">
       <c r="A77" s="0" t="inlineStr">
         <is>
-          <t>1167WB</t>
+          <t>833W</t>
         </is>
       </c>
       <c r="B77" s="0" t="inlineStr">
         <is>
-          <t>ADI-Gardiner Ireland Ltd</t>
+          <t>Adelphi Distributors Ltd</t>
         </is>
       </c>
       <c r="C77" s="0"/>
       <c r="D77" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="E77" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="F77" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="G77" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="H77" s="0" t="inlineStr">
         <is>
@@ -9579,445 +9579,445 @@
           <t>DE-REG</t>
         </is>
       </c>
       <c r="P77" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="Q77" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="R77" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="S77" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="T77" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="U77" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="V77" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="W77" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X77" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y77" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="78">
       <c r="A78" s="0" t="inlineStr">
         <is>
-          <t>2960WB</t>
+          <t>1167WB</t>
         </is>
       </c>
       <c r="B78" s="0" t="inlineStr">
         <is>
-          <t>Adidas (Ireland) Ltd</t>
+          <t>ADI-Gardiner Ireland Ltd</t>
         </is>
       </c>
       <c r="C78" s="0"/>
       <c r="D78" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="E78" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="F78" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="G78" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="H78" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="I78" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="J78" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="K78" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="L78" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="M78" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="N78" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="O78" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="P78" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="Q78" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="R78" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="S78" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="T78" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="U78" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="V78" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="W78" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="X78" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Y78" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="79">
       <c r="A79" s="0" t="inlineStr">
         <is>
-          <t>5072B</t>
+          <t>2960WB</t>
         </is>
       </c>
       <c r="B79" s="0" t="inlineStr">
         <is>
-          <t>Adjutant ApS</t>
+          <t>Adidas (Ireland) Ltd</t>
         </is>
       </c>
       <c r="C79" s="0"/>
       <c r="D79" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E79" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F79" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G79" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H79" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="I79" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="J79" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="K79" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="L79" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="M79" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="N79" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="O79" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="P79" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Q79" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="R79" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="S79" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="T79" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U79" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="V79" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="W79" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X79" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y79" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="80">
       <c r="A80" s="0" t="inlineStr">
         <is>
-          <t>161WB</t>
+          <t>5072B</t>
         </is>
       </c>
       <c r="B80" s="0" t="inlineStr">
         <is>
-          <t>ADT Fire and Security Ltd</t>
+          <t>Adjutant ApS</t>
         </is>
       </c>
       <c r="C80" s="0"/>
       <c r="D80" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E80" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="F80" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="G80" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="H80" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="I80" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="J80" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="K80" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="L80" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="M80" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="N80" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="O80" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="P80" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Q80" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="R80" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="S80" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="T80" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U80" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="V80" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="W80" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X80" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y80" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="81">
       <c r="A81" s="0" t="inlineStr">
         <is>
           <t>3761WB</t>
         </is>
       </c>
       <c r="B81" s="0" t="inlineStr">
         <is>
           <t>Aduro Trading Ltd</t>
         </is>
       </c>
       <c r="C81" s="0" t="inlineStr">
         <is>
           <t>happyme.ie</t>
         </is>
       </c>
       <c r="D81" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E81" s="0" t="inlineStr">
@@ -11606,156 +11606,156 @@
       <c r="X93" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Y93" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="94">
       <c r="A94" s="0" t="inlineStr">
         <is>
           <t>5172W</t>
         </is>
       </c>
       <c r="B94" s="0" t="inlineStr">
         <is>
           <t>Aerosoft GmbH</t>
         </is>
       </c>
       <c r="C94" s="0"/>
       <c r="D94" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E94" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="F94" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="G94" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="H94" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="I94" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="J94" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="K94" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="L94" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="M94" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="N94" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="O94" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="P94" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Q94" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="R94" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="S94" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="T94" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U94" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="V94" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="W94" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X94" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y94" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="95">
       <c r="A95" s="0" t="inlineStr">
         <is>
           <t>1634W</t>
         </is>
       </c>
       <c r="B95" s="0" t="inlineStr">
         <is>
           <t>Aertech Satellite Communications Ltd</t>
         </is>
       </c>
       <c r="C95" s="0"/>
       <c r="D95" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="E95" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
@@ -11979,156 +11979,156 @@
       </c>
       <c r="Y96" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="97">
       <c r="A97" s="0" t="inlineStr">
         <is>
           <t>4583WB</t>
         </is>
       </c>
       <c r="B97" s="0" t="inlineStr">
         <is>
           <t>AFT Distribution Ltd</t>
         </is>
       </c>
       <c r="C97" s="0" t="inlineStr">
         <is>
           <t>Smartshade</t>
         </is>
       </c>
       <c r="D97" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E97" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F97" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G97" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H97" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="I97" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="J97" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="K97" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="L97" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="M97" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="N97" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="O97" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="P97" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Q97" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="R97" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="S97" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="T97" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U97" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="V97" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="W97" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X97" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y97" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="98">
       <c r="A98" s="0" t="inlineStr">
         <is>
           <t>1870WB</t>
         </is>
       </c>
       <c r="B98" s="0" t="inlineStr">
         <is>
           <t>Afterglow Science, LLC</t>
         </is>
       </c>
       <c r="C98" s="0"/>
       <c r="D98" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="E98" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
@@ -15320,51 +15320,51 @@
       <c r="X123" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Y123" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="124">
       <c r="A124" s="0" t="inlineStr">
         <is>
           <t>3665W</t>
         </is>
       </c>
       <c r="B124" s="0" t="inlineStr">
         <is>
           <t>Airthings A/S</t>
         </is>
       </c>
       <c r="C124" s="0"/>
       <c r="D124" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E124" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F124" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="G124" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="H124" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="I124" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
@@ -19514,51 +19514,51 @@
       <c r="X157" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Y157" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="158">
       <c r="A158" s="0" t="inlineStr">
         <is>
           <t>2024WB</t>
         </is>
       </c>
       <c r="B158" s="0" t="inlineStr">
         <is>
           <t>AlphaTheta EMEA Ltd</t>
         </is>
       </c>
       <c r="C158" s="0"/>
       <c r="D158" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E158" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F158" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="G158" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="H158" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="I158" s="0" t="inlineStr">
         <is>
           <t>YES</t>
@@ -23736,51 +23736,51 @@
       <c r="X191" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="Y191" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="192">
       <c r="A192" s="0" t="inlineStr">
         <is>
           <t>669W</t>
         </is>
       </c>
       <c r="B192" s="0" t="inlineStr">
         <is>
           <t>Anthony Tully Components Ltd</t>
         </is>
       </c>
       <c r="C192" s="0"/>
       <c r="D192" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E192" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F192" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="G192" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="H192" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="I192" s="0" t="inlineStr">
         <is>
           <t>YES</t>
@@ -26589,51 +26589,51 @@
       <c r="X214" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="Y214" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="215">
       <c r="A215" s="0" t="inlineStr">
         <is>
           <t>5171WB</t>
         </is>
       </c>
       <c r="B215" s="0" t="inlineStr">
         <is>
           <t>Aqua Evolution Systems GmbH</t>
         </is>
       </c>
       <c r="C215" s="0"/>
       <c r="D215" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E215" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="F215" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="G215" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="H215" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="I215" s="0" t="inlineStr">
         <is>
           <t>NO</t>
@@ -27439,691 +27439,691 @@
       </c>
       <c r="V221" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W221" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="X221" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Y221" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="222">
       <c r="A222" s="0" t="inlineStr">
         <is>
-          <t>564W</t>
+          <t>5194WB</t>
         </is>
       </c>
       <c r="B222" s="0" t="inlineStr">
         <is>
-          <t>Arc Tec Welding Ltd</t>
-[...2 lines deleted...]
-      <c r="C222" s="0"/>
+          <t>ARC C.S.I. Ltd</t>
+        </is>
+      </c>
+      <c r="C222" s="0" t="inlineStr">
+        <is>
+          <t>ARC Construction Solutions Ireland</t>
+        </is>
+      </c>
       <c r="D222" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E222" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="F222" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="G222" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="H222" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="I222" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="J222" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="K222" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="L222" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="M222" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="N222" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="O222" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="P222" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Q222" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="R222" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="S222" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="T222" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U222" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="V222" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="W222" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X222" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y222" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="223">
       <c r="A223" s="0" t="inlineStr">
         <is>
-          <t>3494WB</t>
+          <t>564W</t>
         </is>
       </c>
       <c r="B223" s="0" t="inlineStr">
         <is>
-          <t>Arccos Golf B.V.</t>
+          <t>Arc Tec Welding Ltd</t>
         </is>
       </c>
       <c r="C223" s="0"/>
       <c r="D223" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E223" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F223" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="G223" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="H223" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="I223" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="J223" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="K223" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="L223" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="M223" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="N223" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="O223" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="P223" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Q223" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="R223" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="S223" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="T223" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="U223" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="V223" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="W223" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="X223" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Y223" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="224">
       <c r="A224" s="0" t="inlineStr">
         <is>
-          <t>3632W</t>
+          <t>5250W</t>
         </is>
       </c>
       <c r="B224" s="0" t="inlineStr">
         <is>
-          <t>Archilux Lighting Ltd</t>
+          <t>Arcana Glassworks</t>
         </is>
       </c>
       <c r="C224" s="0"/>
       <c r="D224" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="E224" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="F224" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="G224" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="H224" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="I224" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="J224" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="K224" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="L224" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="M224" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="N224" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="O224" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="P224" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Q224" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="R224" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="S224" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="T224" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="U224" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="V224" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="W224" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="X224" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Y224" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="225">
       <c r="A225" s="0" t="inlineStr">
         <is>
-          <t>1651WB</t>
+          <t>3494WB</t>
         </is>
       </c>
       <c r="B225" s="0" t="inlineStr">
         <is>
-          <t>Arco Safety Ltd</t>
+          <t>Arccos Golf B.V.</t>
         </is>
       </c>
       <c r="C225" s="0"/>
       <c r="D225" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E225" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F225" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="G225" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="H225" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="I225" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="J225" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="K225" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="L225" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="M225" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="N225" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="O225" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="P225" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Q225" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="R225" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="S225" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="T225" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U225" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="V225" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="W225" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X225" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y225" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="226">
       <c r="A226" s="0" t="inlineStr">
         <is>
-          <t>4655WB</t>
+          <t>3632W</t>
         </is>
       </c>
       <c r="B226" s="0" t="inlineStr">
         <is>
-          <t>Arctic GmbH</t>
+          <t>Archilux Lighting Ltd</t>
         </is>
       </c>
       <c r="C226" s="0"/>
       <c r="D226" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E226" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F226" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="G226" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="H226" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="I226" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="J226" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="K226" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="L226" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="M226" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="N226" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="O226" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="P226" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Q226" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="R226" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="S226" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="T226" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U226" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="V226" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="W226" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X226" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y226" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="227">
       <c r="A227" s="0" t="inlineStr">
         <is>
-          <t>2567WB</t>
+          <t>1651WB</t>
         </is>
       </c>
       <c r="B227" s="0" t="inlineStr">
         <is>
-          <t>Ardam Ltd</t>
-[...6 lines deleted...]
-      </c>
+          <t>Arco Safety Ltd</t>
+        </is>
+      </c>
+      <c r="C227" s="0"/>
       <c r="D227" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="E227" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="F227" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G227" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="H227" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="I227" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="J227" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="K227" s="0" t="inlineStr">
         <is>
           <t>YES</t>
@@ -28134,103 +28134,103 @@
           <t>YES</t>
         </is>
       </c>
       <c r="M227" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="N227" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="O227" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="P227" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="Q227" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="R227" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="S227" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="T227" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="U227" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="V227" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="W227" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="X227" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Y227" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="228">
       <c r="A228" s="0" t="inlineStr">
         <is>
-          <t>2340T</t>
+          <t>4655WB</t>
         </is>
       </c>
       <c r="B228" s="0" t="inlineStr">
         <is>
-          <t>Ardara Autoparts &amp; Graphics Ltd</t>
+          <t>Arctic GmbH</t>
         </is>
       </c>
       <c r="C228" s="0"/>
       <c r="D228" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E228" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F228" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="G228" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="H228" s="0" t="inlineStr">
         <is>
@@ -28242,61 +28242,61 @@
           <t>YES</t>
         </is>
       </c>
       <c r="J228" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="K228" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="L228" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="M228" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="N228" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="O228" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="P228" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Q228" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="R228" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="S228" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="T228" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="U228" s="0" t="inlineStr">
         <is>
           <t>NO</t>
@@ -28304,72 +28304,76 @@
       </c>
       <c r="V228" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="W228" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="X228" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="Y228" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="229">
       <c r="A229" s="0" t="inlineStr">
         <is>
-          <t>1653WB</t>
+          <t>2567WB</t>
         </is>
       </c>
       <c r="B229" s="0" t="inlineStr">
         <is>
-          <t>Ardilaun Electrical Services Ltd</t>
-[...2 lines deleted...]
-      <c r="C229" s="0"/>
+          <t>Ardam Ltd</t>
+        </is>
+      </c>
+      <c r="C229" s="0" t="inlineStr">
+        <is>
+          <t>Atlantic IT</t>
+        </is>
+      </c>
       <c r="D229" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="E229" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="F229" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="G229" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="H229" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="I229" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="J229" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="K229" s="0" t="inlineStr">
         <is>
           <t>YES</t>
@@ -28380,230 +28384,226 @@
           <t>YES</t>
         </is>
       </c>
       <c r="M229" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="N229" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="O229" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="P229" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="Q229" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="R229" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="S229" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="T229" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U229" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="V229" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="W229" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="X229" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Y229" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="230">
       <c r="A230" s="0" t="inlineStr">
         <is>
-          <t>295WB</t>
+          <t>2340T</t>
         </is>
       </c>
       <c r="B230" s="0" t="inlineStr">
         <is>
-          <t>Argos Distributors (Ireland) Ltd</t>
-[...6 lines deleted...]
-      </c>
+          <t>Ardara Autoparts &amp; Graphics Ltd</t>
+        </is>
+      </c>
+      <c r="C230" s="0"/>
       <c r="D230" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E230" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F230" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G230" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H230" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="I230" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="J230" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="K230" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="L230" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="M230" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="N230" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="O230" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="P230" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Q230" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="R230" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="S230" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="T230" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="U230" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="V230" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="W230" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="X230" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Y230" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="231">
       <c r="A231" s="0" t="inlineStr">
         <is>
-          <t>1976WB</t>
+          <t>1653WB</t>
         </is>
       </c>
       <c r="B231" s="0" t="inlineStr">
         <is>
-          <t>Arista Networks Ltd</t>
+          <t>Ardilaun Electrical Services Ltd</t>
         </is>
       </c>
       <c r="C231" s="0"/>
       <c r="D231" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E231" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F231" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="G231" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="H231" s="0" t="inlineStr">
         <is>
@@ -28645,211 +28645,215 @@
           <t>YES</t>
         </is>
       </c>
       <c r="P231" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="Q231" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="R231" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="S231" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="T231" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="U231" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="V231" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="W231" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="X231" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Y231" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="232">
       <c r="A232" s="0" t="inlineStr">
         <is>
-          <t>1885W</t>
+          <t>295WB</t>
         </is>
       </c>
       <c r="B232" s="0" t="inlineStr">
         <is>
-          <t>Aristospray UK</t>
-[...2 lines deleted...]
-      <c r="C232" s="0"/>
+          <t>Argos Distributors (Ireland) Ltd</t>
+        </is>
+      </c>
+      <c r="C232" s="0" t="inlineStr">
+        <is>
+          <t>Argos</t>
+        </is>
+      </c>
       <c r="D232" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="E232" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="F232" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="G232" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="H232" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="I232" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="J232" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="K232" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="L232" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="M232" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="N232" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="O232" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="P232" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Q232" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="R232" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="S232" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="T232" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="U232" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="V232" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="W232" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="X232" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Y232" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="233">
       <c r="A233" s="0" t="inlineStr">
         <is>
-          <t>313WB</t>
+          <t>1976WB</t>
         </is>
       </c>
       <c r="B233" s="0" t="inlineStr">
         <is>
-          <t>Arjo (Ireland) Ltd</t>
+          <t>Arista Networks Ltd</t>
         </is>
       </c>
       <c r="C233" s="0"/>
       <c r="D233" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E233" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F233" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="G233" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="H233" s="0" t="inlineStr">
         <is>
@@ -28891,211 +28895,211 @@
           <t>YES</t>
         </is>
       </c>
       <c r="P233" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="Q233" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="R233" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="S233" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="T233" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U233" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="V233" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="W233" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X233" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y233" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="234">
       <c r="A234" s="0" t="inlineStr">
         <is>
-          <t>3301W</t>
+          <t>1885W</t>
         </is>
       </c>
       <c r="B234" s="0" t="inlineStr">
         <is>
-          <t>Arklow Electrical Wholesalers Ltd</t>
+          <t>Aristospray UK</t>
         </is>
       </c>
       <c r="C234" s="0"/>
       <c r="D234" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="E234" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="F234" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="G234" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="H234" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="I234" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="J234" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="K234" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="L234" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="M234" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="N234" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="O234" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="P234" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="Q234" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="R234" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="S234" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="T234" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="U234" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="V234" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W234" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="X234" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Y234" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="235">
       <c r="A235" s="0" t="inlineStr">
         <is>
-          <t>684WB</t>
+          <t>313WB</t>
         </is>
       </c>
       <c r="B235" s="0" t="inlineStr">
         <is>
-          <t>Arkphire Ireland Ltd</t>
+          <t>Arjo (Ireland) Ltd</t>
         </is>
       </c>
       <c r="C235" s="0"/>
       <c r="D235" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E235" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F235" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="G235" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="H235" s="0" t="inlineStr">
         <is>
@@ -29169,106 +29173,102 @@
       </c>
       <c r="V235" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="W235" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="X235" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="Y235" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="236">
       <c r="A236" s="0" t="inlineStr">
         <is>
-          <t>2629WB</t>
+          <t>3301W</t>
         </is>
       </c>
       <c r="B236" s="0" t="inlineStr">
         <is>
-          <t>Arlo Technologies International Ltd</t>
-[...6 lines deleted...]
-      </c>
+          <t>Arklow Electrical Wholesalers Ltd</t>
+        </is>
+      </c>
+      <c r="C236" s="0"/>
       <c r="D236" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E236" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F236" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="G236" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="H236" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="I236" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="J236" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="K236" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="L236" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="M236" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N236" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="O236" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="P236" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Q236" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
@@ -29296,92 +29296,92 @@
       </c>
       <c r="V236" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W236" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="X236" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Y236" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="237">
       <c r="A237" s="0" t="inlineStr">
         <is>
-          <t>1257B</t>
+          <t>684WB</t>
         </is>
       </c>
       <c r="B237" s="0" t="inlineStr">
         <is>
-          <t>Armalou Ltd</t>
+          <t>Arkphire Ireland Ltd</t>
         </is>
       </c>
       <c r="C237" s="0"/>
       <c r="D237" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E237" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F237" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G237" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H237" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="I237" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="J237" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="K237" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="L237" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="M237" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="N237" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="O237" s="0" t="inlineStr">
         <is>
           <t>YES</t>
@@ -29402,743 +29402,743 @@
           <t>YES</t>
         </is>
       </c>
       <c r="S237" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="T237" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="U237" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="V237" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="W237" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="X237" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Y237" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="238">
       <c r="A238" s="0" t="inlineStr">
         <is>
-          <t>439WB</t>
+          <t>2629WB</t>
         </is>
       </c>
       <c r="B238" s="0" t="inlineStr">
         <is>
-          <t>Armstrong Electronics Ltd</t>
-[...2 lines deleted...]
-      <c r="C238" s="0"/>
+          <t>Arlo Technologies International Ltd</t>
+        </is>
+      </c>
+      <c r="C238" s="0" t="inlineStr">
+        <is>
+          <t>Arlo</t>
+        </is>
+      </c>
       <c r="D238" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E238" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F238" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G238" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H238" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="I238" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="J238" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="K238" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="L238" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="M238" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="N238" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="O238" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="P238" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Q238" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="R238" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="S238" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="T238" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U238" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="V238" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="W238" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X238" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y238" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="239">
       <c r="A239" s="0" t="inlineStr">
         <is>
-          <t>3818W</t>
+          <t>1257B</t>
         </is>
       </c>
       <c r="B239" s="0" t="inlineStr">
         <is>
-          <t>ARNO GmbH</t>
+          <t>Armalou Ltd</t>
         </is>
       </c>
       <c r="C239" s="0"/>
       <c r="D239" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="E239" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="F239" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="G239" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="H239" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="I239" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="J239" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="K239" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="L239" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="M239" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="N239" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="O239" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="P239" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Q239" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="R239" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="S239" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="T239" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="U239" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="V239" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="W239" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="X239" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Y239" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="240">
       <c r="A240" s="0" t="inlineStr">
         <is>
-          <t>3803W</t>
+          <t>439WB</t>
         </is>
       </c>
       <c r="B240" s="0" t="inlineStr">
         <is>
-          <t>Arnold &amp; Richter Cine Technik GmbH &amp; Co. Betriebs KG</t>
+          <t>Armstrong Electronics Ltd</t>
         </is>
       </c>
       <c r="C240" s="0"/>
       <c r="D240" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="E240" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="F240" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="G240" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="H240" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="I240" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="J240" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="K240" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="L240" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="M240" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="N240" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="O240" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="P240" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Q240" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="R240" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="S240" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="T240" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="U240" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="V240" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="W240" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="X240" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Y240" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="241">
       <c r="A241" s="0" t="inlineStr">
         <is>
-          <t>4319WB</t>
+          <t>3818W</t>
         </is>
       </c>
       <c r="B241" s="0" t="inlineStr">
         <is>
-          <t>Aroha Electronics Ltd</t>
+          <t>ARNO GmbH</t>
         </is>
       </c>
       <c r="C241" s="0"/>
       <c r="D241" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E241" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F241" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G241" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H241" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="I241" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="J241" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="K241" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="L241" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="M241" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="N241" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="O241" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="P241" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Q241" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="R241" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="S241" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="T241" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U241" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="V241" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="W241" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X241" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y241" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="242">
       <c r="A242" s="0" t="inlineStr">
         <is>
-          <t>256WB</t>
+          <t>3803W</t>
         </is>
       </c>
       <c r="B242" s="0" t="inlineStr">
         <is>
-          <t>Arqiva Ltd</t>
+          <t>Arnold &amp; Richter Cine Technik GmbH &amp; Co. Betriebs KG</t>
         </is>
       </c>
       <c r="C242" s="0"/>
       <c r="D242" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E242" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F242" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G242" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H242" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="I242" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="J242" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="K242" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="L242" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="M242" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="N242" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="O242" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="P242" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Q242" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="R242" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="S242" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="T242" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="U242" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="V242" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="W242" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="X242" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Y242" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="243">
       <c r="A243" s="0" t="inlineStr">
         <is>
-          <t>2415T</t>
+          <t>4319WB</t>
         </is>
       </c>
       <c r="B243" s="0" t="inlineStr">
         <is>
-          <t>Arra Tyres Ltd</t>
-[...6 lines deleted...]
-      </c>
+          <t>Aroha Electronics Ltd</t>
+        </is>
+      </c>
+      <c r="C243" s="0"/>
       <c r="D243" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E243" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F243" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="G243" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="H243" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="I243" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="J243" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="K243" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="L243" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="M243" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="N243" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="O243" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="P243" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="Q243" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="R243" s="0" t="inlineStr">
         <is>
           <t>NO</t>
@@ -30161,182 +30161,186 @@
       </c>
       <c r="V243" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="W243" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="X243" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="Y243" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="244">
       <c r="A244" s="0" t="inlineStr">
         <is>
-          <t>2067WB</t>
+          <t>256WB</t>
         </is>
       </c>
       <c r="B244" s="0" t="inlineStr">
         <is>
-          <t>Arrow Central Europe GmbH</t>
+          <t>Arqiva Ltd</t>
         </is>
       </c>
       <c r="C244" s="0"/>
       <c r="D244" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="E244" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="F244" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="G244" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="H244" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="I244" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="J244" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="K244" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="L244" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="M244" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="N244" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="O244" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="P244" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="Q244" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="R244" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="S244" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="T244" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="U244" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="V244" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="W244" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="X244" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Y244" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="245">
       <c r="A245" s="0" t="inlineStr">
         <is>
-          <t>1593W</t>
+          <t>2415T</t>
         </is>
       </c>
       <c r="B245" s="0" t="inlineStr">
         <is>
-          <t>Arrow ECS (Ireland) Ltd</t>
-[...2 lines deleted...]
-      <c r="C245" s="0"/>
+          <t>Arra Tyres Ltd</t>
+        </is>
+      </c>
+      <c r="C245" s="0" t="inlineStr">
+        <is>
+          <t>Nenagh Tyre Centre</t>
+        </is>
+      </c>
       <c r="D245" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E245" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F245" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="G245" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="H245" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
@@ -30345,124 +30349,124 @@
           <t>YES</t>
         </is>
       </c>
       <c r="J245" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="K245" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="L245" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="M245" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="N245" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="O245" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="P245" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Q245" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="R245" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="S245" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="T245" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="U245" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="V245" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="W245" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="X245" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Y245" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="246">
       <c r="A246" s="0" t="inlineStr">
         <is>
-          <t>828WB</t>
+          <t>2067WB</t>
         </is>
       </c>
       <c r="B246" s="0" t="inlineStr">
         <is>
-          <t>Arrow Emergency Lighting Ltd</t>
+          <t>Arrow Central Europe GmbH</t>
         </is>
       </c>
       <c r="C246" s="0"/>
       <c r="D246" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E246" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F246" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="G246" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="H246" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="I246" s="0" t="inlineStr">
         <is>
           <t>YES</t>
@@ -30483,845 +30487,845 @@
           <t>YES</t>
         </is>
       </c>
       <c r="M246" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="N246" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="O246" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="P246" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="Q246" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="R246" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="S246" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="T246" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="U246" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="V246" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="W246" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="X246" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Y246" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="247">
       <c r="A247" s="0" t="inlineStr">
         <is>
-          <t>4846B</t>
+          <t>1593W</t>
         </is>
       </c>
       <c r="B247" s="0" t="inlineStr">
         <is>
-          <t>ART TOOL USA INCORPORATED</t>
-[...6 lines deleted...]
-      </c>
+          <t>Arrow ECS (Ireland) Ltd</t>
+        </is>
+      </c>
+      <c r="C247" s="0"/>
       <c r="D247" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E247" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F247" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G247" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H247" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="I247" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="J247" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="K247" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="L247" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="M247" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="N247" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="O247" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="P247" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Q247" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="R247" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="S247" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="T247" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="U247" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="V247" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="W247" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X247" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y247" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="248">
       <c r="A248" s="0" t="inlineStr">
         <is>
-          <t>3119BT</t>
+          <t>828WB</t>
         </is>
       </c>
       <c r="B248" s="0" t="inlineStr">
         <is>
-          <t>Arthur Auto Sales Ltd</t>
+          <t>Arrow Emergency Lighting Ltd</t>
         </is>
       </c>
       <c r="C248" s="0"/>
       <c r="D248" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="E248" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F248" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G248" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H248" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="I248" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="J248" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="K248" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="L248" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="M248" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="N248" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="O248" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="P248" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Q248" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="R248" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="S248" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="T248" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="U248" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="V248" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="W248" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="X248" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Y248" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="249">
       <c r="A249" s="0" t="inlineStr">
         <is>
-          <t>2048WB</t>
+          <t>4846B</t>
         </is>
       </c>
       <c r="B249" s="0" t="inlineStr">
         <is>
-          <t>Aruana Consulting Ltd</t>
-[...2 lines deleted...]
-      <c r="C249" s="0"/>
+          <t>ART TOOL USA INCORPORATED</t>
+        </is>
+      </c>
+      <c r="C249" s="0" t="inlineStr">
+        <is>
+          <t>39-2264311</t>
+        </is>
+      </c>
       <c r="D249" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E249" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="F249" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="G249" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="H249" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="I249" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="J249" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="K249" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="L249" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="M249" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="N249" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="O249" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="P249" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Q249" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="R249" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="S249" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="T249" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="U249" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="V249" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="W249" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="X249" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Y249" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="250">
       <c r="A250" s="0" t="inlineStr">
         <is>
-          <t>1755WB</t>
+          <t>3119BT</t>
         </is>
       </c>
       <c r="B250" s="0" t="inlineStr">
         <is>
-          <t>Arvato SCM Ireland Ltd</t>
+          <t>Arthur Auto Sales Ltd</t>
         </is>
       </c>
       <c r="C250" s="0"/>
       <c r="D250" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="E250" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="F250" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="G250" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="H250" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="I250" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="J250" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="K250" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="L250" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="M250" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="N250" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="O250" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="P250" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="Q250" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="R250" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="S250" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="T250" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="U250" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="V250" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="W250" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="X250" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Y250" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="251">
       <c r="A251" s="0" t="inlineStr">
         <is>
-          <t>720W</t>
+          <t>2048WB</t>
         </is>
       </c>
       <c r="B251" s="0" t="inlineStr">
         <is>
-          <t>Aryzta Food Solutions Ireland UC</t>
+          <t>Aruana Consulting Ltd</t>
         </is>
       </c>
       <c r="C251" s="0"/>
       <c r="D251" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="E251" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="F251" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="G251" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="H251" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="I251" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="J251" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="K251" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="L251" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="M251" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="N251" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="O251" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="P251" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Q251" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="R251" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="S251" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="T251" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U251" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="V251" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="W251" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X251" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y251" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="252">
       <c r="A252" s="0" t="inlineStr">
         <is>
-          <t>2261T</t>
+          <t>1755WB</t>
         </is>
       </c>
       <c r="B252" s="0" t="inlineStr">
         <is>
-          <t>As New Tyres</t>
+          <t>Arvato SCM Ireland Ltd</t>
         </is>
       </c>
       <c r="C252" s="0"/>
       <c r="D252" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="E252" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="F252" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="G252" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="H252" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="I252" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="J252" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="K252" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="L252" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="M252" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="N252" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="O252" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="P252" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Q252" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="R252" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="S252" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="T252" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="U252" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="V252" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="W252" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X252" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y252" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="253">
       <c r="A253" s="0" t="inlineStr">
         <is>
-          <t>3642WB</t>
+          <t>720W</t>
         </is>
       </c>
       <c r="B253" s="0" t="inlineStr">
         <is>
-          <t>Asahi Kasei Bioprocess Europe S.A./N.V.</t>
+          <t>Aryzta Food Solutions Ireland UC</t>
         </is>
       </c>
       <c r="C253" s="0"/>
       <c r="D253" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E253" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F253" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="G253" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="H253" s="0" t="inlineStr">
         <is>
@@ -31378,473 +31382,473 @@
           <t>YES</t>
         </is>
       </c>
       <c r="S253" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="T253" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="U253" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="V253" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="W253" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="X253" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Y253" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="254">
       <c r="A254" s="0" t="inlineStr">
         <is>
-          <t>552WB</t>
+          <t>2261T</t>
         </is>
       </c>
       <c r="B254" s="0" t="inlineStr">
         <is>
-          <t>Asbis Ltd</t>
+          <t>As New Tyres</t>
         </is>
       </c>
       <c r="C254" s="0"/>
       <c r="D254" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E254" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F254" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G254" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H254" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="I254" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="J254" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="K254" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="L254" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="M254" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="N254" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="O254" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="P254" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Q254" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="R254" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="S254" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="T254" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="U254" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="V254" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="W254" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="X254" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Y254" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="255">
       <c r="A255" s="0" t="inlineStr">
         <is>
-          <t>3810WB</t>
+          <t>3642WB</t>
         </is>
       </c>
       <c r="B255" s="0" t="inlineStr">
         <is>
-          <t>ASBISc Enterprises PLC</t>
+          <t>Asahi Kasei Bioprocess Europe S.A./N.V.</t>
         </is>
       </c>
       <c r="C255" s="0"/>
       <c r="D255" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E255" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F255" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="G255" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="H255" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="I255" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="J255" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="K255" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="L255" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="M255" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="N255" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="O255" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="P255" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Q255" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="R255" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="S255" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="T255" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="U255" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="V255" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="W255" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="X255" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Y255" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="256">
       <c r="A256" s="0" t="inlineStr">
         <is>
-          <t>3501W</t>
+          <t>552WB</t>
         </is>
       </c>
       <c r="B256" s="0" t="inlineStr">
         <is>
-          <t>Ascent Information Technology Ltd</t>
+          <t>Asbis Ltd</t>
         </is>
       </c>
       <c r="C256" s="0"/>
       <c r="D256" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="E256" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="F256" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="G256" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="H256" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="I256" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="J256" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="K256" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="L256" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="M256" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="N256" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="O256" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="P256" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Q256" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="R256" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="S256" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="T256" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="U256" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="V256" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="W256" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="X256" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Y256" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="257">
       <c r="A257" s="0" t="inlineStr">
         <is>
-          <t>3804WB</t>
+          <t>3810WB</t>
         </is>
       </c>
       <c r="B257" s="0" t="inlineStr">
         <is>
-          <t>ASCI Service GmbH</t>
+          <t>ASBISc Enterprises PLC</t>
         </is>
       </c>
       <c r="C257" s="0"/>
       <c r="D257" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E257" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F257" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="G257" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="H257" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="I257" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="J257" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K257" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L257" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M257" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N257" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
@@ -31865,267 +31869,267 @@
           <t>N/A</t>
         </is>
       </c>
       <c r="R257" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="S257" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="T257" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="U257" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="V257" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="W257" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="X257" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Y257" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="258">
       <c r="A258" s="0" t="inlineStr">
         <is>
-          <t>3723W</t>
+          <t>5202B</t>
         </is>
       </c>
       <c r="B258" s="0" t="inlineStr">
         <is>
-          <t>ASD Lighting PLC</t>
+          <t>ASCENT FAIR (HONG KONG) LIMITED</t>
         </is>
       </c>
       <c r="C258" s="0"/>
       <c r="D258" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="E258" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="F258" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="G258" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="H258" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="I258" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="J258" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="K258" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="L258" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="M258" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="N258" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="O258" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="P258" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Q258" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="R258" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="S258" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="T258" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="U258" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="V258" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="W258" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="X258" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Y258" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="259">
       <c r="A259" s="0" t="inlineStr">
         <is>
-          <t>4872T</t>
+          <t>3501W</t>
         </is>
       </c>
       <c r="B259" s="0" t="inlineStr">
         <is>
-          <t>ASD Mechanical Services Ltd</t>
+          <t>Ascent Information Technology Ltd</t>
         </is>
       </c>
       <c r="C259" s="0"/>
       <c r="D259" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E259" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F259" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G259" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H259" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="I259" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="J259" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="K259" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="L259" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="M259" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="N259" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="O259" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="P259" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Q259" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="R259" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="S259" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="T259" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="U259" s="0" t="inlineStr">
         <is>
           <t>NO</t>
@@ -32133,82 +32137,82 @@
       </c>
       <c r="V259" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="W259" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="X259" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="Y259" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="260">
       <c r="A260" s="0" t="inlineStr">
         <is>
-          <t>3670W</t>
+          <t>3804WB</t>
         </is>
       </c>
       <c r="B260" s="0" t="inlineStr">
         <is>
-          <t>Asetek Danmark A/S</t>
+          <t>ASCI Service GmbH</t>
         </is>
       </c>
       <c r="C260" s="0"/>
       <c r="D260" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E260" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F260" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="G260" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="H260" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="I260" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="J260" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K260" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L260" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M260" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
@@ -32256,230 +32260,230 @@
       </c>
       <c r="V260" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W260" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="X260" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Y260" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="261">
       <c r="A261" s="0" t="inlineStr">
         <is>
-          <t>490W</t>
+          <t>3723W</t>
         </is>
       </c>
       <c r="B261" s="0" t="inlineStr">
         <is>
-          <t>Ash Technologies Ltd</t>
+          <t>ASD Lighting PLC</t>
         </is>
       </c>
       <c r="C261" s="0"/>
       <c r="D261" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E261" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F261" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="G261" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="H261" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="I261" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="J261" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="K261" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="L261" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="M261" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="N261" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="O261" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="P261" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Q261" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="R261" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="S261" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="T261" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U261" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="V261" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="W261" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X261" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y261" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="262">
       <c r="A262" s="0" t="inlineStr">
         <is>
-          <t>2452T</t>
+          <t>4872T</t>
         </is>
       </c>
       <c r="B262" s="0" t="inlineStr">
         <is>
-          <t>Ashbourne Tyre Centre Ltd</t>
+          <t>ASD Mechanical Services Ltd</t>
         </is>
       </c>
       <c r="C262" s="0"/>
       <c r="D262" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E262" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F262" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="G262" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="H262" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="I262" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="J262" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="K262" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="L262" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="M262" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="N262" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="O262" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="P262" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="Q262" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="R262" s="0" t="inlineStr">
         <is>
           <t>NO</t>
@@ -32502,358 +32506,358 @@
       </c>
       <c r="V262" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="W262" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="X262" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="Y262" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="263">
       <c r="A263" s="0" t="inlineStr">
         <is>
-          <t>1349B</t>
+          <t>3670W</t>
         </is>
       </c>
       <c r="B263" s="0" t="inlineStr">
         <is>
-          <t>Ashgrove Interparts Ltd</t>
+          <t>Asetek Danmark A/S</t>
         </is>
       </c>
       <c r="C263" s="0"/>
       <c r="D263" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E263" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F263" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G263" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H263" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="I263" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="J263" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="K263" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="L263" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="M263" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="N263" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="O263" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="P263" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Q263" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="R263" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="S263" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="T263" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U263" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="V263" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="W263" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="X263" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Y263" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="264">
       <c r="A264" s="0" t="inlineStr">
         <is>
-          <t>436W</t>
+          <t>490W</t>
         </is>
       </c>
       <c r="B264" s="0" t="inlineStr">
         <is>
-          <t>Ashmore Millington and McCormick Ltd</t>
+          <t>Ash Technologies Ltd</t>
         </is>
       </c>
       <c r="C264" s="0"/>
       <c r="D264" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E264" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F264" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G264" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H264" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="I264" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="J264" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="K264" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="L264" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="M264" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="N264" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="O264" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="P264" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Q264" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="R264" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="S264" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="T264" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="U264" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="V264" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="W264" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="X264" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="Y264" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="265">
       <c r="A265" s="0" t="inlineStr">
         <is>
-          <t>3952W</t>
+          <t>2452T</t>
         </is>
       </c>
       <c r="B265" s="0" t="inlineStr">
         <is>
-          <t>ASK4 Ireland Ltd</t>
+          <t>Ashbourne Tyre Centre Ltd</t>
         </is>
       </c>
       <c r="C265" s="0"/>
       <c r="D265" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E265" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F265" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G265" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H265" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="I265" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="J265" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="K265" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="L265" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="M265" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="N265" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="O265" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="P265" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="Q265" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="R265" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="S265" s="0" t="inlineStr">
         <is>
           <t>NO</t>
@@ -32871,179 +32875,179 @@
       </c>
       <c r="V265" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="W265" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="X265" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="Y265" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="266">
       <c r="A266" s="0" t="inlineStr">
         <is>
-          <t>2113W</t>
+          <t>1349B</t>
         </is>
       </c>
       <c r="B266" s="0" t="inlineStr">
         <is>
-          <t>Askey Computer Corp.</t>
+          <t>Ashgrove Interparts Ltd</t>
         </is>
       </c>
       <c r="C266" s="0"/>
       <c r="D266" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="E266" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="F266" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="G266" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="H266" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="I266" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="J266" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="K266" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="L266" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="M266" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="N266" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="O266" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="P266" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Q266" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="R266" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="S266" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="T266" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="U266" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="V266" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="W266" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="X266" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Y266" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="267">
       <c r="A267" s="0" t="inlineStr">
         <is>
-          <t>261WB</t>
+          <t>436W</t>
         </is>
       </c>
       <c r="B267" s="0" t="inlineStr">
         <is>
-          <t>ASL Appliances Ltd</t>
+          <t>Ashmore Millington and McCormick Ltd</t>
         </is>
       </c>
       <c r="C267" s="0"/>
       <c r="D267" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="E267" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="F267" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="G267" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="H267" s="0" t="inlineStr">
         <is>
@@ -33080,605 +33084,601 @@
           <t>DE-REG</t>
         </is>
       </c>
       <c r="O267" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="P267" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="Q267" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="R267" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="S267" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="T267" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="U267" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="V267" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="W267" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="X267" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="Y267" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="268">
       <c r="A268" s="0" t="inlineStr">
         <is>
-          <t>3830WB</t>
+          <t>3952W</t>
         </is>
       </c>
       <c r="B268" s="0" t="inlineStr">
         <is>
-          <t>ASMPT GmbH &amp; Co. KG</t>
+          <t>ASK4 Ireland Ltd</t>
         </is>
       </c>
       <c r="C268" s="0"/>
       <c r="D268" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="E268" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="F268" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="G268" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="H268" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="I268" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="J268" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="K268" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="L268" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="M268" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="N268" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="O268" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="P268" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Q268" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="R268" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="S268" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="T268" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="U268" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="V268" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="W268" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="X268" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Y268" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="269">
       <c r="A269" s="0" t="inlineStr">
         <is>
-          <t>2004WB</t>
+          <t>2113W</t>
         </is>
       </c>
       <c r="B269" s="0" t="inlineStr">
         <is>
-          <t>ASOS.com Ltd</t>
+          <t>Askey Computer Corp.</t>
         </is>
       </c>
       <c r="C269" s="0"/>
       <c r="D269" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="E269" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="F269" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="G269" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="H269" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="I269" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="J269" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="K269" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="L269" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="M269" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="N269" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="O269" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="P269" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Q269" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="R269" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="S269" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="T269" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U269" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="V269" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="W269" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X269" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y269" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="270">
       <c r="A270" s="0" t="inlineStr">
         <is>
-          <t>1699W</t>
+          <t>261WB</t>
         </is>
       </c>
       <c r="B270" s="0" t="inlineStr">
         <is>
-          <t>Aspect Software Ireland Ltd</t>
+          <t>ASL Appliances Ltd</t>
         </is>
       </c>
       <c r="C270" s="0"/>
       <c r="D270" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="E270" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="F270" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="G270" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="H270" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="I270" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="J270" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="K270" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="L270" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="M270" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="N270" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="O270" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="P270" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="Q270" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="R270" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="S270" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="T270" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="U270" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="V270" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="W270" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="X270" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Y270" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="271">
       <c r="A271" s="0" t="inlineStr">
         <is>
-          <t>1783W</t>
+          <t>3830WB</t>
         </is>
       </c>
       <c r="B271" s="0" t="inlineStr">
         <is>
-          <t>Associated Catering Equipment Ltd</t>
+          <t>ASMPT GmbH &amp; Co. KG</t>
         </is>
       </c>
       <c r="C271" s="0"/>
       <c r="D271" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E271" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F271" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G271" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H271" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="I271" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="J271" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="K271" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="L271" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="M271" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="N271" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="O271" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="P271" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="Q271" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="R271" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="S271" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="T271" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="U271" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="V271" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W271" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="X271" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Y271" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="272">
       <c r="A272" s="0" t="inlineStr">
         <is>
-          <t>1656WB</t>
+          <t>2004WB</t>
         </is>
       </c>
       <c r="B272" s="0" t="inlineStr">
         <is>
-          <t>Associated Hardware PLC</t>
-[...6 lines deleted...]
-      </c>
+          <t>ASOS.com Ltd</t>
+        </is>
+      </c>
+      <c r="C272" s="0"/>
       <c r="D272" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E272" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F272" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G272" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="H272" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="I272" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="J272" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="K272" s="0" t="inlineStr">
         <is>
           <t>YES</t>
@@ -33736,466 +33736,470 @@
       </c>
       <c r="V272" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="W272" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="X272" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="Y272" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="273">
       <c r="A273" s="0" t="inlineStr">
         <is>
-          <t>3034WB</t>
+          <t>1699W</t>
         </is>
       </c>
       <c r="B273" s="0" t="inlineStr">
         <is>
-          <t>Astarri A/S</t>
+          <t>Aspect Software Ireland Ltd</t>
         </is>
       </c>
       <c r="C273" s="0"/>
       <c r="D273" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="E273" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="F273" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="G273" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="H273" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="I273" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="J273" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="K273" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="L273" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="M273" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="N273" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="O273" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="P273" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Q273" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="R273" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="S273" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="T273" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="U273" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="V273" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W273" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="X273" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Y273" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="274">
       <c r="A274" s="0" t="inlineStr">
         <is>
-          <t>4484WB</t>
+          <t>1783W</t>
         </is>
       </c>
       <c r="B274" s="0" t="inlineStr">
         <is>
-          <t>Astatine Ltd</t>
+          <t>Associated Catering Equipment Ltd</t>
         </is>
       </c>
       <c r="C274" s="0"/>
       <c r="D274" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="E274" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="F274" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="G274" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="H274" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="I274" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="J274" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="K274" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="L274" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="M274" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="N274" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="O274" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="P274" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Q274" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="R274" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="S274" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="T274" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U274" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="V274" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="W274" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X274" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y274" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="275">
       <c r="A275" s="0" t="inlineStr">
         <is>
-          <t>3075WB</t>
+          <t>1656WB</t>
         </is>
       </c>
       <c r="B275" s="0" t="inlineStr">
         <is>
-          <t>Astral Healthcare Ltd</t>
-[...2 lines deleted...]
-      <c r="C275" s="0"/>
+          <t>Associated Hardware PLC</t>
+        </is>
+      </c>
+      <c r="C275" s="0" t="inlineStr">
+        <is>
+          <t>AHL</t>
+        </is>
+      </c>
       <c r="D275" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="E275" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="F275" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="G275" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="H275" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="I275" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="J275" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="K275" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="L275" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="M275" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="N275" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="O275" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="P275" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Q275" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="R275" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="S275" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="T275" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="U275" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="V275" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="W275" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="X275" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Y275" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="276">
       <c r="A276" s="0" t="inlineStr">
         <is>
-          <t>3853W</t>
+          <t>3034WB</t>
         </is>
       </c>
       <c r="B276" s="0" t="inlineStr">
         <is>
-          <t>Astronergy Europe GmbH</t>
+          <t>Astarri A/S</t>
         </is>
       </c>
       <c r="C276" s="0"/>
       <c r="D276" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E276" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F276" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="G276" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H276" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="I276" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="J276" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="K276" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="L276" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M276" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N276" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="O276" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="P276" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
@@ -34228,220 +34232,220 @@
       </c>
       <c r="V276" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W276" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="X276" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Y276" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="277">
       <c r="A277" s="0" t="inlineStr">
         <is>
-          <t>259W</t>
+          <t>4484WB</t>
         </is>
       </c>
       <c r="B277" s="0" t="inlineStr">
         <is>
-          <t>Astrotek Ireland Ltd</t>
+          <t>Astatine Ltd</t>
         </is>
       </c>
       <c r="C277" s="0"/>
       <c r="D277" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="E277" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="F277" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="G277" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="H277" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="I277" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="J277" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="K277" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="L277" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="M277" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="N277" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="O277" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="P277" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Q277" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="R277" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="S277" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="T277" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="U277" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="V277" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="W277" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="X277" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Y277" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="278">
       <c r="A278" s="0" t="inlineStr">
         <is>
-          <t>2931WB</t>
+          <t>3075WB</t>
         </is>
       </c>
       <c r="B278" s="0" t="inlineStr">
         <is>
-          <t>Async Technologies Ltd</t>
+          <t>Astral Healthcare Ltd</t>
         </is>
       </c>
       <c r="C278" s="0"/>
       <c r="D278" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E278" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F278" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G278" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H278" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="I278" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="J278" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="K278" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="L278" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M278" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N278" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="O278" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="P278" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
@@ -34474,126 +34478,122 @@
       </c>
       <c r="V278" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W278" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="X278" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Y278" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="279">
       <c r="A279" s="0" t="inlineStr">
         <is>
-          <t>1936W</t>
+          <t>3853W</t>
         </is>
       </c>
       <c r="B279" s="0" t="inlineStr">
         <is>
-          <t>AT &amp; T Global Network Services Ireland Ltd</t>
-[...6 lines deleted...]
-      </c>
+          <t>Astronergy Europe GmbH</t>
+        </is>
+      </c>
+      <c r="C279" s="0"/>
       <c r="D279" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E279" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F279" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="G279" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="H279" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="I279" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="J279" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="K279" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="L279" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="M279" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="N279" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="O279" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="P279" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Q279" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="R279" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="S279" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="T279" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="U279" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
@@ -34601,117 +34601,117 @@
       </c>
       <c r="V279" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W279" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="X279" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Y279" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="280">
       <c r="A280" s="0" t="inlineStr">
         <is>
-          <t>509W</t>
+          <t>259W</t>
         </is>
       </c>
       <c r="B280" s="0" t="inlineStr">
         <is>
-          <t>ATEX Ltd</t>
+          <t>Astrotek Ireland Ltd</t>
         </is>
       </c>
       <c r="C280" s="0"/>
       <c r="D280" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="E280" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="F280" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="G280" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="H280" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="I280" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="J280" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="K280" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="L280" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="M280" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="N280" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="O280" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="P280" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="Q280" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="R280" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="S280" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="T280" s="0" t="inlineStr">
         <is>
           <t>YES</t>
@@ -34724,323 +34724,327 @@
       </c>
       <c r="V280" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="W280" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="X280" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="Y280" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="281">
       <c r="A281" s="0" t="inlineStr">
         <is>
-          <t>803W</t>
+          <t>2931WB</t>
         </is>
       </c>
       <c r="B281" s="0" t="inlineStr">
         <is>
-          <t>Atlantic Digisat Ltd</t>
+          <t>Async Technologies Ltd</t>
         </is>
       </c>
       <c r="C281" s="0"/>
       <c r="D281" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="E281" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="F281" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="G281" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="H281" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="I281" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="J281" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="K281" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="L281" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="M281" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="N281" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="O281" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="P281" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Q281" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="R281" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="S281" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="T281" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U281" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="V281" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="W281" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X281" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y281" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="282">
       <c r="A282" s="0" t="inlineStr">
         <is>
-          <t>264WB</t>
+          <t>1936W</t>
         </is>
       </c>
       <c r="B282" s="0" t="inlineStr">
         <is>
-          <t>Atlantic Home Care Ltd</t>
-[...2 lines deleted...]
-      <c r="C282" s="0"/>
+          <t>AT &amp; T Global Network Services Ireland Ltd</t>
+        </is>
+      </c>
+      <c r="C282" s="0" t="inlineStr">
+        <is>
+          <t>AT&amp;T</t>
+        </is>
+      </c>
       <c r="D282" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="E282" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F282" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G282" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H282" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="I282" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="J282" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="K282" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="L282" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="M282" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="N282" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="O282" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="P282" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="Q282" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="R282" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="S282" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="T282" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U282" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="V282" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="W282" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X282" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y282" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="283">
       <c r="A283" s="0" t="inlineStr">
         <is>
-          <t>1580WB</t>
+          <t>509W</t>
         </is>
       </c>
       <c r="B283" s="0" t="inlineStr">
         <is>
-          <t>Atlantic Surgical Ltd</t>
+          <t>ATEX Ltd</t>
         </is>
       </c>
       <c r="C283" s="0"/>
       <c r="D283" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E283" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F283" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G283" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H283" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="I283" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="J283" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="K283" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="L283" s="0" t="inlineStr">
         <is>
           <t>YES</t>
@@ -35071,816 +35075,816 @@
           <t>YES</t>
         </is>
       </c>
       <c r="R283" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="S283" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="T283" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="U283" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="V283" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="W283" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="X283" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Y283" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="284">
       <c r="A284" s="0" t="inlineStr">
         <is>
-          <t>2550WB</t>
+          <t>803W</t>
         </is>
       </c>
       <c r="B284" s="0" t="inlineStr">
         <is>
-          <t>Atlantic Therapeutics Ltd</t>
+          <t>Atlantic Digisat Ltd</t>
         </is>
       </c>
       <c r="C284" s="0"/>
       <c r="D284" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="E284" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="F284" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="G284" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="H284" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="I284" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="J284" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="K284" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="L284" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="M284" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="N284" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="O284" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="P284" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="Q284" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="R284" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="S284" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="T284" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="U284" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="V284" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="W284" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="X284" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Y284" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="285">
       <c r="A285" s="0" t="inlineStr">
         <is>
-          <t>2313T</t>
+          <t>264WB</t>
         </is>
       </c>
       <c r="B285" s="0" t="inlineStr">
         <is>
-          <t>Atlas Autoservice Management Services Ltd</t>
+          <t>Atlantic Home Care Ltd</t>
         </is>
       </c>
       <c r="C285" s="0"/>
       <c r="D285" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="E285" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="F285" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="G285" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="H285" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="I285" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="J285" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="K285" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="L285" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="M285" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="N285" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="O285" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="P285" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Q285" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="R285" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="S285" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="T285" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="U285" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="V285" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="W285" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="X285" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Y285" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="286">
       <c r="A286" s="0" t="inlineStr">
         <is>
-          <t>2773BT</t>
+          <t>1580WB</t>
         </is>
       </c>
       <c r="B286" s="0" t="inlineStr">
         <is>
-          <t>Audi Athlone (Michael Moore) Ltd</t>
+          <t>Atlantic Surgical Ltd</t>
         </is>
       </c>
       <c r="C286" s="0"/>
       <c r="D286" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="E286" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="F286" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="G286" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="H286" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="I286" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="J286" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="K286" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="L286" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="M286" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="N286" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="O286" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="P286" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Q286" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="R286" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="S286" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="T286" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="U286" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="V286" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W286" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X286" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y286" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="287">
       <c r="A287" s="0" t="inlineStr">
         <is>
-          <t>2105WB</t>
+          <t>2550WB</t>
         </is>
       </c>
       <c r="B287" s="0" t="inlineStr">
         <is>
-          <t>Audi-Lab Hearing Specialists Ltd</t>
+          <t>Atlantic Therapeutics Ltd</t>
         </is>
       </c>
       <c r="C287" s="0"/>
       <c r="D287" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="E287" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="F287" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="G287" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="H287" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="I287" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="J287" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="K287" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="L287" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="M287" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="N287" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="O287" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="P287" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Q287" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="R287" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="S287" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="T287" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="U287" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="V287" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W287" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="X287" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Y287" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="288">
       <c r="A288" s="0" t="inlineStr">
         <is>
-          <t>1044W</t>
+          <t>2313T</t>
         </is>
       </c>
       <c r="B288" s="0" t="inlineStr">
         <is>
-          <t>Audio City Ltd</t>
+          <t>Atlas Autoservice Management Services Ltd</t>
         </is>
       </c>
       <c r="C288" s="0"/>
       <c r="D288" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E288" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F288" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G288" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H288" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="I288" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="J288" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="K288" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="L288" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="M288" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="N288" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="O288" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="P288" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Q288" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="R288" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="S288" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="T288" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="U288" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="V288" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="W288" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="X288" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Y288" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="289">
       <c r="A289" s="0" t="inlineStr">
         <is>
-          <t>108WB</t>
+          <t>2773BT</t>
         </is>
       </c>
       <c r="B289" s="0" t="inlineStr">
         <is>
-          <t>Audio Vision Import</t>
+          <t>Audi Athlone (Michael Moore) Ltd</t>
         </is>
       </c>
       <c r="C289" s="0"/>
       <c r="D289" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="E289" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="F289" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G289" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H289" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="I289" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="J289" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="K289" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="L289" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="M289" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="N289" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="O289" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="P289" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Q289" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="R289" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="S289" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="T289" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U289" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="V289" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="W289" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="X289" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Y289" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="290">
       <c r="A290" s="0" t="inlineStr">
         <is>
-          <t>3282W</t>
+          <t>2105WB</t>
         </is>
       </c>
       <c r="B290" s="0" t="inlineStr">
         <is>
-          <t>Audio Visual Installation Ltd</t>
+          <t>Audi-Lab Hearing Specialists Ltd</t>
         </is>
       </c>
       <c r="C290" s="0"/>
       <c r="D290" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E290" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F290" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="G290" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="H290" s="0" t="inlineStr">
         <is>
@@ -35907,149 +35911,149 @@
           <t>YES</t>
         </is>
       </c>
       <c r="M290" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="N290" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="O290" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="P290" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="Q290" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="R290" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="S290" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="T290" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="U290" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="V290" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W290" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="X290" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Y290" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="291">
       <c r="A291" s="0" t="inlineStr">
         <is>
-          <t>633W</t>
+          <t>1044W</t>
         </is>
       </c>
       <c r="B291" s="0" t="inlineStr">
         <is>
-          <t>Audio Warehouse Ltd</t>
+          <t>Audio City Ltd</t>
         </is>
       </c>
       <c r="C291" s="0"/>
       <c r="D291" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="E291" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="F291" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="G291" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="H291" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="I291" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="J291" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="K291" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="L291" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="M291" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="N291" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="O291" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="P291" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="Q291" s="0" t="inlineStr">
         <is>
           <t>YES</t>
@@ -36077,450 +36081,450 @@
       </c>
       <c r="V291" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="W291" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="X291" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="Y291" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="292">
       <c r="A292" s="0" t="inlineStr">
         <is>
-          <t>3660WB</t>
+          <t>108WB</t>
         </is>
       </c>
       <c r="B292" s="0" t="inlineStr">
         <is>
-          <t>Audio-Technica Ltd.-Dutch Branch</t>
-[...6 lines deleted...]
-      </c>
+          <t>Audio Vision Import</t>
+        </is>
+      </c>
+      <c r="C292" s="0"/>
       <c r="D292" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="E292" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="F292" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="G292" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="H292" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="I292" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="J292" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="K292" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="L292" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="M292" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="N292" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="O292" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="P292" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="Q292" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="R292" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="S292" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="T292" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="U292" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="V292" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="W292" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="X292" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Y292" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="293">
       <c r="A293" s="0" t="inlineStr">
         <is>
-          <t>1407W</t>
+          <t>3282W</t>
         </is>
       </c>
       <c r="B293" s="0" t="inlineStr">
         <is>
-          <t>Aurora Borealis Distribution Ltd</t>
+          <t>Audio Visual Installation Ltd</t>
         </is>
       </c>
       <c r="C293" s="0"/>
       <c r="D293" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E293" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F293" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G293" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H293" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="I293" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="J293" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="K293" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="L293" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="M293" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="N293" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="O293" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="P293" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="Q293" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="R293" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="S293" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="T293" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U293" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="V293" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W293" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="X293" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Y293" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="294">
       <c r="A294" s="0" t="inlineStr">
         <is>
-          <t>1868WB</t>
+          <t>633W</t>
         </is>
       </c>
       <c r="B294" s="0" t="inlineStr">
         <is>
-          <t>Aurora Lighting Ltd</t>
+          <t>Audio Warehouse Ltd</t>
         </is>
       </c>
       <c r="C294" s="0"/>
       <c r="D294" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="E294" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="F294" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G294" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H294" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="I294" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="J294" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="K294" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="L294" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="M294" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="N294" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="O294" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="P294" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="Q294" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="R294" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="S294" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="T294" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="U294" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="V294" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="W294" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="X294" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Y294" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="295">
       <c r="A295" s="0" t="inlineStr">
         <is>
-          <t>4245WB</t>
+          <t>3660WB</t>
         </is>
       </c>
       <c r="B295" s="0" t="inlineStr">
         <is>
-          <t>Ausek Ltd</t>
-[...2 lines deleted...]
-      <c r="C295" s="0"/>
+          <t>Audio-Technica Ltd.-Dutch Branch</t>
+        </is>
+      </c>
+      <c r="C295" s="0" t="inlineStr">
+        <is>
+          <t>Audio-Technica Ltd.-Dutch Branch</t>
+        </is>
+      </c>
       <c r="D295" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E295" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F295" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G295" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H295" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="I295" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="J295" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="K295" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="L295" s="0" t="inlineStr">
         <is>
           <t>NO</t>
@@ -36573,432 +36577,432 @@
       </c>
       <c r="V295" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="W295" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="X295" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="Y295" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="296">
       <c r="A296" s="0" t="inlineStr">
         <is>
-          <t>4807WB</t>
+          <t>1407W</t>
         </is>
       </c>
       <c r="B296" s="0" t="inlineStr">
         <is>
-          <t>AUSSIE UNION GROUP (HONGKONG) LIMITED</t>
-[...6 lines deleted...]
-      </c>
+          <t>Aurora Borealis Distribution Ltd</t>
+        </is>
+      </c>
+      <c r="C296" s="0"/>
       <c r="D296" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="E296" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="F296" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="G296" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="H296" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="I296" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="J296" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="K296" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="L296" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="M296" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="N296" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="O296" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="P296" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Q296" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="R296" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="S296" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="T296" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="U296" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="V296" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="W296" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X296" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y296" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="297">
       <c r="A297" s="0" t="inlineStr">
         <is>
-          <t>752W</t>
+          <t>1868WB</t>
         </is>
       </c>
       <c r="B297" s="0" t="inlineStr">
         <is>
-          <t>Austral Electrical Distributors Ltd</t>
+          <t>Aurora Lighting Ltd</t>
         </is>
       </c>
       <c r="C297" s="0"/>
       <c r="D297" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="E297" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="F297" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="G297" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="H297" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="I297" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="J297" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="K297" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="L297" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="M297" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="N297" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="O297" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="P297" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Q297" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="R297" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="S297" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="T297" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="U297" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="V297" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="W297" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="X297" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Y297" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="298">
       <c r="A298" s="0" t="inlineStr">
         <is>
-          <t>4993WB</t>
+          <t>4245WB</t>
         </is>
       </c>
       <c r="B298" s="0" t="inlineStr">
         <is>
-          <t>Autel Europe GmbH</t>
+          <t>Ausek Ltd</t>
         </is>
       </c>
       <c r="C298" s="0"/>
       <c r="D298" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="E298" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F298" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="G298" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="H298" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="I298" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="J298" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="K298" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="L298" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="M298" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="N298" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="O298" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="P298" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Q298" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="R298" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="S298" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="T298" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="U298" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="V298" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="W298" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="X298" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Y298" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="299">
       <c r="A299" s="0" t="inlineStr">
         <is>
-          <t>5038WB</t>
+          <t>4807WB</t>
         </is>
       </c>
       <c r="B299" s="0" t="inlineStr">
         <is>
-          <t>Autel Netherlands B.V.</t>
-[...2 lines deleted...]
-      <c r="C299" s="0"/>
+          <t>AUSSIE UNION GROUP (HONGKONG) LIMITED</t>
+        </is>
+      </c>
+      <c r="C299" s="0" t="inlineStr">
+        <is>
+          <t>BLACK LORD, ALFORDSON</t>
+        </is>
+      </c>
       <c r="D299" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E299" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="F299" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="G299" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="H299" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
@@ -37069,972 +37073,972 @@
       </c>
       <c r="V299" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="W299" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="X299" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="Y299" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="300">
       <c r="A300" s="0" t="inlineStr">
         <is>
-          <t>3065B</t>
+          <t>752W</t>
         </is>
       </c>
       <c r="B300" s="0" t="inlineStr">
         <is>
-          <t>Auto Body Craft Ltd</t>
+          <t>Austral Electrical Distributors Ltd</t>
         </is>
       </c>
       <c r="C300" s="0"/>
       <c r="D300" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="E300" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="F300" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="G300" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="H300" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="I300" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="J300" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="K300" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="L300" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="M300" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="N300" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="O300" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="P300" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="Q300" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="R300" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="S300" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="T300" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="U300" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="V300" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="W300" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="X300" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="Y300" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="301">
       <c r="A301" s="0" t="inlineStr">
         <is>
-          <t>1218B</t>
+          <t>4993WB</t>
         </is>
       </c>
       <c r="B301" s="0" t="inlineStr">
         <is>
-          <t>Auto Diesel Electric Ltd</t>
-[...6 lines deleted...]
-      </c>
+          <t>Autel Europe GmbH</t>
+        </is>
+      </c>
+      <c r="C301" s="0"/>
       <c r="D301" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E301" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="F301" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="G301" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="H301" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="I301" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="J301" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="K301" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="L301" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="M301" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="N301" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="O301" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="P301" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Q301" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="R301" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="S301" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="T301" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U301" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="V301" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="W301" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X301" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y301" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="302">
       <c r="A302" s="0" t="inlineStr">
         <is>
-          <t>3265WB</t>
+          <t>5038WB</t>
         </is>
       </c>
       <c r="B302" s="0" t="inlineStr">
         <is>
-          <t>Auto Gate &amp; Door Systems Ltd</t>
+          <t>Autel Netherlands B.V.</t>
         </is>
       </c>
       <c r="C302" s="0"/>
       <c r="D302" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E302" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="F302" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="G302" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="H302" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="I302" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="J302" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="K302" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="L302" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="M302" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="N302" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="O302" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="P302" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Q302" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="R302" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="S302" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="T302" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="U302" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="V302" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="W302" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="X302" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Y302" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="303">
       <c r="A303" s="0" t="inlineStr">
         <is>
-          <t>2814T</t>
+          <t>3065B</t>
         </is>
       </c>
       <c r="B303" s="0" t="inlineStr">
         <is>
-          <t>Auto Moto Garage Ltd</t>
+          <t>Auto Body Craft Ltd</t>
         </is>
       </c>
       <c r="C303" s="0"/>
       <c r="D303" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="E303" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="F303" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="G303" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="H303" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="I303" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="J303" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="K303" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="L303" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="M303" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="N303" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="O303" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="P303" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Q303" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="R303" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="S303" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="T303" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="U303" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="V303" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W303" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="X303" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Y303" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="304">
       <c r="A304" s="0" t="inlineStr">
         <is>
-          <t>2524T</t>
+          <t>1218B</t>
         </is>
       </c>
       <c r="B304" s="0" t="inlineStr">
         <is>
-          <t>Auto Moto Repair</t>
-[...2 lines deleted...]
-      <c r="C304" s="0"/>
+          <t>Auto Diesel Electric Ltd</t>
+        </is>
+      </c>
+      <c r="C304" s="0" t="inlineStr">
+        <is>
+          <t>ADE</t>
+        </is>
+      </c>
       <c r="D304" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="E304" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="F304" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="G304" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="H304" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="I304" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="J304" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="K304" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="L304" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="M304" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="N304" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="O304" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="P304" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Q304" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="R304" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="S304" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="T304" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="U304" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="V304" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="W304" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="X304" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Y304" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="305">
       <c r="A305" s="0" t="inlineStr">
         <is>
-          <t>1500B</t>
+          <t>3265WB</t>
         </is>
       </c>
       <c r="B305" s="0" t="inlineStr">
         <is>
-          <t>Auto Power Ltd</t>
+          <t>Auto Gate &amp; Door Systems Ltd</t>
         </is>
       </c>
       <c r="C305" s="0"/>
       <c r="D305" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E305" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F305" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G305" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H305" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="I305" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="J305" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="K305" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="L305" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="M305" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="N305" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="O305" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="P305" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Q305" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="R305" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="S305" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="T305" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U305" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="V305" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W305" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="X305" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Y305" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="306">
       <c r="A306" s="0" t="inlineStr">
         <is>
-          <t>2859T</t>
+          <t>2814T</t>
         </is>
       </c>
       <c r="B306" s="0" t="inlineStr">
         <is>
-          <t>Auto Vision Ltd</t>
+          <t>Auto Moto Garage Ltd</t>
         </is>
       </c>
       <c r="C306" s="0"/>
       <c r="D306" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="E306" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="F306" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="G306" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="H306" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="I306" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="J306" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="K306" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="L306" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M306" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N306" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="O306" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="P306" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Q306" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="R306" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="S306" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="T306" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U306" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="V306" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="W306" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X306" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y306" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="307">
       <c r="A307" s="0" t="inlineStr">
         <is>
-          <t>3539WB</t>
+          <t>2524T</t>
         </is>
       </c>
       <c r="B307" s="0" t="inlineStr">
         <is>
-          <t>Autodoc AG</t>
+          <t>Auto Moto Repair</t>
         </is>
       </c>
       <c r="C307" s="0"/>
       <c r="D307" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="E307" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="F307" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="G307" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="H307" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="I307" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="J307" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="K307" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="L307" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="M307" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="N307" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="O307" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="P307" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Q307" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="R307" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
@@ -38057,484 +38061,476 @@
       </c>
       <c r="V307" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W307" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="X307" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Y307" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="308">
       <c r="A308" s="0" t="inlineStr">
         <is>
-          <t>2590T</t>
+          <t>1500B</t>
         </is>
       </c>
       <c r="B308" s="0" t="inlineStr">
         <is>
-          <t>Autofast Fit Ltd</t>
+          <t>Auto Power Ltd</t>
         </is>
       </c>
       <c r="C308" s="0"/>
       <c r="D308" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="E308" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="F308" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="G308" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="H308" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="I308" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="J308" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="K308" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="L308" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="M308" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="N308" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="O308" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="P308" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="Q308" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="R308" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="S308" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="T308" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="U308" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="V308" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="W308" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X308" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y308" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="309">
       <c r="A309" s="0" t="inlineStr">
         <is>
-          <t>2391T</t>
+          <t>2859T</t>
         </is>
       </c>
       <c r="B309" s="0" t="inlineStr">
         <is>
-          <t>Autogrill Motors Ltd</t>
+          <t>Auto Vision Ltd</t>
         </is>
       </c>
       <c r="C309" s="0"/>
       <c r="D309" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E309" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F309" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G309" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H309" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="I309" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="J309" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="K309" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="L309" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="M309" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="N309" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="O309" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="P309" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Q309" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="R309" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="S309" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="T309" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="U309" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="V309" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="W309" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="X309" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Y309" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="310">
       <c r="A310" s="0" t="inlineStr">
         <is>
-          <t>558WB</t>
+          <t>3539WB</t>
         </is>
       </c>
       <c r="B310" s="0" t="inlineStr">
         <is>
-          <t>Automated Technical Controls Ltd</t>
-[...6 lines deleted...]
-      </c>
+          <t>Autodoc AG</t>
+        </is>
+      </c>
+      <c r="C310" s="0"/>
       <c r="D310" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E310" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F310" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="G310" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="H310" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="I310" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="J310" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="K310" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="L310" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="M310" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="N310" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="O310" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="P310" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Q310" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="R310" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="S310" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="T310" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U310" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="V310" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="W310" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X310" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y310" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="311">
       <c r="A311" s="0" t="inlineStr">
         <is>
-          <t>558W</t>
+          <t>2590T</t>
         </is>
       </c>
       <c r="B311" s="0" t="inlineStr">
         <is>
-          <t>Automated Technical Controls Ltd</t>
-[...6 lines deleted...]
-      </c>
+          <t>Autofast Fit Ltd</t>
+        </is>
+      </c>
+      <c r="C311" s="0"/>
       <c r="D311" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E311" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F311" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G311" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H311" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="I311" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="J311" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="K311" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="L311" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="M311" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="N311" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="O311" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="P311" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="Q311" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="R311" s="0" t="inlineStr">
         <is>
           <t>NO</t>
@@ -38557,964 +38553,968 @@
       </c>
       <c r="V311" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="W311" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="X311" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="Y311" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="312">
       <c r="A312" s="0" t="inlineStr">
         <is>
-          <t>1185W</t>
+          <t>2391T</t>
         </is>
       </c>
       <c r="B312" s="0" t="inlineStr">
         <is>
-          <t>Automatic Amusements Ltd</t>
-[...6 lines deleted...]
-      </c>
+          <t>Autogrill Motors Ltd</t>
+        </is>
+      </c>
+      <c r="C312" s="0"/>
       <c r="D312" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="E312" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="F312" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="G312" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="H312" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="I312" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="J312" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="K312" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="L312" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="M312" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="N312" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="O312" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="P312" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Q312" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="R312" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="S312" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="T312" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U312" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="V312" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="W312" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X312" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y312" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="313">
       <c r="A313" s="0" t="inlineStr">
         <is>
-          <t>1289WB</t>
+          <t>558W</t>
         </is>
       </c>
       <c r="B313" s="0" t="inlineStr">
         <is>
-          <t>Automatic Identification Systems Ltd</t>
+          <t>Automated Technical Controls Ltd</t>
         </is>
       </c>
       <c r="C313" s="0" t="inlineStr">
         <is>
-          <t>AIS Ltd</t>
+          <t>ATC</t>
         </is>
       </c>
       <c r="D313" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="E313" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="F313" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="G313" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="H313" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="I313" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="J313" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="K313" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="L313" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="M313" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="N313" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="O313" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="P313" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Q313" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="R313" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="S313" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="T313" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="U313" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="V313" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="W313" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="X313" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Y313" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="314">
       <c r="A314" s="0" t="inlineStr">
         <is>
-          <t>3460BT</t>
+          <t>558WB</t>
         </is>
       </c>
       <c r="B314" s="0" t="inlineStr">
         <is>
-          <t>Automatic Motor Car Centre</t>
-[...2 lines deleted...]
-      <c r="C314" s="0"/>
+          <t>Automated Technical Controls Ltd</t>
+        </is>
+      </c>
+      <c r="C314" s="0" t="inlineStr">
+        <is>
+          <t>ATC</t>
+        </is>
+      </c>
       <c r="D314" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E314" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F314" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G314" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H314" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="I314" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="J314" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="K314" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="L314" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="M314" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="N314" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="O314" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="P314" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Q314" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="R314" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="S314" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="T314" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="U314" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="V314" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="W314" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="X314" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Y314" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="315">
       <c r="A315" s="0" t="inlineStr">
         <is>
-          <t>3342WB</t>
+          <t>1185W</t>
         </is>
       </c>
       <c r="B315" s="0" t="inlineStr">
         <is>
-          <t>Automatic Sprinkler Company (Ireland) Ltd</t>
+          <t>Automatic Amusements Ltd</t>
         </is>
       </c>
       <c r="C315" s="0" t="inlineStr">
         <is>
-          <t>Automatic Fire &amp; Integrated Solutions</t>
+          <t>Mood Master</t>
         </is>
       </c>
       <c r="D315" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="E315" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F315" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="G315" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="H315" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="I315" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="J315" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="K315" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="L315" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="M315" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="N315" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="O315" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="P315" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Q315" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="R315" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="S315" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="T315" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="U315" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="V315" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="W315" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="X315" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Y315" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="316">
       <c r="A316" s="0" t="inlineStr">
         <is>
-          <t>2829W</t>
+          <t>1289WB</t>
         </is>
       </c>
       <c r="B316" s="0" t="inlineStr">
         <is>
-          <t>Automation Engineering Inc</t>
-[...2 lines deleted...]
-      <c r="C316" s="0"/>
+          <t>Automatic Identification Systems Ltd</t>
+        </is>
+      </c>
+      <c r="C316" s="0" t="inlineStr">
+        <is>
+          <t>AIS Ltd</t>
+        </is>
+      </c>
       <c r="D316" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E316" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F316" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="G316" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="H316" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="I316" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="J316" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="K316" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="L316" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="M316" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="N316" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="O316" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="P316" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Q316" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="R316" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="S316" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="T316" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="U316" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="V316" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="W316" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="X316" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Y316" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="317">
       <c r="A317" s="0" t="inlineStr">
         <is>
-          <t>2752W</t>
+          <t>3460BT</t>
         </is>
       </c>
       <c r="B317" s="0" t="inlineStr">
         <is>
-          <t>Automation Supplies Ltd</t>
+          <t>Automatic Motor Car Centre</t>
         </is>
       </c>
       <c r="C317" s="0"/>
       <c r="D317" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="E317" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="F317" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="G317" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="H317" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="I317" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="J317" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="K317" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="L317" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="M317" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="N317" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="O317" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="P317" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Q317" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="R317" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="S317" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="T317" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="U317" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="V317" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="W317" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="X317" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Y317" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="318">
       <c r="A318" s="0" t="inlineStr">
         <is>
-          <t>2916B</t>
+          <t>3342WB</t>
         </is>
       </c>
       <c r="B318" s="0" t="inlineStr">
         <is>
-          <t>Automobile Power Ltd</t>
+          <t>Automatic Sprinkler Company (Ireland) Ltd</t>
         </is>
       </c>
       <c r="C318" s="0" t="inlineStr">
         <is>
-          <t>Autopower</t>
+          <t>Automatic Fire &amp; Integrated Solutions</t>
         </is>
       </c>
       <c r="D318" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E318" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F318" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="G318" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="H318" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="I318" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="J318" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="K318" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="L318" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="M318" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="N318" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="O318" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="P318" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Q318" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="R318" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="S318" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="T318" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U318" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="V318" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W318" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X318" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y318" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="319">
       <c r="A319" s="0" t="inlineStr">
         <is>
-          <t>3008BT</t>
+          <t>2829W</t>
         </is>
       </c>
       <c r="B319" s="0" t="inlineStr">
         <is>
-          <t>Autostop</t>
+          <t>Automation Engineering Inc</t>
         </is>
       </c>
       <c r="C319" s="0"/>
       <c r="D319" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E319" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F319" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G319" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H319" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="I319" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="J319" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="K319" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="L319" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M319" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N319" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
@@ -39557,484 +39557,484 @@
       </c>
       <c r="V319" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W319" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="X319" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Y319" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="320">
       <c r="A320" s="0" t="inlineStr">
         <is>
-          <t>5053B</t>
+          <t>2752W</t>
         </is>
       </c>
       <c r="B320" s="0" t="inlineStr">
         <is>
-          <t>Autoteile Ltd</t>
-[...6 lines deleted...]
-      </c>
+          <t>Automation Supplies Ltd</t>
+        </is>
+      </c>
+      <c r="C320" s="0"/>
       <c r="D320" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E320" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F320" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G320" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H320" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="I320" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="J320" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="K320" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="L320" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="M320" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="N320" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="O320" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="P320" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Q320" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="R320" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="S320" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="T320" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U320" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="V320" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="W320" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X320" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y320" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="321">
       <c r="A321" s="0" t="inlineStr">
         <is>
-          <t>3195T</t>
+          <t>2916B</t>
         </is>
       </c>
       <c r="B321" s="0" t="inlineStr">
         <is>
-          <t>Autoteile Ltd</t>
+          <t>Automobile Power Ltd</t>
         </is>
       </c>
       <c r="C321" s="0" t="inlineStr">
         <is>
-          <t>Clondrinagh Motor Centre</t>
+          <t>Autopower</t>
         </is>
       </c>
       <c r="D321" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E321" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F321" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="G321" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="H321" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="I321" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="J321" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="K321" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="L321" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="M321" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="N321" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="O321" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="P321" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Q321" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="R321" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="S321" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="T321" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="U321" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="V321" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="W321" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="X321" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="Y321" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="322">
       <c r="A322" s="0" t="inlineStr">
         <is>
-          <t>1292WB</t>
+          <t>3008BT</t>
         </is>
       </c>
       <c r="B322" s="0" t="inlineStr">
         <is>
-          <t>AVA Systems Ltd</t>
+          <t>Autostop</t>
         </is>
       </c>
       <c r="C322" s="0"/>
       <c r="D322" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="E322" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="F322" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="G322" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="H322" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="I322" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="J322" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="K322" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="L322" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="M322" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="N322" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="O322" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="P322" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Q322" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="R322" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="S322" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="T322" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U322" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="V322" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="W322" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="X322" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y322" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="323">
       <c r="A323" s="0" t="inlineStr">
         <is>
-          <t>4412WB</t>
+          <t>3195T</t>
         </is>
       </c>
       <c r="B323" s="0" t="inlineStr">
         <is>
-          <t>Avantree Limited </t>
-[...2 lines deleted...]
-      <c r="C323" s="0"/>
+          <t>Autoteile Ltd</t>
+        </is>
+      </c>
+      <c r="C323" s="0" t="inlineStr">
+        <is>
+          <t>Clondrinagh Motor Centre</t>
+        </is>
+      </c>
       <c r="D323" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="E323" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F323" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G323" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H323" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="I323" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="J323" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="K323" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="L323" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="M323" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="N323" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="O323" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="P323" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="Q323" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="R323" s="0" t="inlineStr">
         <is>
           <t>NO</t>
@@ -40057,214 +40057,214 @@
       </c>
       <c r="V323" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="W323" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="X323" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="Y323" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="324">
       <c r="A324" s="0" t="inlineStr">
         <is>
-          <t>379WB</t>
+          <t>5053B</t>
         </is>
       </c>
       <c r="B324" s="0" t="inlineStr">
         <is>
-          <t>Avaya International Sales Ltd</t>
-[...2 lines deleted...]
-      <c r="C324" s="0"/>
+          <t>Autoteile Ltd</t>
+        </is>
+      </c>
+      <c r="C324" s="0" t="inlineStr">
+        <is>
+          <t>Clondrinagh Motor Centre</t>
+        </is>
+      </c>
       <c r="D324" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E324" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="F324" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="G324" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="H324" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="I324" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="J324" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="K324" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="L324" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="M324" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="N324" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="O324" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="P324" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Q324" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="R324" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="S324" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="T324" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="U324" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="V324" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="W324" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="X324" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Y324" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="325">
       <c r="A325" s="0" t="inlineStr">
         <is>
-          <t>1475WB</t>
+          <t>1292WB</t>
         </is>
       </c>
       <c r="B325" s="0" t="inlineStr">
         <is>
-          <t>Avcom Audio Visual Communications Ltd</t>
-[...6 lines deleted...]
-      </c>
+          <t>AVA Systems Ltd</t>
+        </is>
+      </c>
+      <c r="C325" s="0"/>
       <c r="D325" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="E325" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="F325" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="G325" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="H325" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="I325" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="J325" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="K325" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="L325" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="M325" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="N325" s="0" t="inlineStr">
         <is>
           <t>YES</t>
@@ -40290,1065 +40290,1069 @@
           <t>YES</t>
         </is>
       </c>
       <c r="S325" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="T325" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="U325" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="V325" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="W325" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X325" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="Y325" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="326">
       <c r="A326" s="0" t="inlineStr">
         <is>
-          <t>1477WB</t>
+          <t>4412WB</t>
         </is>
       </c>
       <c r="B326" s="0" t="inlineStr">
         <is>
-          <t>Aventure Distribution Ireland Ltd</t>
+          <t>Avantree Limited </t>
         </is>
       </c>
       <c r="C326" s="0"/>
       <c r="D326" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E326" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F326" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="G326" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="H326" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="I326" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="J326" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="K326" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="L326" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="M326" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="N326" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="O326" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="P326" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Q326" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="R326" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="S326" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="T326" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="U326" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="V326" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="W326" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="X326" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Y326" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="327">
       <c r="A327" s="0" t="inlineStr">
         <is>
-          <t>4155W</t>
+          <t>379WB</t>
         </is>
       </c>
       <c r="B327" s="0" t="inlineStr">
         <is>
-          <t>Avestra Ltd</t>
-[...6 lines deleted...]
-      </c>
+          <t>Avaya International Sales Ltd</t>
+        </is>
+      </c>
+      <c r="C327" s="0"/>
       <c r="D327" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E327" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F327" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G327" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H327" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="I327" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="J327" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="K327" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="L327" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="M327" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="N327" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="O327" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="P327" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Q327" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="R327" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="S327" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="T327" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="U327" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="V327" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="W327" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="X327" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Y327" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="328">
       <c r="A328" s="0" t="inlineStr">
         <is>
-          <t>3691WB</t>
+          <t>1475WB</t>
         </is>
       </c>
       <c r="B328" s="0" t="inlineStr">
         <is>
-          <t>Aviano GmbH</t>
-[...2 lines deleted...]
-      <c r="C328" s="0"/>
+          <t>Avcom Audio Visual Communications Ltd</t>
+        </is>
+      </c>
+      <c r="C328" s="0" t="inlineStr">
+        <is>
+          <t>Avcom</t>
+        </is>
+      </c>
       <c r="D328" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E328" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F328" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="G328" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="H328" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="I328" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="J328" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="K328" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="L328" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="M328" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="N328" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="O328" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="P328" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Q328" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="R328" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="S328" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="T328" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="U328" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="V328" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="W328" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="X328" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Y328" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="329">
       <c r="A329" s="0" t="inlineStr">
         <is>
-          <t>208W</t>
+          <t>1477WB</t>
         </is>
       </c>
       <c r="B329" s="0" t="inlineStr">
         <is>
-          <t>Avid Technology International B.V.</t>
-[...6 lines deleted...]
-      </c>
+          <t>Aventure Distribution Ireland Ltd</t>
+        </is>
+      </c>
+      <c r="C329" s="0"/>
       <c r="D329" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="E329" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="F329" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="G329" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="H329" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="I329" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="J329" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="K329" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="L329" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="M329" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="N329" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="O329" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="P329" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="Q329" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="R329" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="S329" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="T329" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="U329" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="V329" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="W329" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X329" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y329" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="330">
       <c r="A330" s="0" t="inlineStr">
         <is>
-          <t>497W</t>
+          <t>4155W</t>
         </is>
       </c>
       <c r="B330" s="0" t="inlineStr">
         <is>
-          <t>Avnet Technologies Ltd</t>
-[...2 lines deleted...]
-      <c r="C330" s="0"/>
+          <t>Avestra Ltd</t>
+        </is>
+      </c>
+      <c r="C330" s="0" t="inlineStr">
+        <is>
+          <t>X-Game</t>
+        </is>
+      </c>
       <c r="D330" s="0" t="inlineStr">
         <is>
-          <t>Dissolved</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="E330" s="0" t="inlineStr">
         <is>
-          <t>Dissolved</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="F330" s="0" t="inlineStr">
         <is>
-          <t>Dissolved</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="G330" s="0" t="inlineStr">
         <is>
-          <t>Dissolved</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="H330" s="0" t="inlineStr">
         <is>
-          <t>Dissolved</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="I330" s="0" t="inlineStr">
         <is>
-          <t>Dissolved</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="J330" s="0" t="inlineStr">
         <is>
-          <t>Dissolved</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="K330" s="0" t="inlineStr">
         <is>
-          <t>Dissolved</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="L330" s="0" t="inlineStr">
         <is>
-          <t>Dissolved</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="M330" s="0" t="inlineStr">
         <is>
-          <t>Dissolved</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="N330" s="0" t="inlineStr">
         <is>
-          <t>Dissolved</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="O330" s="0" t="inlineStr">
         <is>
-          <t>Dissolved</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="P330" s="0" t="inlineStr">
         <is>
-          <t>Dissolved</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Q330" s="0" t="inlineStr">
         <is>
-          <t>Dissolved</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="R330" s="0" t="inlineStr">
         <is>
-          <t>Dissolved</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="S330" s="0" t="inlineStr">
         <is>
-          <t>Dissolved</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="T330" s="0" t="inlineStr">
         <is>
-          <t>Dissolved</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="U330" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="V330" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="W330" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="X330" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Y330" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="331">
       <c r="A331" s="0" t="inlineStr">
         <is>
-          <t>1180W</t>
+          <t>3691WB</t>
         </is>
       </c>
       <c r="B331" s="0" t="inlineStr">
         <is>
-          <t>AvocaLite</t>
+          <t>Aviano GmbH</t>
         </is>
       </c>
       <c r="C331" s="0"/>
       <c r="D331" s="0" t="inlineStr">
         <is>
-          <t>Dissolved</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E331" s="0" t="inlineStr">
         <is>
-          <t>Dissolved</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F331" s="0" t="inlineStr">
         <is>
-          <t>Dissolved</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G331" s="0" t="inlineStr">
         <is>
-          <t>Dissolved</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H331" s="0" t="inlineStr">
         <is>
-          <t>Dissolved</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="I331" s="0" t="inlineStr">
         <is>
-          <t>Dissolved</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="J331" s="0" t="inlineStr">
         <is>
-          <t>Dissolved</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="K331" s="0" t="inlineStr">
         <is>
-          <t>Dissolved</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="L331" s="0" t="inlineStr">
         <is>
-          <t>Dissolved</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="M331" s="0" t="inlineStr">
         <is>
-          <t>Dissolved</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="N331" s="0" t="inlineStr">
         <is>
-          <t>Dissolved</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="O331" s="0" t="inlineStr">
         <is>
-          <t>Dissolved</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="P331" s="0" t="inlineStr">
         <is>
-          <t>Dissolved</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Q331" s="0" t="inlineStr">
         <is>
-          <t>Dissolved</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="R331" s="0" t="inlineStr">
         <is>
-          <t>Dissolved</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="S331" s="0" t="inlineStr">
         <is>
-          <t>Dissolved</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="T331" s="0" t="inlineStr">
         <is>
-          <t>Dissolved</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U331" s="0" t="inlineStr">
         <is>
-          <t>Dissolved</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="V331" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="W331" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="X331" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Y331" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="332">
       <c r="A332" s="0" t="inlineStr">
         <is>
-          <t>1695W</t>
+          <t>208W</t>
         </is>
       </c>
       <c r="B332" s="0" t="inlineStr">
         <is>
-          <t>AvocaLite</t>
-[...2 lines deleted...]
-      <c r="C332" s="0"/>
+          <t>Avid Technology International B.V.</t>
+        </is>
+      </c>
+      <c r="C332" s="0" t="inlineStr">
+        <is>
+          <t>Avid Technology</t>
+        </is>
+      </c>
       <c r="D332" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E332" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F332" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G332" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H332" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="I332" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="J332" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="K332" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="L332" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="M332" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="N332" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="O332" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="P332" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Q332" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="R332" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="S332" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="T332" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="U332" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="V332" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="W332" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="X332" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Y332" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="333">
       <c r="A333" s="0" t="inlineStr">
         <is>
-          <t>604W</t>
+          <t>497W</t>
         </is>
       </c>
       <c r="B333" s="0" t="inlineStr">
         <is>
-          <t>AVON COSMETICS IRL LTD</t>
+          <t>Avnet Technologies Ltd</t>
         </is>
       </c>
       <c r="C333" s="0"/>
       <c r="D333" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>Dissolved</t>
         </is>
       </c>
       <c r="E333" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>Dissolved</t>
         </is>
       </c>
       <c r="F333" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>Dissolved</t>
         </is>
       </c>
       <c r="G333" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>Dissolved</t>
         </is>
       </c>
       <c r="H333" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>Dissolved</t>
         </is>
       </c>
       <c r="I333" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>Dissolved</t>
         </is>
       </c>
       <c r="J333" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>Dissolved</t>
         </is>
       </c>
       <c r="K333" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>Dissolved</t>
         </is>
       </c>
       <c r="L333" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>Dissolved</t>
         </is>
       </c>
       <c r="M333" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>Dissolved</t>
         </is>
       </c>
       <c r="N333" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>Dissolved</t>
         </is>
       </c>
       <c r="O333" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>Dissolved</t>
         </is>
       </c>
       <c r="P333" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>Dissolved</t>
         </is>
       </c>
       <c r="Q333" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>Dissolved</t>
         </is>
       </c>
       <c r="R333" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>Dissolved</t>
         </is>
       </c>
       <c r="S333" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>Dissolved</t>
         </is>
       </c>
       <c r="T333" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>Dissolved</t>
         </is>
       </c>
       <c r="U333" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="V333" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="W333" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="X333" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Y333" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="334">
       <c r="A334" s="0" t="inlineStr">
         <is>
-          <t>605WB</t>
+          <t>1695W</t>
         </is>
       </c>
       <c r="B334" s="0" t="inlineStr">
         <is>
-          <t>Avon Ltd</t>
+          <t>AvocaLite</t>
         </is>
       </c>
       <c r="C334" s="0"/>
       <c r="D334" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="E334" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="F334" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="G334" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="H334" s="0" t="inlineStr">
         <is>
@@ -41375,708 +41379,1204 @@
           <t>DE-REG</t>
         </is>
       </c>
       <c r="M334" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="N334" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="O334" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="P334" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="Q334" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="R334" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="S334" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="T334" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="U334" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="V334" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="W334" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X334" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y334" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="335">
       <c r="A335" s="0" t="inlineStr">
         <is>
-          <t>1108W</t>
+          <t>1180W</t>
         </is>
       </c>
       <c r="B335" s="0" t="inlineStr">
         <is>
-          <t>Avonmore Electrical Co. Ltd.</t>
+          <t>AvocaLite</t>
         </is>
       </c>
       <c r="C335" s="0"/>
       <c r="D335" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>Dissolved</t>
         </is>
       </c>
       <c r="E335" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>Dissolved</t>
         </is>
       </c>
       <c r="F335" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>Dissolved</t>
         </is>
       </c>
       <c r="G335" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>Dissolved</t>
         </is>
       </c>
       <c r="H335" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>Dissolved</t>
         </is>
       </c>
       <c r="I335" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>Dissolved</t>
         </is>
       </c>
       <c r="J335" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>Dissolved</t>
         </is>
       </c>
       <c r="K335" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>Dissolved</t>
         </is>
       </c>
       <c r="L335" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>Dissolved</t>
         </is>
       </c>
       <c r="M335" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>Dissolved</t>
         </is>
       </c>
       <c r="N335" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>Dissolved</t>
         </is>
       </c>
       <c r="O335" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>Dissolved</t>
         </is>
       </c>
       <c r="P335" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>Dissolved</t>
         </is>
       </c>
       <c r="Q335" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>Dissolved</t>
         </is>
       </c>
       <c r="R335" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>Dissolved</t>
         </is>
       </c>
       <c r="S335" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>Dissolved</t>
         </is>
       </c>
       <c r="T335" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>Dissolved</t>
         </is>
       </c>
       <c r="U335" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>Dissolved</t>
         </is>
       </c>
       <c r="V335" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="W335" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X335" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y335" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="336">
       <c r="A336" s="0" t="inlineStr">
         <is>
-          <t>2494W</t>
+          <t>604W</t>
         </is>
       </c>
       <c r="B336" s="0" t="inlineStr">
         <is>
-          <t>Avonmore Electrical Company Ltd</t>
+          <t>AVON COSMETICS IRL LTD</t>
         </is>
       </c>
       <c r="C336" s="0"/>
       <c r="D336" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="E336" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="F336" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="G336" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="H336" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="I336" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="J336" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="K336" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="L336" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="M336" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="N336" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="O336" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="P336" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="Q336" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="R336" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="S336" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="T336" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="U336" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="V336" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="W336" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="X336" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="Y336" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="337">
       <c r="A337" s="0" t="inlineStr">
         <is>
-          <t>3444B</t>
+          <t>605WB</t>
         </is>
       </c>
       <c r="B337" s="0" t="inlineStr">
         <is>
-          <t>Axkid UK Ltd</t>
+          <t>Avon Ltd</t>
         </is>
       </c>
       <c r="C337" s="0"/>
       <c r="D337" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="E337" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="F337" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="G337" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="H337" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="I337" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="J337" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="K337" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="L337" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="M337" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="N337" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="O337" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="P337" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="Q337" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="R337" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="S337" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="T337" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="U337" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="V337" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="W337" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="X337" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Y337" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="338">
       <c r="A338" s="0" t="inlineStr">
         <is>
-          <t>3892WB</t>
+          <t>1108W</t>
         </is>
       </c>
       <c r="B338" s="0" t="inlineStr">
         <is>
-          <t>Axore SRL</t>
+          <t>Avonmore Electrical Co. Ltd.</t>
         </is>
       </c>
       <c r="C338" s="0"/>
       <c r="D338" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="E338" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="F338" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="G338" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="H338" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="I338" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="J338" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="K338" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="L338" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="M338" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="N338" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="O338" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="P338" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="Q338" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="R338" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="S338" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="T338" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="U338" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="V338" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="W338" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="X338" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="Y338" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="339">
       <c r="A339" s="0" t="inlineStr">
         <is>
+          <t>2494W</t>
+        </is>
+      </c>
+      <c r="B339" s="0" t="inlineStr">
+        <is>
+          <t>Avonmore Electrical Company Ltd</t>
+        </is>
+      </c>
+      <c r="C339" s="0"/>
+      <c r="D339" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="E339" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="F339" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="G339" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="H339" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="I339" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="J339" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="K339" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="L339" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="M339" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="N339" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="O339" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="P339" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="Q339" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="R339" s="0" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="S339" s="0" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="T339" s="0" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="U339" s="0" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="V339" s="0" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="W339" s="0" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="X339" s="0" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="Y339" s="0" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="340">
+      <c r="A340" s="0" t="inlineStr">
+        <is>
+          <t>3444B</t>
+        </is>
+      </c>
+      <c r="B340" s="0" t="inlineStr">
+        <is>
+          <t>Axkid UK Ltd</t>
+        </is>
+      </c>
+      <c r="C340" s="0"/>
+      <c r="D340" s="0" t="inlineStr">
+        <is>
+          <t>DE-REG</t>
+        </is>
+      </c>
+      <c r="E340" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="F340" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="G340" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="H340" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="I340" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="J340" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="K340" s="0" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L340" s="0" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M340" s="0" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N340" s="0" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="O340" s="0" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="P340" s="0" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="Q340" s="0" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="R340" s="0" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="S340" s="0" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="T340" s="0" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="U340" s="0" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="V340" s="0" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="W340" s="0" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="X340" s="0" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="Y340" s="0" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="341">
+      <c r="A341" s="0" t="inlineStr">
+        <is>
+          <t>3892WB</t>
+        </is>
+      </c>
+      <c r="B341" s="0" t="inlineStr">
+        <is>
+          <t>Axore SRL</t>
+        </is>
+      </c>
+      <c r="C341" s="0"/>
+      <c r="D341" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="E341" s="0" t="inlineStr">
+        <is>
+          <t>Pending</t>
+        </is>
+      </c>
+      <c r="F341" s="0" t="inlineStr">
+        <is>
+          <t>Pending</t>
+        </is>
+      </c>
+      <c r="G341" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="H341" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="I341" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="J341" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="K341" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="L341" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="M341" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="N341" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="O341" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="P341" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="Q341" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="R341" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S341" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="T341" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="U341" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="V341" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="W341" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="X341" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="Y341" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="342">
+      <c r="A342" s="0" t="inlineStr">
+        <is>
+          <t>5224WB</t>
+        </is>
+      </c>
+      <c r="B342" s="0" t="inlineStr">
+        <is>
+          <t>AZENTA UK LTD</t>
+        </is>
+      </c>
+      <c r="C342" s="0" t="inlineStr">
+        <is>
+          <t>AZENTA </t>
+        </is>
+      </c>
+      <c r="D342" s="0" t="inlineStr">
+        <is>
+          <t>Pending</t>
+        </is>
+      </c>
+      <c r="E342" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="F342" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="G342" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="H342" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="I342" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="J342" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="K342" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="L342" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="M342" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="N342" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="O342" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="P342" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="Q342" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="R342" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S342" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="T342" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="U342" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="V342" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="W342" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="X342" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="Y342" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="343">
+      <c r="A343" s="0" t="inlineStr">
+        <is>
           <t>1219B</t>
         </is>
       </c>
-      <c r="B339" s="0" t="inlineStr">
+      <c r="B343" s="0" t="inlineStr">
         <is>
           <t>Azette Ltd</t>
         </is>
       </c>
-      <c r="C339" s="0" t="inlineStr">
+      <c r="C343" s="0" t="inlineStr">
         <is>
           <t>Time Power</t>
         </is>
       </c>
-      <c r="D339" s="0" t="inlineStr">
-[...104 lines deleted...]
-      <c r="Y339" s="0" t="inlineStr">
+      <c r="D343" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="E343" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="F343" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="G343" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="H343" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="I343" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="J343" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="K343" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="L343" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="M343" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="N343" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="O343" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="P343" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="Q343" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="R343" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="S343" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="T343" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="U343" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="V343" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="W343" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="X343" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="Y343" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">