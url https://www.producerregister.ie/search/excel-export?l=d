--- v5 (2026-08-14)
+++ v6 (2026-09-28)
@@ -107,51 +107,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:Y244"/>
+  <dimension ref="A1:Y247"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Reg No.</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>Company Name</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>Trading As</t>
         </is>
       </c>
@@ -4405,290 +4405,290 @@
       </c>
       <c r="V35" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="W35" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="X35" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="Y35" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="0" t="inlineStr">
         <is>
-          <t>3240WB</t>
+          <t>4912WB</t>
         </is>
       </c>
       <c r="B36" s="0" t="inlineStr">
         <is>
           <t>Daniel Wellington AB</t>
         </is>
       </c>
       <c r="C36" s="0"/>
       <c r="D36" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E36" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="F36" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="G36" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="H36" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="I36" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="J36" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="K36" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="L36" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="M36" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="N36" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="O36" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="P36" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Q36" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="R36" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="S36" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="T36" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="U36" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="V36" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="W36" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="X36" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Y36" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="0" t="inlineStr">
         <is>
-          <t>4912WB</t>
+          <t>3240WB</t>
         </is>
       </c>
       <c r="B37" s="0" t="inlineStr">
         <is>
           <t>Daniel Wellington AB</t>
         </is>
       </c>
       <c r="C37" s="0"/>
       <c r="D37" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="E37" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F37" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G37" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H37" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="I37" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="J37" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="K37" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="L37" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="M37" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="N37" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="O37" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="P37" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Q37" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="R37" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="S37" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="T37" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U37" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="V37" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="W37" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X37" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y37" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="0" t="inlineStr">
         <is>
           <t>1511W</t>
         </is>
       </c>
       <c r="B38" s="0" t="inlineStr">
         <is>
           <t>Danum International Ltd</t>
         </is>
       </c>
       <c r="C38" s="0"/>
       <c r="D38" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="E38" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
@@ -10857,290 +10857,290 @@
       </c>
       <c r="V87" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="W87" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="X87" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="Y87" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="88">
       <c r="A88" s="0" t="inlineStr">
         <is>
-          <t>4096WB</t>
+          <t>1942W</t>
         </is>
       </c>
       <c r="B88" s="0" t="inlineStr">
         <is>
           <t>Derek Boyd Medical Supplies Ltd</t>
         </is>
       </c>
       <c r="C88" s="0"/>
       <c r="D88" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="E88" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="F88" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="G88" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="H88" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="I88" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="J88" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="K88" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="L88" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="M88" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="N88" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="O88" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="P88" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="Q88" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="R88" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="S88" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="T88" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U88" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="V88" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="W88" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X88" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y88" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="89">
       <c r="A89" s="0" t="inlineStr">
         <is>
-          <t>1942W</t>
+          <t>4096WB</t>
         </is>
       </c>
       <c r="B89" s="0" t="inlineStr">
         <is>
           <t>Derek Boyd Medical Supplies Ltd</t>
         </is>
       </c>
       <c r="C89" s="0"/>
       <c r="D89" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="E89" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="F89" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="G89" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="H89" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="I89" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="J89" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="K89" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="L89" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="M89" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="N89" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="O89" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="P89" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Q89" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="R89" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="S89" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="T89" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="U89" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="V89" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="W89" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="X89" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Y89" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="90">
       <c r="A90" s="0" t="inlineStr">
         <is>
           <t>2894B</t>
         </is>
       </c>
       <c r="B90" s="0" t="inlineStr">
         <is>
           <t>Derek Considine Car Sales Ltd</t>
         </is>
       </c>
       <c r="C90" s="0"/>
       <c r="D90" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E90" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
@@ -12488,51 +12488,51 @@
       <c r="Y100" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="101">
       <c r="A101" s="0" t="inlineStr">
         <is>
           <t>5017W</t>
         </is>
       </c>
       <c r="B101" s="0" t="inlineStr">
         <is>
           <t>Designlux Ltd</t>
         </is>
       </c>
       <c r="C101" s="0"/>
       <c r="D101" s="0" t="inlineStr">
         <is>
           <t>Pending</t>
         </is>
       </c>
       <c r="E101" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="F101" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="G101" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="H101" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="I101" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="J101" s="0" t="inlineStr">
         <is>
           <t>NO</t>
@@ -12606,51 +12606,51 @@
       <c r="X101" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="Y101" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="102">
       <c r="A102" s="0" t="inlineStr">
         <is>
           <t>2447T</t>
         </is>
       </c>
       <c r="B102" s="0" t="inlineStr">
         <is>
           <t>Dessie's Tyres Ltd</t>
         </is>
       </c>
       <c r="C102" s="0"/>
       <c r="D102" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E102" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F102" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="G102" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="H102" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="I102" s="0" t="inlineStr">
         <is>
           <t>YES</t>
@@ -13460,56 +13460,56 @@
       </c>
       <c r="V108" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="W108" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="X108" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="Y108" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="109">
       <c r="A109" s="0" t="inlineStr">
         <is>
-          <t>5188B</t>
+          <t>5231WB</t>
         </is>
       </c>
       <c r="B109" s="0" t="inlineStr">
         <is>
-          <t>DG Prestige Motors Ltd</t>
+          <t>Dexcom International Ltd</t>
         </is>
       </c>
       <c r="C109" s="0"/>
       <c r="D109" s="0" t="inlineStr">
         <is>
           <t>Pending</t>
         </is>
       </c>
       <c r="E109" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="F109" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="G109" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="H109" s="0" t="inlineStr">
         <is>
@@ -13583,91 +13583,87 @@
       </c>
       <c r="V109" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="W109" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="X109" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="Y109" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="110">
       <c r="A110" s="0" t="inlineStr">
         <is>
-          <t>3834WB</t>
+          <t>5188B</t>
         </is>
       </c>
       <c r="B110" s="0" t="inlineStr">
         <is>
-          <t>Diageo Ireland Unlimited Company</t>
-[...6 lines deleted...]
-      </c>
+          <t>DG Prestige Motors Ltd</t>
+        </is>
+      </c>
+      <c r="C110" s="0"/>
       <c r="D110" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="E110" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="F110" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="G110" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="H110" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="I110" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="J110" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="K110" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="L110" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="M110" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="N110" s="0" t="inlineStr">
         <is>
           <t>NO</t>
@@ -13710,368 +13706,372 @@
       </c>
       <c r="V110" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="W110" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="X110" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="Y110" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="111">
       <c r="A111" s="0" t="inlineStr">
         <is>
-          <t>3077W</t>
+          <t>3834WB</t>
         </is>
       </c>
       <c r="B111" s="0" t="inlineStr">
         <is>
-          <t>Diagnosys UK Ltd</t>
-[...2 lines deleted...]
-      <c r="C111" s="0"/>
+          <t>Diageo Ireland Unlimited Company</t>
+        </is>
+      </c>
+      <c r="C111" s="0" t="inlineStr">
+        <is>
+          <t>Diageo Ireland</t>
+        </is>
+      </c>
       <c r="D111" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E111" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F111" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="G111" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="H111" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="I111" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="J111" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="K111" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="L111" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="M111" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="N111" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="O111" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="P111" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Q111" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="R111" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="S111" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="T111" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="U111" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="V111" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="W111" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="X111" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Y111" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="112">
       <c r="A112" s="0" t="inlineStr">
         <is>
-          <t>547W</t>
+          <t>3077W</t>
         </is>
       </c>
       <c r="B112" s="0" t="inlineStr">
         <is>
-          <t>Dialogic Distribution Ltd</t>
+          <t>Diagnosys UK Ltd</t>
         </is>
       </c>
       <c r="C112" s="0"/>
       <c r="D112" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E112" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F112" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G112" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H112" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="I112" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="J112" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="K112" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="L112" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="M112" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="N112" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="O112" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="P112" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Q112" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="R112" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="S112" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="T112" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U112" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="V112" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="W112" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X112" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y112" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="113">
       <c r="A113" s="0" t="inlineStr">
         <is>
-          <t>777WB</t>
+          <t>547W</t>
         </is>
       </c>
       <c r="B113" s="0" t="inlineStr">
         <is>
-          <t>Diamand Teck Distributions Ltd</t>
+          <t>Dialogic Distribution Ltd</t>
         </is>
       </c>
       <c r="C113" s="0"/>
       <c r="D113" s="0" t="inlineStr">
         <is>
-          <t>Dissolved</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="E113" s="0" t="inlineStr">
         <is>
-          <t>Dissolved</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="F113" s="0" t="inlineStr">
         <is>
-          <t>Dissolved</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="G113" s="0" t="inlineStr">
         <is>
-          <t>Dissolved</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="H113" s="0" t="inlineStr">
         <is>
-          <t>Dissolved</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="I113" s="0" t="inlineStr">
         <is>
-          <t>Dissolved</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="J113" s="0" t="inlineStr">
         <is>
-          <t>Dissolved</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="K113" s="0" t="inlineStr">
         <is>
-          <t>Dissolved</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="L113" s="0" t="inlineStr">
         <is>
-          <t>Dissolved</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="M113" s="0" t="inlineStr">
         <is>
-          <t>Dissolved</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="N113" s="0" t="inlineStr">
         <is>
-          <t>Dissolved</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="O113" s="0" t="inlineStr">
         <is>
-          <t>Dissolved</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="P113" s="0" t="inlineStr">
         <is>
-          <t>Dissolved</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Q113" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="R113" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="S113" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="T113" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="U113" s="0" t="inlineStr">
         <is>
           <t>YES</t>
@@ -14079,230 +14079,230 @@
       </c>
       <c r="V113" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="W113" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="X113" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="Y113" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="114">
       <c r="A114" s="0" t="inlineStr">
         <is>
-          <t>3576T</t>
+          <t>777WB</t>
         </is>
       </c>
       <c r="B114" s="0" t="inlineStr">
         <is>
-          <t>Diamond Car Sales and Services Ltd</t>
+          <t>Diamand Teck Distributions Ltd</t>
         </is>
       </c>
       <c r="C114" s="0"/>
       <c r="D114" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>Dissolved</t>
         </is>
       </c>
       <c r="E114" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>Dissolved</t>
         </is>
       </c>
       <c r="F114" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>Dissolved</t>
         </is>
       </c>
       <c r="G114" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>Dissolved</t>
         </is>
       </c>
       <c r="H114" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>Dissolved</t>
         </is>
       </c>
       <c r="I114" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>Dissolved</t>
         </is>
       </c>
       <c r="J114" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>Dissolved</t>
         </is>
       </c>
       <c r="K114" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>Dissolved</t>
         </is>
       </c>
       <c r="L114" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>Dissolved</t>
         </is>
       </c>
       <c r="M114" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>Dissolved</t>
         </is>
       </c>
       <c r="N114" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>Dissolved</t>
         </is>
       </c>
       <c r="O114" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>Dissolved</t>
         </is>
       </c>
       <c r="P114" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>Dissolved</t>
         </is>
       </c>
       <c r="Q114" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="R114" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="S114" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="T114" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="U114" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="V114" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="W114" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="X114" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Y114" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="115">
       <c r="A115" s="0" t="inlineStr">
         <is>
-          <t>3588WB</t>
+          <t>3576T</t>
         </is>
       </c>
       <c r="B115" s="0" t="inlineStr">
         <is>
-          <t>Diatec Diagnostics</t>
+          <t>Diamond Car Sales and Services Ltd</t>
         </is>
       </c>
       <c r="C115" s="0"/>
       <c r="D115" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E115" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F115" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="G115" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="H115" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="I115" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="J115" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="K115" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="L115" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="M115" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="N115" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="O115" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="P115" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="Q115" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="R115" s="0" t="inlineStr">
         <is>
           <t>NO</t>
@@ -14325,561 +14325,557 @@
       </c>
       <c r="V115" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="W115" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="X115" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="Y115" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="116">
       <c r="A116" s="0" t="inlineStr">
         <is>
-          <t>1995W</t>
+          <t>3588WB</t>
         </is>
       </c>
       <c r="B116" s="0" t="inlineStr">
         <is>
-          <t>DID Electrical Appliances Ltd</t>
-[...6 lines deleted...]
-      </c>
+          <t>Diatec Diagnostics</t>
+        </is>
+      </c>
+      <c r="C116" s="0"/>
       <c r="D116" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E116" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F116" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="G116" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="H116" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="I116" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="J116" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="K116" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="L116" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="M116" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="N116" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="O116" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="P116" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Q116" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="R116" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="S116" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="T116" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="U116" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="V116" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="W116" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="X116" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Y116" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="117">
       <c r="A117" s="0" t="inlineStr">
         <is>
-          <t>891WB</t>
+          <t>1995W</t>
         </is>
       </c>
       <c r="B117" s="0" t="inlineStr">
         <is>
-          <t>Diebold Nixdorf (Ireland) Ltd</t>
-[...2 lines deleted...]
-      <c r="C117" s="0"/>
+          <t>DID Electrical Appliances Ltd</t>
+        </is>
+      </c>
+      <c r="C117" s="0" t="inlineStr">
+        <is>
+          <t>D.I.D. Electrical</t>
+        </is>
+      </c>
       <c r="D117" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E117" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F117" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G117" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H117" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="I117" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="J117" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="K117" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="L117" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="M117" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="N117" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="O117" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="P117" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="Q117" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="R117" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="S117" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="T117" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U117" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="V117" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="W117" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X117" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y117" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="118">
       <c r="A118" s="0" t="inlineStr">
         <is>
-          <t>184W</t>
+          <t>891WB</t>
         </is>
       </c>
       <c r="B118" s="0" t="inlineStr">
         <is>
-          <t>Diffreen Enterprises Ltd</t>
+          <t>Diebold Nixdorf (Ireland) Ltd</t>
         </is>
       </c>
       <c r="C118" s="0"/>
       <c r="D118" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="E118" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="F118" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="G118" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="H118" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="I118" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="J118" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="K118" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="L118" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="M118" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="N118" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="O118" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="P118" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Q118" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="R118" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="S118" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="T118" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="U118" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="V118" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="W118" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="X118" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="Y118" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="119">
       <c r="A119" s="0" t="inlineStr">
         <is>
-          <t>2875WB</t>
+          <t>184W</t>
         </is>
       </c>
       <c r="B119" s="0" t="inlineStr">
         <is>
-          <t>Digi Systems (Ire) Ltd</t>
-[...6 lines deleted...]
-      </c>
+          <t>Diffreen Enterprises Ltd</t>
+        </is>
+      </c>
+      <c r="C119" s="0"/>
       <c r="D119" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="E119" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="F119" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="G119" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="H119" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="I119" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="J119" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="K119" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="L119" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="M119" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="N119" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="O119" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="P119" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="Q119" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="R119" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="S119" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="T119" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="U119" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="V119" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="W119" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="X119" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Y119" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="120">
       <c r="A120" s="0" t="inlineStr">
         <is>
-          <t>621WB</t>
+          <t>2875WB</t>
         </is>
       </c>
       <c r="B120" s="0" t="inlineStr">
         <is>
-          <t>Digicom Office Technology Ltd</t>
+          <t>Digi Systems (Ire) Ltd</t>
         </is>
       </c>
       <c r="C120" s="0" t="inlineStr">
         <is>
-          <t>Digicom Technology</t>
+          <t>Digi Systems</t>
         </is>
       </c>
       <c r="D120" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E120" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F120" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="G120" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="H120" s="0" t="inlineStr">
         <is>
           <t>YES</t>
@@ -14920,400 +14916,404 @@
           <t>YES</t>
         </is>
       </c>
       <c r="P120" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="Q120" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="R120" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="S120" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="T120" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U120" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="V120" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="W120" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X120" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y120" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="121">
       <c r="A121" s="0" t="inlineStr">
         <is>
-          <t>4340WB</t>
+          <t>621WB</t>
         </is>
       </c>
       <c r="B121" s="0" t="inlineStr">
         <is>
-          <t>Digiflex Limited</t>
-[...2 lines deleted...]
-      <c r="C121" s="0"/>
+          <t>Digicom Office Technology Ltd</t>
+        </is>
+      </c>
+      <c r="C121" s="0" t="inlineStr">
+        <is>
+          <t>Digicom Technology</t>
+        </is>
+      </c>
       <c r="D121" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E121" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F121" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G121" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H121" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="I121" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="J121" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="K121" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="L121" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="M121" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="N121" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="O121" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="P121" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Q121" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="R121" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="S121" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="T121" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="U121" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="V121" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="W121" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="X121" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Y121" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="122">
       <c r="A122" s="0" t="inlineStr">
         <is>
-          <t>4830WB</t>
+          <t>4340WB</t>
         </is>
       </c>
       <c r="B122" s="0" t="inlineStr">
         <is>
-          <t>Digital Emporium GmbH</t>
+          <t>Digiflex Limited</t>
         </is>
       </c>
       <c r="C122" s="0"/>
       <c r="D122" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="E122" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F122" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="G122" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="H122" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="I122" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="J122" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="K122" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="L122" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="M122" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="N122" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="O122" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="P122" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Q122" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="R122" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="S122" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="T122" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U122" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="V122" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="W122" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X122" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y122" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="123">
       <c r="A123" s="0" t="inlineStr">
         <is>
-          <t>3409WB</t>
+          <t>4830WB</t>
         </is>
       </c>
       <c r="B123" s="0" t="inlineStr">
         <is>
-          <t>Digital Flying Tiger Copenhagen A/S</t>
+          <t>Digital Emporium GmbH</t>
         </is>
       </c>
       <c r="C123" s="0"/>
       <c r="D123" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="E123" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="F123" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="G123" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="H123" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="I123" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="J123" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="K123" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="L123" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="M123" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="N123" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="O123" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="P123" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Q123" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="R123" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="S123" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="T123" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="U123" s="0" t="inlineStr">
         <is>
           <t>NO</t>
@@ -15321,122 +15321,122 @@
       </c>
       <c r="V123" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="W123" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="X123" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="Y123" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="124">
       <c r="A124" s="0" t="inlineStr">
         <is>
-          <t>4554WB</t>
+          <t>3409WB</t>
         </is>
       </c>
       <c r="B124" s="0" t="inlineStr">
         <is>
-          <t>Digital Life Ireland</t>
+          <t>Digital Flying Tiger Copenhagen A/S</t>
         </is>
       </c>
       <c r="C124" s="0"/>
       <c r="D124" s="0" t="inlineStr">
         <is>
-          <t>Revoked</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E124" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F124" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G124" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H124" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="I124" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="J124" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="K124" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="L124" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="M124" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="N124" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="O124" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="P124" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Q124" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="R124" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="S124" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="T124" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="U124" s="0" t="inlineStr">
         <is>
           <t>NO</t>
@@ -15444,853 +15444,853 @@
       </c>
       <c r="V124" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="W124" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="X124" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="Y124" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="125">
       <c r="A125" s="0" t="inlineStr">
         <is>
-          <t>940WB</t>
+          <t>4554WB</t>
         </is>
       </c>
       <c r="B125" s="0" t="inlineStr">
         <is>
-          <t>Digital Media Direct</t>
+          <t>Digital Life Ireland</t>
         </is>
       </c>
       <c r="C125" s="0"/>
       <c r="D125" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>Revoked</t>
         </is>
       </c>
       <c r="E125" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="F125" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="G125" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="H125" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="I125" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="J125" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="K125" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="L125" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="M125" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="N125" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="O125" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="P125" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Q125" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="R125" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="S125" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="T125" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="U125" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="V125" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="W125" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="X125" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Y125" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="126">
       <c r="A126" s="0" t="inlineStr">
         <is>
-          <t>3944WB</t>
+          <t>940WB</t>
         </is>
       </c>
       <c r="B126" s="0" t="inlineStr">
         <is>
-          <t>Digital Rehabilitation Ltd</t>
-[...6 lines deleted...]
-      </c>
+          <t>Digital Media Direct</t>
+        </is>
+      </c>
+      <c r="C126" s="0"/>
       <c r="D126" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="E126" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="F126" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="G126" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="H126" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="I126" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="J126" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="K126" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="L126" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="M126" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="N126" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="O126" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="P126" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Q126" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="R126" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="S126" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="T126" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="U126" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="V126" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="W126" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="X126" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Y126" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="127">
       <c r="A127" s="0" t="inlineStr">
         <is>
-          <t>3944W</t>
+          <t>3944WB</t>
         </is>
       </c>
       <c r="B127" s="0" t="inlineStr">
         <is>
           <t>Digital Rehabilitation Ltd</t>
         </is>
       </c>
       <c r="C127" s="0" t="inlineStr">
         <is>
           <t>Vertigenius</t>
         </is>
       </c>
       <c r="D127" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E127" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F127" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="G127" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="H127" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="I127" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="J127" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="K127" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="L127" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="M127" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="N127" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="O127" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="P127" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Q127" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="R127" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="S127" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="T127" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U127" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="V127" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="W127" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X127" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y127" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="128">
       <c r="A128" s="0" t="inlineStr">
         <is>
-          <t>1237WB</t>
+          <t>3944W</t>
         </is>
       </c>
       <c r="B128" s="0" t="inlineStr">
         <is>
-          <t>Digital River Ireland Ltd</t>
-[...2 lines deleted...]
-      <c r="C128" s="0"/>
+          <t>Digital Rehabilitation Ltd</t>
+        </is>
+      </c>
+      <c r="C128" s="0" t="inlineStr">
+        <is>
+          <t>Vertigenius</t>
+        </is>
+      </c>
       <c r="D128" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="E128" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="F128" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="G128" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="H128" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="I128" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="J128" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="K128" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="L128" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="M128" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="N128" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="O128" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="P128" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Q128" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="R128" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="S128" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="T128" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="U128" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="V128" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="W128" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="X128" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Y128" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="129">
       <c r="A129" s="0" t="inlineStr">
         <is>
-          <t>576WB</t>
+          <t>1237WB</t>
         </is>
       </c>
       <c r="B129" s="0" t="inlineStr">
         <is>
-          <t>Digital Witness Ltd</t>
+          <t>Digital River Ireland Ltd</t>
         </is>
       </c>
       <c r="C129" s="0"/>
       <c r="D129" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="E129" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="F129" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G129" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H129" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="I129" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="J129" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="K129" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="L129" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="M129" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="N129" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="O129" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="P129" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Q129" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="R129" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="S129" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="T129" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="U129" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="V129" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="W129" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X129" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y129" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="130">
       <c r="A130" s="0" t="inlineStr">
         <is>
-          <t>4818WB</t>
+          <t>576WB</t>
         </is>
       </c>
       <c r="B130" s="0" t="inlineStr">
         <is>
-          <t>DigitalDevice Vertrieb GmbH</t>
+          <t>Digital Witness Ltd</t>
         </is>
       </c>
       <c r="C130" s="0"/>
       <c r="D130" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="E130" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="F130" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="G130" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="H130" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="I130" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="J130" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="K130" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="L130" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="M130" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="N130" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="O130" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="P130" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="Q130" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="R130" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="S130" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="T130" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="U130" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="V130" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="W130" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="X130" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Y130" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="131">
       <c r="A131" s="0" t="inlineStr">
         <is>
-          <t>2331T</t>
+          <t>4818WB</t>
         </is>
       </c>
       <c r="B131" s="0" t="inlineStr">
         <is>
-          <t>Dillon Tyres Ltd</t>
+          <t>DigitalDevice Vertrieb GmbH</t>
         </is>
       </c>
       <c r="C131" s="0"/>
       <c r="D131" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E131" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="F131" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="G131" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="H131" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="I131" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="J131" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="K131" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="L131" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="M131" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="N131" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="O131" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="P131" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="Q131" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="R131" s="0" t="inlineStr">
         <is>
           <t>NO</t>
@@ -16313,179 +16313,179 @@
       </c>
       <c r="V131" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="W131" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="X131" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="Y131" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="132">
       <c r="A132" s="0" t="inlineStr">
         <is>
-          <t>1073W</t>
+          <t>2331T</t>
         </is>
       </c>
       <c r="B132" s="0" t="inlineStr">
         <is>
-          <t>Dimension 4</t>
+          <t>Dillon Tyres Ltd</t>
         </is>
       </c>
       <c r="C132" s="0"/>
       <c r="D132" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="E132" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="F132" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="G132" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="H132" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="I132" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="J132" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="K132" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="L132" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="M132" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="N132" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="O132" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="P132" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Q132" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="R132" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="S132" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="T132" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="U132" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="V132" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="W132" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="X132" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Y132" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="133">
       <c r="A133" s="0" t="inlineStr">
         <is>
-          <t>405W</t>
+          <t>1073W</t>
         </is>
       </c>
       <c r="B133" s="0" t="inlineStr">
         <is>
-          <t>DIMPLEX CLEANING SYSTEMS</t>
+          <t>Dimension 4</t>
         </is>
       </c>
       <c r="C133" s="0"/>
       <c r="D133" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="E133" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="F133" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="G133" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="H133" s="0" t="inlineStr">
         <is>
@@ -16517,98 +16517,98 @@
           <t>DE-REG</t>
         </is>
       </c>
       <c r="N133" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="O133" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="P133" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="Q133" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="R133" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="S133" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="T133" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="U133" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="V133" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="W133" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="X133" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Y133" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="134">
       <c r="A134" s="0" t="inlineStr">
         <is>
-          <t>1145W</t>
+          <t>405W</t>
         </is>
       </c>
       <c r="B134" s="0" t="inlineStr">
         <is>
-          <t>Dionex Ireland Ltd</t>
+          <t>DIMPLEX CLEANING SYSTEMS</t>
         </is>
       </c>
       <c r="C134" s="0"/>
       <c r="D134" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="E134" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="F134" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="G134" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="H134" s="0" t="inlineStr">
         <is>
@@ -16645,394 +16645,394 @@
           <t>DE-REG</t>
         </is>
       </c>
       <c r="O134" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="P134" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="Q134" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="R134" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="S134" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="T134" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="U134" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="V134" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="W134" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="X134" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="Y134" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="135">
       <c r="A135" s="0" t="inlineStr">
         <is>
-          <t>2799WB</t>
+          <t>1145W</t>
         </is>
       </c>
       <c r="B135" s="0" t="inlineStr">
         <is>
-          <t>Direct 2 U Retail Ltd</t>
-[...6 lines deleted...]
-      </c>
+          <t>Dionex Ireland Ltd</t>
+        </is>
+      </c>
+      <c r="C135" s="0"/>
       <c r="D135" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="E135" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="F135" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="G135" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="H135" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="I135" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="J135" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="K135" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="L135" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="M135" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="N135" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="O135" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="P135" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="Q135" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="R135" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="S135" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="T135" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="U135" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="V135" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="W135" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="X135" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Y135" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="136">
       <c r="A136" s="0" t="inlineStr">
         <is>
-          <t>2584WB</t>
+          <t>2799WB</t>
         </is>
       </c>
       <c r="B136" s="0" t="inlineStr">
         <is>
-          <t>Direct Medical Ltd</t>
-[...2 lines deleted...]
-      <c r="C136" s="0"/>
+          <t>Direct 2 U Retail Ltd</t>
+        </is>
+      </c>
+      <c r="C136" s="0" t="inlineStr">
+        <is>
+          <t>Direct 2 U Retail</t>
+        </is>
+      </c>
       <c r="D136" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="E136" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="F136" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G136" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H136" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="I136" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="J136" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="K136" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="L136" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="M136" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="N136" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="O136" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="P136" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Q136" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="R136" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="S136" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="T136" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U136" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="V136" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="W136" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X136" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y136" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="137">
       <c r="A137" s="0" t="inlineStr">
         <is>
-          <t>2384T</t>
+          <t>2584WB</t>
         </is>
       </c>
       <c r="B137" s="0" t="inlineStr">
         <is>
-          <t>Direct Tyres</t>
+          <t>Direct Medical Ltd</t>
         </is>
       </c>
       <c r="C137" s="0"/>
       <c r="D137" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E137" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="F137" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="G137" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="H137" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="I137" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="J137" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="K137" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="L137" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="M137" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="N137" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="O137" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="P137" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="Q137" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="R137" s="0" t="inlineStr">
         <is>
           <t>NO</t>
@@ -17055,107 +17055,107 @@
       </c>
       <c r="V137" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="W137" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="X137" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="Y137" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="138">
       <c r="A138" s="0" t="inlineStr">
         <is>
-          <t>5049W</t>
+          <t>2384T</t>
         </is>
       </c>
       <c r="B138" s="0" t="inlineStr">
         <is>
-          <t>Dirtbusters Oven Cleaning Supplies Ltd</t>
+          <t>Direct Tyres</t>
         </is>
       </c>
       <c r="C138" s="0"/>
       <c r="D138" s="0" t="inlineStr">
         <is>
           <t>Pending</t>
         </is>
       </c>
       <c r="E138" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="F138" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G138" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H138" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="I138" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="J138" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="K138" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="L138" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="M138" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="N138" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="O138" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="P138" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="Q138" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="R138" s="0" t="inlineStr">
         <is>
           <t>NO</t>
@@ -17178,179 +17178,179 @@
       </c>
       <c r="V138" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="W138" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="X138" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="Y138" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="139">
       <c r="A139" s="0" t="inlineStr">
         <is>
-          <t>1985W</t>
+          <t>5049W</t>
         </is>
       </c>
       <c r="B139" s="0" t="inlineStr">
         <is>
-          <t>Discount Appliance Centre</t>
+          <t>Dirtbusters Oven Cleaning Supplies Ltd</t>
         </is>
       </c>
       <c r="C139" s="0"/>
       <c r="D139" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E139" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="F139" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="G139" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="H139" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="I139" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="J139" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="K139" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="L139" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="M139" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="N139" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="O139" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="P139" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Q139" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="R139" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="S139" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="T139" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="U139" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="V139" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="W139" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="X139" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Y139" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="140">
       <c r="A140" s="0" t="inlineStr">
         <is>
-          <t>402W</t>
+          <t>1985W</t>
         </is>
       </c>
       <c r="B140" s="0" t="inlineStr">
         <is>
-          <t>Discount Electrical Company Ltd</t>
+          <t>Discount Appliance Centre</t>
         </is>
       </c>
       <c r="C140" s="0"/>
       <c r="D140" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="E140" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="F140" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="G140" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="H140" s="0" t="inlineStr">
         <is>
@@ -17367,1154 +17367,1150 @@
           <t>DE-REG</t>
         </is>
       </c>
       <c r="K140" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="L140" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="M140" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="N140" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="O140" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="P140" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="Q140" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="R140" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="S140" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="T140" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U140" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="V140" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="W140" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X140" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y140" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="141">
       <c r="A141" s="0" t="inlineStr">
         <is>
-          <t>2257WB</t>
+          <t>402W</t>
         </is>
       </c>
       <c r="B141" s="0" t="inlineStr">
         <is>
-          <t>Disruptive Technologies Research AS</t>
+          <t>Discount Electrical Company Ltd</t>
         </is>
       </c>
       <c r="C141" s="0"/>
       <c r="D141" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="E141" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="F141" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="G141" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="H141" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="I141" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="J141" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="K141" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="L141" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="M141" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="N141" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="O141" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="P141" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="Q141" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="R141" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="S141" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="T141" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="U141" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="V141" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="W141" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="X141" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Y141" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="142">
       <c r="A142" s="0" t="inlineStr">
         <is>
-          <t>3919WB</t>
+          <t>2257WB</t>
         </is>
       </c>
       <c r="B142" s="0" t="inlineStr">
         <is>
-          <t>Distinct Distribution Ltd</t>
-[...6 lines deleted...]
-      </c>
+          <t>Disruptive Technologies Research AS</t>
+        </is>
+      </c>
+      <c r="C142" s="0"/>
       <c r="D142" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E142" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F142" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G142" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H142" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="I142" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="J142" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="K142" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="L142" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="M142" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="N142" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="O142" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="P142" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Q142" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="R142" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="S142" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="T142" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U142" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="V142" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="W142" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X142" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y142" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="143">
       <c r="A143" s="0" t="inlineStr">
         <is>
-          <t>702W</t>
+          <t>3919WB</t>
         </is>
       </c>
       <c r="B143" s="0" t="inlineStr">
         <is>
-          <t>Divad International Ltd</t>
-[...2 lines deleted...]
-      <c r="C143" s="0"/>
+          <t>Distinct Distribution Ltd</t>
+        </is>
+      </c>
+      <c r="C143" s="0" t="inlineStr">
+        <is>
+          <t>Silk'n EU</t>
+        </is>
+      </c>
       <c r="D143" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="E143" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="F143" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="G143" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="H143" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="I143" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="J143" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="K143" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="L143" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="M143" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="N143" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="O143" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="P143" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Q143" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="R143" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="S143" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="T143" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="U143" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="V143" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="W143" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="X143" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Y143" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="144">
       <c r="A144" s="0" t="inlineStr">
         <is>
-          <t>1781WB</t>
+          <t>702W</t>
         </is>
       </c>
       <c r="B144" s="0" t="inlineStr">
         <is>
-          <t>Diversey Hygiene Sales Ltd</t>
-[...6 lines deleted...]
-      </c>
+          <t>Divad International Ltd</t>
+        </is>
+      </c>
+      <c r="C144" s="0"/>
       <c r="D144" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="E144" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="F144" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="G144" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="H144" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="I144" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="J144" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="K144" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="L144" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="M144" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="N144" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="O144" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="P144" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="Q144" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="R144" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="S144" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="T144" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="U144" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="V144" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="W144" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="X144" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Y144" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="145">
       <c r="A145" s="0" t="inlineStr">
         <is>
-          <t>1660WB</t>
+          <t>1781WB</t>
         </is>
       </c>
       <c r="B145" s="0" t="inlineStr">
         <is>
-          <t>Diversey Ltd</t>
-[...2 lines deleted...]
-      <c r="C145" s="0"/>
+          <t>Diversey Hygiene Sales Ltd</t>
+        </is>
+      </c>
+      <c r="C145" s="0" t="inlineStr">
+        <is>
+          <t>Diversey Ireland</t>
+        </is>
+      </c>
       <c r="D145" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E145" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F145" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G145" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H145" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="I145" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="J145" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="K145" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="L145" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="M145" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="N145" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="O145" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="P145" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Q145" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="R145" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="S145" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="T145" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U145" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="V145" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W145" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="X145" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Y145" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="146">
       <c r="A146" s="0" t="inlineStr">
         <is>
-          <t>1812WB</t>
+          <t>1660WB</t>
         </is>
       </c>
       <c r="B146" s="0" t="inlineStr">
         <is>
-          <t>DKA Retail Ltd</t>
-[...6 lines deleted...]
-      </c>
+          <t>Diversey Ltd</t>
+        </is>
+      </c>
+      <c r="C146" s="0"/>
       <c r="D146" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="E146" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="F146" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="G146" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="H146" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="I146" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="J146" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="K146" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="L146" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="M146" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="N146" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="O146" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="P146" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="Q146" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="R146" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="S146" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="T146" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="U146" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="V146" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W146" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="X146" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Y146" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="147">
       <c r="A147" s="0" t="inlineStr">
         <is>
-          <t>3058WB</t>
+          <t>5191WB</t>
         </is>
       </c>
       <c r="B147" s="0" t="inlineStr">
         <is>
-          <t>Dlight Concepts Ltd</t>
+          <t>DJI Europe B.V.</t>
         </is>
       </c>
       <c r="C147" s="0"/>
       <c r="D147" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="E147" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="F147" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="G147" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="H147" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="I147" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="J147" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="K147" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="L147" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="M147" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="N147" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="O147" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="P147" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Q147" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="R147" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="S147" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="T147" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="U147" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="V147" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="W147" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="X147" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Y147" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="148">
       <c r="A148" s="0" t="inlineStr">
         <is>
-          <t>3045W</t>
+          <t>1812WB</t>
         </is>
       </c>
       <c r="B148" s="0" t="inlineStr">
         <is>
-          <t>DMF Beauty Products Ltd</t>
+          <t>DKA Retail Ltd</t>
         </is>
       </c>
       <c r="C148" s="0" t="inlineStr">
         <is>
-          <t>Totalcare</t>
+          <t>Avery Retail Ireland</t>
         </is>
       </c>
       <c r="D148" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E148" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F148" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="G148" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="H148" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="I148" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="J148" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="K148" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="L148" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="M148" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="N148" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="O148" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="P148" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Q148" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="R148" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="S148" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="T148" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="U148" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="V148" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W148" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="X148" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Y148" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="149">
       <c r="A149" s="0" t="inlineStr">
         <is>
-          <t>3787WB</t>
+          <t>3058WB</t>
         </is>
       </c>
       <c r="B149" s="0" t="inlineStr">
         <is>
-          <t>Doccla UK Ltd</t>
+          <t>Dlight Concepts Ltd</t>
         </is>
       </c>
       <c r="C149" s="0"/>
       <c r="D149" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E149" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F149" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="G149" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H149" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="I149" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="J149" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="K149" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="L149" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M149" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N149" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="O149" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="P149" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
@@ -18547,233 +18543,229 @@
       </c>
       <c r="V149" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W149" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="X149" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Y149" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="150">
       <c r="A150" s="0" t="inlineStr">
         <is>
-          <t>864W</t>
+          <t>3045W</t>
         </is>
       </c>
       <c r="B150" s="0" t="inlineStr">
         <is>
-          <t>Document Binding Company (DBC Direct) Ltd</t>
+          <t>DMF Beauty Products Ltd</t>
         </is>
       </c>
       <c r="C150" s="0" t="inlineStr">
         <is>
-          <t>DBC Group</t>
+          <t>Totalcare</t>
         </is>
       </c>
       <c r="D150" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E150" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F150" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="G150" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="H150" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="I150" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="J150" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="K150" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="L150" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="M150" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="N150" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="O150" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="P150" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Q150" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="R150" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="S150" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="T150" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U150" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="V150" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="W150" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X150" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y150" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="151">
       <c r="A151" s="0" t="inlineStr">
         <is>
-          <t>3393BT</t>
+          <t>3787WB</t>
         </is>
       </c>
       <c r="B151" s="0" t="inlineStr">
         <is>
-          <t>Doheny Automotive Ltd</t>
-[...6 lines deleted...]
-      </c>
+          <t>Doccla UK Ltd</t>
+        </is>
+      </c>
+      <c r="C151" s="0"/>
       <c r="D151" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E151" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F151" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="G151" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="H151" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="I151" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="J151" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="K151" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="L151" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="M151" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N151" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="O151" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="P151" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Q151" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
@@ -18784,246 +18776,250 @@
           <t>N/A</t>
         </is>
       </c>
       <c r="S151" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="T151" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="U151" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="V151" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W151" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X151" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y151" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="152">
       <c r="A152" s="0" t="inlineStr">
         <is>
-          <t>3153WB</t>
+          <t>864W</t>
         </is>
       </c>
       <c r="B152" s="0" t="inlineStr">
         <is>
-          <t>Dolby International AB</t>
-[...2 lines deleted...]
-      <c r="C152" s="0"/>
+          <t>Document Binding Company (DBC Direct) Ltd</t>
+        </is>
+      </c>
+      <c r="C152" s="0" t="inlineStr">
+        <is>
+          <t>DBC Group</t>
+        </is>
+      </c>
       <c r="D152" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E152" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F152" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="G152" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="H152" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="I152" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="J152" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="K152" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="L152" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="M152" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="N152" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="O152" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="P152" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Q152" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="R152" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="S152" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="T152" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="U152" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="V152" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="W152" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="X152" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Y152" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="153">
       <c r="A153" s="0" t="inlineStr">
         <is>
-          <t>3417W</t>
+          <t>3393BT</t>
         </is>
       </c>
       <c r="B153" s="0" t="inlineStr">
         <is>
-          <t>Dolkun Ltd</t>
+          <t>Doheny Automotive Ltd</t>
         </is>
       </c>
       <c r="C153" s="0" t="inlineStr">
         <is>
-          <t>Suntask Ireland</t>
+          <t>Marble City Motors</t>
         </is>
       </c>
       <c r="D153" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E153" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F153" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="G153" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="H153" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="I153" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="J153" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="K153" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="L153" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="M153" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N153" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="O153" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="P153" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Q153" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
@@ -19034,572 +19030,576 @@
           <t>N/A</t>
         </is>
       </c>
       <c r="S153" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="T153" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="U153" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="V153" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W153" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="X153" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Y153" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="154">
       <c r="A154" s="0" t="inlineStr">
         <is>
-          <t>1797W</t>
+          <t>3153WB</t>
         </is>
       </c>
       <c r="B154" s="0" t="inlineStr">
         <is>
-          <t>Domestic Appliance Sales</t>
+          <t>Dolby International AB</t>
         </is>
       </c>
       <c r="C154" s="0"/>
       <c r="D154" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E154" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F154" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G154" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H154" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="I154" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="J154" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="K154" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="L154" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="M154" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="N154" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="O154" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="P154" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Q154" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="R154" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="S154" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="T154" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="U154" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="V154" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="W154" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="X154" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Y154" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="155">
       <c r="A155" s="0" t="inlineStr">
         <is>
-          <t>409WB</t>
+          <t>3417W</t>
         </is>
       </c>
       <c r="B155" s="0" t="inlineStr">
         <is>
-          <t>Dominic Fleming Electrical Accessories Ltd</t>
-[...2 lines deleted...]
-      <c r="C155" s="0"/>
+          <t>Dolkun Ltd</t>
+        </is>
+      </c>
+      <c r="C155" s="0" t="inlineStr">
+        <is>
+          <t>Suntask Ireland</t>
+        </is>
+      </c>
       <c r="D155" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="E155" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="F155" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="G155" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="H155" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="I155" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="J155" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="K155" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="L155" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="M155" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="N155" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="O155" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="P155" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Q155" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="R155" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="S155" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="T155" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U155" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="V155" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="W155" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X155" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y155" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="156">
       <c r="A156" s="0" t="inlineStr">
         <is>
-          <t>687WB</t>
+          <t>1797W</t>
         </is>
       </c>
       <c r="B156" s="0" t="inlineStr">
         <is>
-          <t>Domus Projects Ltd</t>
-[...6 lines deleted...]
-      </c>
+          <t>Domestic Appliance Sales</t>
+        </is>
+      </c>
+      <c r="C156" s="0"/>
       <c r="D156" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="E156" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="F156" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="G156" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="H156" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="I156" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="J156" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="K156" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="L156" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="M156" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="N156" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="O156" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="P156" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="Q156" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="R156" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="S156" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="T156" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U156" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="V156" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="W156" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X156" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y156" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="157">
       <c r="A157" s="0" t="inlineStr">
         <is>
-          <t>4867WB</t>
+          <t>409WB</t>
         </is>
       </c>
       <c r="B157" s="0" t="inlineStr">
         <is>
-          <t>Dona Time d.o.o.</t>
+          <t>Dominic Fleming Electrical Accessories Ltd</t>
         </is>
       </c>
       <c r="C157" s="0"/>
       <c r="D157" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E157" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F157" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G157" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H157" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="I157" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="J157" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="K157" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="L157" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="M157" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="N157" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="O157" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="P157" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Q157" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="R157" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="S157" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="T157" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="U157" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="V157" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="W157" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="X157" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Y157" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="158">
       <c r="A158" s="0" t="inlineStr">
         <is>
-          <t>2980B</t>
+          <t>687WB</t>
         </is>
       </c>
       <c r="B158" s="0" t="inlineStr">
         <is>
-          <t>Donagh Hickey Motors Ltd</t>
-[...2 lines deleted...]
-      <c r="C158" s="0"/>
+          <t>Domus Projects Ltd</t>
+        </is>
+      </c>
+      <c r="C158" s="0" t="inlineStr">
+        <is>
+          <t>Targetti Poulsen</t>
+        </is>
+      </c>
       <c r="D158" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E158" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F158" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="G158" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="H158" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
@@ -19613,651 +19613,651 @@
           <t>YES</t>
         </is>
       </c>
       <c r="K158" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="L158" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="M158" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="N158" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="O158" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="P158" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Q158" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="R158" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="S158" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="T158" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="U158" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="V158" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="W158" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="X158" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Y158" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="159">
       <c r="A159" s="0" t="inlineStr">
         <is>
-          <t>1692WBT</t>
+          <t>4867WB</t>
         </is>
       </c>
       <c r="B159" s="0" t="inlineStr">
         <is>
-          <t>Donaghey Motorhomes Ltd</t>
+          <t>Dona Time d.o.o.</t>
         </is>
       </c>
       <c r="C159" s="0"/>
       <c r="D159" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E159" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F159" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="G159" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="H159" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="I159" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="J159" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="K159" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="L159" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="M159" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="N159" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="O159" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="P159" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Q159" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="R159" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="S159" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="T159" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="U159" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="V159" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="W159" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="X159" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Y159" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="160">
       <c r="A160" s="0" t="inlineStr">
         <is>
-          <t>2587W</t>
+          <t>2980B</t>
         </is>
       </c>
       <c r="B160" s="0" t="inlineStr">
         <is>
-          <t>Donaghy Bros.</t>
+          <t>Donagh Hickey Motors Ltd</t>
         </is>
       </c>
       <c r="C160" s="0"/>
       <c r="D160" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E160" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F160" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G160" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H160" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="I160" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="J160" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="K160" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="L160" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="M160" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="N160" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="O160" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="P160" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Q160" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="R160" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="S160" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="T160" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="U160" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="V160" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W160" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="X160" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Y160" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="161">
       <c r="A161" s="0" t="inlineStr">
         <is>
-          <t>3584W</t>
+          <t>1692WBT</t>
         </is>
       </c>
       <c r="B161" s="0" t="inlineStr">
         <is>
-          <t>Donaghy Electrical Ltd</t>
+          <t>Donaghey Motorhomes Ltd</t>
         </is>
       </c>
       <c r="C161" s="0"/>
       <c r="D161" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="E161" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="F161" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="G161" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="H161" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="I161" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="J161" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="K161" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="L161" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="M161" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="N161" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="O161" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="P161" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Q161" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="R161" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="S161" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="T161" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="U161" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="V161" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="W161" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="X161" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Y161" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="162">
       <c r="A162" s="0" t="inlineStr">
         <is>
-          <t>2600B</t>
+          <t>2587W</t>
         </is>
       </c>
       <c r="B162" s="0" t="inlineStr">
         <is>
-          <t>Donegal Commercial Vehicles Ltd</t>
+          <t>Donaghy Bros.</t>
         </is>
       </c>
       <c r="C162" s="0"/>
       <c r="D162" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="E162" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="F162" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="G162" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="H162" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="I162" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="J162" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="K162" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="L162" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="M162" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="N162" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="O162" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="P162" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Q162" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="R162" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="S162" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="T162" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="U162" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="V162" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="W162" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X162" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y162" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="163">
       <c r="A163" s="0" t="inlineStr">
         <is>
-          <t>2694T</t>
+          <t>3584W</t>
         </is>
       </c>
       <c r="B163" s="0" t="inlineStr">
         <is>
-          <t>Donegal Recovery Services</t>
+          <t>Donaghy Electrical Ltd</t>
         </is>
       </c>
       <c r="C163" s="0"/>
       <c r="D163" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E163" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F163" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G163" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H163" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="I163" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="J163" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="K163" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="L163" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="M163" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N163" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="O163" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="P163" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Q163" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
@@ -20285,361 +20285,353 @@
       </c>
       <c r="V163" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W163" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="X163" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Y163" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="164">
       <c r="A164" s="0" t="inlineStr">
         <is>
-          <t>2760T</t>
+          <t>2600B</t>
         </is>
       </c>
       <c r="B164" s="0" t="inlineStr">
         <is>
-          <t>Donegal Tyre Centre Ltd</t>
+          <t>Donegal Commercial Vehicles Ltd</t>
         </is>
       </c>
       <c r="C164" s="0"/>
       <c r="D164" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E164" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F164" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="G164" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="H164" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="I164" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="J164" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="K164" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="L164" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="M164" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="N164" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="O164" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="P164" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Q164" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="R164" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="S164" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="T164" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U164" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="V164" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="W164" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="X164" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="Y164" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="165">
       <c r="A165" s="0" t="inlineStr">
         <is>
-          <t>4717B</t>
+          <t>2694T</t>
         </is>
       </c>
       <c r="B165" s="0" t="inlineStr">
         <is>
-          <t>Dongguan Bei Lida Technology Co., Ltd.</t>
-[...6 lines deleted...]
-      </c>
+          <t>Donegal Recovery Services</t>
+        </is>
+      </c>
+      <c r="C165" s="0"/>
       <c r="D165" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="E165" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="F165" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="G165" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="H165" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="I165" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="J165" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="K165" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="L165" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="M165" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="N165" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="O165" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="P165" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Q165" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="R165" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="S165" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="T165" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U165" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="V165" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="W165" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X165" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y165" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="166">
       <c r="A166" s="0" t="inlineStr">
         <is>
-          <t>4797WB</t>
+          <t>2760T</t>
         </is>
       </c>
       <c r="B166" s="0" t="inlineStr">
         <is>
-          <t>Dongguan Bolineng Electronic Technology Co., Ltd</t>
-[...6 lines deleted...]
-      </c>
+          <t>Donegal Tyre Centre Ltd</t>
+        </is>
+      </c>
+      <c r="C166" s="0"/>
       <c r="D166" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E166" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F166" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G166" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H166" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="I166" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="J166" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="K166" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="L166" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="M166" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="N166" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="O166" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="P166" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="Q166" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="R166" s="0" t="inlineStr">
         <is>
           <t>NO</t>
@@ -20662,313 +20654,313 @@
       </c>
       <c r="V166" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="W166" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="X166" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="Y166" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="167">
       <c r="A167" s="0" t="inlineStr">
         <is>
-          <t>4173B</t>
+          <t>4717B</t>
         </is>
       </c>
       <c r="B167" s="0" t="inlineStr">
         <is>
-          <t>Dongguan Borui Intelligent Technology Co., Ltd</t>
-[...2 lines deleted...]
-      <c r="C167" s="0"/>
+          <t>Dongguan Bei Lida Technology Co., Ltd.</t>
+        </is>
+      </c>
+      <c r="C167" s="0" t="inlineStr">
+        <is>
+          <t>Trilupo</t>
+        </is>
+      </c>
       <c r="D167" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="E167" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="F167" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="G167" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="H167" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="I167" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="J167" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="K167" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="L167" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="M167" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="N167" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="O167" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="P167" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Q167" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="R167" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="S167" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="T167" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="U167" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="V167" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="W167" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="X167" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Y167" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="168">
       <c r="A168" s="0" t="inlineStr">
         <is>
-          <t>4015B</t>
+          <t>4797WB</t>
         </is>
       </c>
       <c r="B168" s="0" t="inlineStr">
         <is>
-          <t>Dongguan ChamRider Technology Co., Ltd.</t>
+          <t>Dongguan Bolineng Electronic Technology Co., Ltd</t>
         </is>
       </c>
       <c r="C168" s="0" t="inlineStr">
         <is>
-          <t>ChamRider</t>
+          <t>SHUOZHAN</t>
         </is>
       </c>
       <c r="D168" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E168" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="F168" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="G168" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="H168" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="I168" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="J168" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="K168" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="L168" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="M168" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="N168" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="O168" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="P168" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Q168" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="R168" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="S168" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="T168" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="U168" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="V168" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="W168" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="X168" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="Y168" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="169">
       <c r="A169" s="0" t="inlineStr">
         <is>
-          <t>4154B</t>
+          <t>4173B</t>
         </is>
       </c>
       <c r="B169" s="0" t="inlineStr">
         <is>
-          <t>Dongguan Guangzheng Network Technology Co., Ltd</t>
-[...6 lines deleted...]
-      </c>
+          <t>Dongguan Borui Intelligent Technology Co., Ltd</t>
+        </is>
+      </c>
+      <c r="C169" s="0"/>
       <c r="D169" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E169" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F169" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="G169" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="H169" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
@@ -21022,76 +21014,80 @@
           <t>N/A</t>
         </is>
       </c>
       <c r="S169" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="T169" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="U169" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="V169" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W169" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X169" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y169" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="170">
       <c r="A170" s="0" t="inlineStr">
         <is>
-          <t>4407B</t>
+          <t>4015B</t>
         </is>
       </c>
       <c r="B170" s="0" t="inlineStr">
         <is>
-          <t>Dongguan Kameirui Electronic Technology Co., Ltd.</t>
-[...2 lines deleted...]
-      <c r="C170" s="0"/>
+          <t>Dongguan ChamRider Technology Co., Ltd.</t>
+        </is>
+      </c>
+      <c r="C170" s="0" t="inlineStr">
+        <is>
+          <t>ChamRider</t>
+        </is>
+      </c>
       <c r="D170" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="E170" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F170" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="G170" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="H170" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
@@ -21162,66 +21158,66 @@
       </c>
       <c r="V170" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W170" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="X170" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="Y170" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="171">
       <c r="A171" s="0" t="inlineStr">
         <is>
-          <t>4202B</t>
+          <t>4154B</t>
         </is>
       </c>
       <c r="B171" s="0" t="inlineStr">
         <is>
-          <t>Dongguan Qiyi Trading Co., Ltd</t>
+          <t>Dongguan Guangzheng Network Technology Co., Ltd</t>
         </is>
       </c>
       <c r="C171" s="0" t="inlineStr">
         <is>
-          <t>KingNovy</t>
+          <t>Hzuaneri</t>
         </is>
       </c>
       <c r="D171" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E171" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F171" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="G171" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="H171" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="I171" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
@@ -21289,693 +21285,693 @@
       </c>
       <c r="V171" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W171" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="X171" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="Y171" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="172">
       <c r="A172" s="0" t="inlineStr">
         <is>
-          <t>4228B</t>
+          <t>4407B</t>
         </is>
       </c>
       <c r="B172" s="0" t="inlineStr">
         <is>
-          <t>Dongguan Ruiji Technology Co., Ltd.</t>
+          <t>Dongguan Kameirui Electronic Technology Co., Ltd.</t>
         </is>
       </c>
       <c r="C172" s="0"/>
       <c r="D172" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="E172" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F172" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="G172" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="H172" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="I172" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="J172" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="K172" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="L172" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="M172" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="N172" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="O172" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="P172" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Q172" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="R172" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="S172" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="T172" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U172" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="V172" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="W172" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="X172" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="Y172" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="173">
       <c r="A173" s="0" t="inlineStr">
         <is>
-          <t>5003WB</t>
+          <t>4202B</t>
         </is>
       </c>
       <c r="B173" s="0" t="inlineStr">
         <is>
-          <t>Dongguan ruina dongli keji youxian gongsi</t>
+          <t>Dongguan Qiyi Trading Co., Ltd</t>
         </is>
       </c>
       <c r="C173" s="0" t="inlineStr">
         <is>
-          <t>Baofeng, XIEGU, Radioddity, Raddy, Redragon, Royal</t>
+          <t>KingNovy</t>
         </is>
       </c>
       <c r="D173" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="E173" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F173" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="G173" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="H173" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="I173" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="J173" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="K173" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="L173" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="M173" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="N173" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="O173" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="P173" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Q173" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="R173" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="S173" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="T173" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U173" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="V173" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="W173" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="X173" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="Y173" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="174">
       <c r="A174" s="0" t="inlineStr">
         <is>
-          <t>4140B</t>
+          <t>4228B</t>
         </is>
       </c>
       <c r="B174" s="0" t="inlineStr">
         <is>
-          <t>Dongguan Tuofudun Electronic Technology Co., Ltd</t>
-[...6 lines deleted...]
-      </c>
+          <t>Dongguan Ruiji Technology Co., Ltd.</t>
+        </is>
+      </c>
+      <c r="C174" s="0"/>
       <c r="D174" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="E174" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F174" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="G174" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="H174" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="I174" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="J174" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="K174" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="L174" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="M174" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="N174" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="O174" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="P174" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Q174" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="R174" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="S174" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="T174" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="U174" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="V174" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="W174" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="X174" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="Y174" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="175">
       <c r="A175" s="0" t="inlineStr">
         <is>
-          <t>4014B</t>
+          <t>5003WB</t>
         </is>
       </c>
       <c r="B175" s="0" t="inlineStr">
         <is>
-          <t>Dongguan wanjiang Chuangyida Bicycle Trading Firm</t>
+          <t>Dongguan ruina dongli keji youxian gongsi</t>
         </is>
       </c>
       <c r="C175" s="0" t="inlineStr">
         <is>
-          <t>ChamRider</t>
+          <t>Baofeng, XIEGU, Radioddity, Raddy, Redragon, Royal</t>
         </is>
       </c>
       <c r="D175" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E175" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="F175" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="G175" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="H175" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="I175" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="J175" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="K175" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="L175" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="M175" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="N175" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="O175" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="P175" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Q175" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="R175" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="S175" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="T175" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="U175" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="V175" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="W175" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="X175" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="Y175" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="176">
       <c r="A176" s="0" t="inlineStr">
         <is>
-          <t>4404B</t>
+          <t>4140B</t>
         </is>
       </c>
       <c r="B176" s="0" t="inlineStr">
         <is>
-          <t>Dongguan Zhaotong Jewelry Co. Ltd</t>
-[...2 lines deleted...]
-      <c r="C176" s="0"/>
+          <t>Dongguan Tuofudun Electronic Technology Co., Ltd</t>
+        </is>
+      </c>
+      <c r="C176" s="0" t="inlineStr">
+        <is>
+          <t>Topton</t>
+        </is>
+      </c>
       <c r="D176" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="E176" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F176" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="G176" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="H176" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="I176" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="J176" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="K176" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="L176" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="M176" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="N176" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="O176" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="P176" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Q176" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="R176" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="S176" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="T176" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U176" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="V176" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="W176" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="X176" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="Y176" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="177">
       <c r="A177" s="0" t="inlineStr">
         <is>
-          <t>4333B</t>
+          <t>4014B</t>
         </is>
       </c>
       <c r="B177" s="0" t="inlineStr">
         <is>
-          <t>Dongguan Zhixing Electric Technology Co., Ltd.</t>
+          <t>Dongguan wanjiang Chuangyida Bicycle Trading Firm</t>
         </is>
       </c>
       <c r="C177" s="0" t="inlineStr">
         <is>
-          <t>Trilupo</t>
+          <t>ChamRider</t>
         </is>
       </c>
       <c r="D177" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="E177" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F177" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="G177" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="H177" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="I177" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
@@ -22043,567 +22039,571 @@
       </c>
       <c r="V177" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W177" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="X177" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="Y177" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="178">
       <c r="A178" s="0" t="inlineStr">
         <is>
-          <t>4953B</t>
+          <t>4404B</t>
         </is>
       </c>
       <c r="B178" s="0" t="inlineStr">
         <is>
-          <t>DongguanJialedaDianziShangwuYouxianGongsi</t>
-[...6 lines deleted...]
-      </c>
+          <t>Dongguan Zhaotong Jewelry Co. Ltd</t>
+        </is>
+      </c>
+      <c r="C178" s="0"/>
       <c r="D178" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="E178" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F178" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="G178" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="H178" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="I178" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="J178" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="K178" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="L178" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="M178" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="N178" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="O178" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="P178" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Q178" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="R178" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="S178" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="T178" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="U178" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="V178" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="W178" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="X178" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Y178" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="179">
       <c r="A179" s="0" t="inlineStr">
         <is>
-          <t>4421B</t>
+          <t>4333B</t>
         </is>
       </c>
       <c r="B179" s="0" t="inlineStr">
         <is>
-          <t>Dongguanmandingkeji Co.,Ltd.</t>
+          <t>Dongguan Zhixing Electric Technology Co., Ltd.</t>
         </is>
       </c>
       <c r="C179" s="0" t="inlineStr">
         <is>
-          <t>Dongguanmandingkeji Co.,Ltd.</t>
+          <t>Trilupo</t>
         </is>
       </c>
       <c r="D179" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E179" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F179" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="G179" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="H179" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="I179" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="J179" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="K179" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="L179" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="M179" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="N179" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="O179" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="P179" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Q179" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="R179" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="S179" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="T179" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U179" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="V179" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="W179" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="X179" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="Y179" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="180">
       <c r="A180" s="0" t="inlineStr">
         <is>
-          <t>4700B</t>
+          <t>4953B</t>
         </is>
       </c>
       <c r="B180" s="0" t="inlineStr">
         <is>
-          <t>Dongguanshi hanxu dianzi shangwu youxian gongsi</t>
-[...2 lines deleted...]
-      <c r="C180" s="0"/>
+          <t>DongguanJialedaDianziShangwuYouxianGongsi</t>
+        </is>
+      </c>
+      <c r="C180" s="0" t="inlineStr">
+        <is>
+          <t>VARUN</t>
+        </is>
+      </c>
       <c r="D180" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E180" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="F180" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="G180" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="H180" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="I180" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="J180" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="K180" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="L180" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="M180" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="N180" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="O180" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="P180" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Q180" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="R180" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="S180" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="T180" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U180" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="V180" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="W180" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X180" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y180" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="181">
       <c r="A181" s="0" t="inlineStr">
         <is>
-          <t>4594B</t>
+          <t>4421B</t>
         </is>
       </c>
       <c r="B181" s="0" t="inlineStr">
         <is>
-          <t>Dongguanshi mangefu huwaiyongpin youxiangongsi</t>
-[...2 lines deleted...]
-      <c r="C181" s="0"/>
+          <t>Dongguanmandingkeji Co.,Ltd.</t>
+        </is>
+      </c>
+      <c r="C181" s="0" t="inlineStr">
+        <is>
+          <t>Dongguanmandingkeji Co.,Ltd.</t>
+        </is>
+      </c>
       <c r="D181" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="E181" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F181" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="G181" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="H181" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="I181" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="J181" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="K181" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="L181" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="M181" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="N181" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="O181" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="P181" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Q181" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="R181" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="S181" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="T181" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="U181" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="V181" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="W181" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="X181" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="Y181" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="182">
       <c r="A182" s="0" t="inlineStr">
         <is>
-          <t>4345B</t>
+          <t>4700B</t>
         </is>
       </c>
       <c r="B182" s="0" t="inlineStr">
         <is>
-          <t>Dongguanshijulvtemaoyi Co., Ltd.</t>
+          <t>Dongguanshi hanxu dianzi shangwu youxian gongsi</t>
         </is>
       </c>
       <c r="C182" s="0"/>
       <c r="D182" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E182" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="F182" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="G182" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="H182" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="I182" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="J182" s="0" t="inlineStr">
         <is>
           <t>NO</t>
@@ -22666,71 +22666,67 @@
       </c>
       <c r="V182" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="W182" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="X182" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="Y182" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="183">
       <c r="A183" s="0" t="inlineStr">
         <is>
-          <t>4954B</t>
+          <t>4594B</t>
         </is>
       </c>
       <c r="B183" s="0" t="inlineStr">
         <is>
-          <t>Dongguanshishanqidianzikejiyouxiangongsi</t>
-[...6 lines deleted...]
-      </c>
+          <t>Dongguanshi mangefu huwaiyongpin youxiangongsi</t>
+        </is>
+      </c>
+      <c r="C183" s="0"/>
       <c r="D183" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E183" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F183" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="G183" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="H183" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="I183" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="J183" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
@@ -22776,207 +22772,211 @@
           <t>N/A</t>
         </is>
       </c>
       <c r="S183" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="T183" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="U183" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="V183" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W183" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="X183" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Y183" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="184">
       <c r="A184" s="0" t="inlineStr">
         <is>
-          <t>4400B</t>
+          <t>4345B</t>
         </is>
       </c>
       <c r="B184" s="0" t="inlineStr">
         <is>
-          <t>dongguanshishengzundianziyouxiangongsi</t>
+          <t>Dongguanshijulvtemaoyi Co., Ltd.</t>
         </is>
       </c>
       <c r="C184" s="0"/>
       <c r="D184" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="E184" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F184" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="G184" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="H184" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="I184" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="J184" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="K184" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="L184" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="M184" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="N184" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="O184" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="P184" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Q184" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="R184" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="S184" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="T184" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="U184" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="V184" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="W184" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="X184" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="Y184" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="185">
       <c r="A185" s="0" t="inlineStr">
         <is>
-          <t>4344B</t>
+          <t>4954B</t>
         </is>
       </c>
       <c r="B185" s="0" t="inlineStr">
         <is>
-          <t>Dongguanshixiaolidianzishangwu Co., Ltd. </t>
-[...2 lines deleted...]
-      <c r="C185" s="0"/>
+          <t>Dongguanshishanqidianzikejiyouxiangongsi</t>
+        </is>
+      </c>
+      <c r="C185" s="0" t="inlineStr">
+        <is>
+          <t>FLYRUN</t>
+        </is>
+      </c>
       <c r="D185" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E185" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="F185" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="G185" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="H185" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="I185" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="J185" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
@@ -23022,79 +23022,79 @@
           <t>N/A</t>
         </is>
       </c>
       <c r="S185" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="T185" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="U185" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="V185" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W185" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X185" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y185" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="186">
       <c r="A186" s="0" t="inlineStr">
         <is>
-          <t>4346B</t>
+          <t>4400B</t>
         </is>
       </c>
       <c r="B186" s="0" t="inlineStr">
         <is>
-          <t>Dongguanshiyinshankeji Co., Ltd.</t>
+          <t>dongguanshishengzundianziyouxiangongsi</t>
         </is>
       </c>
       <c r="C186" s="0"/>
       <c r="D186" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E186" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F186" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="G186" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="H186" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="I186" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
@@ -23162,230 +23162,230 @@
       </c>
       <c r="V186" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W186" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="X186" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="Y186" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="187">
       <c r="A187" s="0" t="inlineStr">
         <is>
-          <t>3995B</t>
+          <t>4344B</t>
         </is>
       </c>
       <c r="B187" s="0" t="inlineStr">
         <is>
-          <t>Dongguanyufeidadianzishangwu Co., Ltd</t>
+          <t>Dongguanshixiaolidianzishangwu Co., Ltd. </t>
         </is>
       </c>
       <c r="C187" s="0"/>
       <c r="D187" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="E187" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F187" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="G187" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="H187" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="I187" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="J187" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="K187" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="L187" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="M187" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="N187" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="O187" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="P187" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Q187" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="R187" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="S187" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="T187" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U187" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="V187" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="W187" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="X187" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="Y187" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="188">
       <c r="A188" s="0" t="inlineStr">
         <is>
-          <t>3084BT</t>
+          <t>4346B</t>
         </is>
       </c>
       <c r="B188" s="0" t="inlineStr">
         <is>
-          <t>Donoghues Garage</t>
+          <t>Dongguanshiyinshankeji Co., Ltd.</t>
         </is>
       </c>
       <c r="C188" s="0"/>
       <c r="D188" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="E188" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F188" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="G188" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="H188" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="I188" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="J188" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="K188" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="L188" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="M188" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="N188" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="O188" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="P188" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Q188" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="R188" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
@@ -23408,932 +23408,928 @@
       </c>
       <c r="V188" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W188" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="X188" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="Y188" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="189">
       <c r="A189" s="0" t="inlineStr">
         <is>
-          <t>2833WB</t>
+          <t>3995B</t>
         </is>
       </c>
       <c r="B189" s="0" t="inlineStr">
         <is>
-          <t>Doodlehouses Ltd</t>
+          <t>Dongguanyufeidadianzishangwu Co., Ltd</t>
         </is>
       </c>
       <c r="C189" s="0"/>
       <c r="D189" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="E189" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="F189" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="G189" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="H189" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="I189" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="J189" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="K189" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="L189" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="M189" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="N189" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="O189" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="P189" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Q189" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="R189" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="S189" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="T189" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="U189" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="V189" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="W189" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="X189" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Y189" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="190">
       <c r="A190" s="0" t="inlineStr">
         <is>
-          <t>3213WB</t>
+          <t>3084BT</t>
         </is>
       </c>
       <c r="B190" s="0" t="inlineStr">
         <is>
-          <t>Doodlehouses SL</t>
+          <t>Donoghues Garage</t>
         </is>
       </c>
       <c r="C190" s="0"/>
       <c r="D190" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="E190" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="F190" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="G190" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="H190" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="I190" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="J190" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="K190" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="L190" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="M190" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="N190" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="O190" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="P190" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Q190" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="R190" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="S190" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="T190" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U190" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="V190" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="W190" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="X190" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="Y190" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="191">
       <c r="A191" s="0" t="inlineStr">
         <is>
-          <t>1803WB</t>
+          <t>2833WB</t>
         </is>
       </c>
       <c r="B191" s="0" t="inlineStr">
         <is>
-          <t>Doonshean Imaginings Ltd</t>
-[...6 lines deleted...]
-      </c>
+          <t>Doodlehouses Ltd</t>
+        </is>
+      </c>
+      <c r="C191" s="0"/>
       <c r="D191" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="E191" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="F191" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="G191" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="H191" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="I191" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="J191" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="K191" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="L191" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="M191" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="N191" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="O191" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="P191" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Q191" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="R191" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="S191" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="T191" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U191" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="V191" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="W191" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="X191" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Y191" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="192">
       <c r="A192" s="0" t="inlineStr">
         <is>
-          <t>2056WB</t>
+          <t>3213WB</t>
         </is>
       </c>
       <c r="B192" s="0" t="inlineStr">
         <is>
-          <t>Doro AB</t>
+          <t>Doodlehouses SL</t>
         </is>
       </c>
       <c r="C192" s="0"/>
       <c r="D192" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E192" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F192" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="G192" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="H192" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="I192" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="J192" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="K192" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="L192" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="M192" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="N192" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="O192" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="P192" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Q192" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="R192" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="S192" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="T192" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="U192" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="V192" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="W192" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="X192" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Y192" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="193">
       <c r="A193" s="0" t="inlineStr">
         <is>
-          <t>3819W</t>
+          <t>1803WB</t>
         </is>
       </c>
       <c r="B193" s="0" t="inlineStr">
         <is>
-          <t>Dosco Unlimited Company</t>
+          <t>Doonshean Imaginings Ltd</t>
         </is>
       </c>
       <c r="C193" s="0" t="inlineStr">
         <is>
-          <t>Dosco</t>
+          <t>O'Connors World Of Wonder</t>
         </is>
       </c>
       <c r="D193" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E193" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F193" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="G193" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H193" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="I193" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="J193" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="K193" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="L193" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="M193" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="N193" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="O193" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="P193" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Q193" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="R193" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="S193" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="T193" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="U193" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="V193" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="W193" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="X193" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Y193" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="194">
       <c r="A194" s="0" t="inlineStr">
         <is>
-          <t>3910W</t>
+          <t>2056WB</t>
         </is>
       </c>
       <c r="B194" s="0" t="inlineStr">
         <is>
-          <t>doTERRA Global Ltd</t>
+          <t>Doro AB</t>
         </is>
       </c>
       <c r="C194" s="0"/>
       <c r="D194" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E194" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F194" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G194" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H194" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="I194" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="J194" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="K194" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="L194" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="M194" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="N194" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="O194" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="P194" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Q194" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="R194" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="S194" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="T194" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U194" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="V194" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="W194" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X194" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y194" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="195">
       <c r="A195" s="0" t="inlineStr">
         <is>
-          <t>429W</t>
+          <t>3819W</t>
         </is>
       </c>
       <c r="B195" s="0" t="inlineStr">
         <is>
-          <t>Dowshu Electronica Ltd</t>
-[...2 lines deleted...]
-      <c r="C195" s="0"/>
+          <t>Dosco Unlimited Company</t>
+        </is>
+      </c>
+      <c r="C195" s="0" t="inlineStr">
+        <is>
+          <t>Dosco</t>
+        </is>
+      </c>
       <c r="D195" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="E195" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F195" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G195" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="H195" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="I195" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="J195" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="K195" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="L195" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="M195" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="N195" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="O195" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="P195" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Q195" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="R195" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="S195" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="T195" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U195" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="V195" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="W195" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X195" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y195" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="196">
       <c r="A196" s="0" t="inlineStr">
         <is>
-          <t>4417WB</t>
+          <t>3910W</t>
         </is>
       </c>
       <c r="B196" s="0" t="inlineStr">
         <is>
-          <t>Doyenne MedTech Ltd</t>
-[...6 lines deleted...]
-      </c>
+          <t>doTERRA Global Ltd</t>
+        </is>
+      </c>
+      <c r="C196" s="0"/>
       <c r="D196" s="0" t="inlineStr">
         <is>
           <t>Pending</t>
         </is>
       </c>
       <c r="E196" s="0" t="inlineStr">
         <is>
           <t>Pending</t>
         </is>
       </c>
       <c r="F196" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="G196" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="H196" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
@@ -24404,480 +24400,484 @@
       </c>
       <c r="V196" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="W196" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="X196" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="Y196" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="197">
       <c r="A197" s="0" t="inlineStr">
         <is>
-          <t>2907WB</t>
+          <t>429W</t>
         </is>
       </c>
       <c r="B197" s="0" t="inlineStr">
         <is>
-          <t>Doyle &amp; Doyle Wholesale Ltd</t>
-[...6 lines deleted...]
-      </c>
+          <t>Dowshu Electronica Ltd</t>
+        </is>
+      </c>
+      <c r="C197" s="0"/>
       <c r="D197" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="E197" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="F197" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="G197" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="H197" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="I197" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="J197" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="K197" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="L197" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="M197" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="N197" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="O197" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="P197" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="Q197" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="R197" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="S197" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="T197" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="U197" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="V197" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="W197" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="X197" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Y197" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="198">
       <c r="A198" s="0" t="inlineStr">
         <is>
-          <t>2953BT</t>
+          <t>4417WB</t>
         </is>
       </c>
       <c r="B198" s="0" t="inlineStr">
         <is>
-          <t>Doyles Garage (Courtown) Ltd</t>
-[...2 lines deleted...]
-      <c r="C198" s="0"/>
+          <t>Doyenne MedTech Ltd</t>
+        </is>
+      </c>
+      <c r="C198" s="0" t="inlineStr">
+        <is>
+          <t>Doyenne MedTech</t>
+        </is>
+      </c>
       <c r="D198" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="E198" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="F198" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="G198" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="H198" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="I198" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="J198" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="K198" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="L198" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="M198" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="N198" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="O198" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="P198" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Q198" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="R198" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="S198" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="T198" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="U198" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="V198" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="W198" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="X198" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Y198" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="199">
       <c r="A199" s="0" t="inlineStr">
         <is>
-          <t>982W</t>
+          <t>2907WB</t>
         </is>
       </c>
       <c r="B199" s="0" t="inlineStr">
         <is>
-          <t>DPN No.3</t>
-[...2 lines deleted...]
-      <c r="C199" s="0"/>
+          <t>Doyle &amp; Doyle Wholesale Ltd</t>
+        </is>
+      </c>
+      <c r="C199" s="0" t="inlineStr">
+        <is>
+          <t>Firetrade.ie / KSS Fire Suppression</t>
+        </is>
+      </c>
       <c r="D199" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="E199" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="F199" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="G199" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H199" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="I199" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="J199" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="K199" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="L199" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="M199" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="N199" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="O199" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="P199" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Q199" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="R199" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="S199" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="T199" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U199" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="V199" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="W199" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X199" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Y199" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="200">
       <c r="A200" s="0" t="inlineStr">
         <is>
-          <t>2411WB</t>
+          <t>2953BT</t>
         </is>
       </c>
       <c r="B200" s="0" t="inlineStr">
         <is>
-          <t>DPP Electronics Ltd</t>
+          <t>Doyles Garage (Courtown) Ltd</t>
         </is>
       </c>
       <c r="C200" s="0"/>
       <c r="D200" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="E200" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="F200" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="G200" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="H200" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="I200" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="J200" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="K200" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="L200" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="M200" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="N200" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="O200" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="P200" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Q200" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="R200" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
@@ -24900,56 +24900,56 @@
       </c>
       <c r="V200" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W200" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="X200" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Y200" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="201">
       <c r="A201" s="0" t="inlineStr">
         <is>
-          <t>5040WB</t>
+          <t>5239B</t>
         </is>
       </c>
       <c r="B201" s="0" t="inlineStr">
         <is>
-          <t>DR Technologies d.o.o</t>
+          <t>DPJC DISTRIBUTION</t>
         </is>
       </c>
       <c r="C201" s="0"/>
       <c r="D201" s="0" t="inlineStr">
         <is>
           <t>Pending</t>
         </is>
       </c>
       <c r="E201" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="F201" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="G201" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="H201" s="0" t="inlineStr">
         <is>
@@ -25023,235 +25023,235 @@
       </c>
       <c r="V201" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="W201" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="X201" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="Y201" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="202">
       <c r="A202" s="0" t="inlineStr">
         <is>
-          <t>461WB</t>
+          <t>982W</t>
         </is>
       </c>
       <c r="B202" s="0" t="inlineStr">
         <is>
-          <t>Drager Ireland Ltd</t>
+          <t>DPN No.3</t>
         </is>
       </c>
       <c r="C202" s="0"/>
       <c r="D202" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="E202" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="F202" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="G202" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="H202" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="I202" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="J202" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="K202" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="L202" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="M202" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="N202" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="O202" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="P202" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="Q202" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="R202" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="S202" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="T202" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="U202" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="V202" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="W202" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="X202" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y202" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="203">
       <c r="A203" s="0" t="inlineStr">
         <is>
-          <t>2172WB</t>
+          <t>2411WB</t>
         </is>
       </c>
       <c r="B203" s="0" t="inlineStr">
         <is>
-          <t>Dragon Flair Ltd</t>
+          <t>DPP Electronics Ltd</t>
         </is>
       </c>
       <c r="C203" s="0"/>
       <c r="D203" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="E203" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="F203" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="G203" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="H203" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="I203" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="J203" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="K203" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="L203" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="M203" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="N203" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="O203" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="P203" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Q203" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="R203" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="S203" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
@@ -25269,56 +25269,56 @@
       </c>
       <c r="V203" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W203" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="X203" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Y203" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="204">
       <c r="A204" s="0" t="inlineStr">
         <is>
-          <t>4701B</t>
+          <t>5040WB</t>
         </is>
       </c>
       <c r="B204" s="0" t="inlineStr">
         <is>
-          <t>Dragy International Limited</t>
+          <t>DR Technologies d.o.o</t>
         </is>
       </c>
       <c r="C204" s="0"/>
       <c r="D204" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E204" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="F204" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="G204" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="H204" s="0" t="inlineStr">
         <is>
@@ -25392,312 +25392,308 @@
       </c>
       <c r="V204" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="W204" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="X204" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="Y204" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="205">
       <c r="A205" s="0" t="inlineStr">
         <is>
-          <t>1801W</t>
+          <t>461WB</t>
         </is>
       </c>
       <c r="B205" s="0" t="inlineStr">
         <is>
-          <t>Drainbo Ireland Ltd</t>
-[...6 lines deleted...]
-      </c>
+          <t>Drager Ireland Ltd</t>
+        </is>
+      </c>
+      <c r="C205" s="0"/>
       <c r="D205" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E205" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F205" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G205" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H205" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="I205" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="J205" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="K205" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="L205" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="M205" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="N205" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="O205" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="P205" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="Q205" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="R205" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="S205" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="T205" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="U205" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="V205" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="W205" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="X205" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Y205" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="206">
       <c r="A206" s="0" t="inlineStr">
         <is>
-          <t>449WB</t>
+          <t>2172WB</t>
         </is>
       </c>
       <c r="B206" s="0" t="inlineStr">
         <is>
-          <t>Draper Tools (Ireland) Ltd</t>
+          <t>Dragon Flair Ltd</t>
         </is>
       </c>
       <c r="C206" s="0"/>
       <c r="D206" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="E206" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="F206" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="G206" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="H206" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="I206" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="J206" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="K206" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="L206" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="M206" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="N206" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="O206" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="P206" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Q206" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="R206" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="S206" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="T206" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U206" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="V206" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="W206" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X206" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y206" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="207">
       <c r="A207" s="0" t="inlineStr">
         <is>
-          <t>5154WB</t>
+          <t>4701WB</t>
         </is>
       </c>
       <c r="B207" s="0" t="inlineStr">
         <is>
-          <t>DREAME INTERNATIONAL (HONGKONG) LIMITED</t>
+          <t>Dragy International Limited</t>
         </is>
       </c>
       <c r="C207" s="0"/>
       <c r="D207" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E207" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="F207" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="G207" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="H207" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="I207" s="0" t="inlineStr">
         <is>
           <t>NO</t>
@@ -25765,179 +25761,183 @@
       </c>
       <c r="V207" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="W207" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="X207" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="Y207" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="208">
       <c r="A208" s="0" t="inlineStr">
         <is>
-          <t>5155WB</t>
+          <t>1801W</t>
         </is>
       </c>
       <c r="B208" s="0" t="inlineStr">
         <is>
-          <t>Dreame Trading (Tianjin) co. Ltd</t>
-[...2 lines deleted...]
-      <c r="C208" s="0"/>
+          <t>Drainbo Ireland Ltd</t>
+        </is>
+      </c>
+      <c r="C208" s="0" t="inlineStr">
+        <is>
+          <t>Watersave</t>
+        </is>
+      </c>
       <c r="D208" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="E208" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="F208" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="G208" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="H208" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="I208" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="J208" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="K208" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="L208" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="M208" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="N208" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="O208" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="P208" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Q208" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="R208" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="S208" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="T208" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U208" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="V208" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="W208" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X208" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y208" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="209">
       <c r="A209" s="0" t="inlineStr">
         <is>
-          <t>2254T</t>
+          <t>449WB</t>
         </is>
       </c>
       <c r="B209" s="0" t="inlineStr">
         <is>
-          <t>Drogheda Tyre Depot Ltd</t>
+          <t>Draper Tools (Ireland) Ltd</t>
         </is>
       </c>
       <c r="C209" s="0"/>
       <c r="D209" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E209" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F209" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="G209" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="H209" s="0" t="inlineStr">
         <is>
@@ -25949,266 +25949,262 @@
           <t>YES</t>
         </is>
       </c>
       <c r="J209" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="K209" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="L209" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="M209" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="N209" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="O209" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="P209" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Q209" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="R209" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="S209" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="T209" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="U209" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="V209" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="W209" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="X209" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Y209" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="210">
       <c r="A210" s="0" t="inlineStr">
         <is>
-          <t>2037W</t>
+          <t>5154WB</t>
         </is>
       </c>
       <c r="B210" s="0" t="inlineStr">
         <is>
-          <t>Droimru Ltd</t>
-[...6 lines deleted...]
-      </c>
+          <t>DREAME INTERNATIONAL (HONGKONG) LIMITED</t>
+        </is>
+      </c>
+      <c r="C210" s="0"/>
       <c r="D210" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="E210" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="F210" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="G210" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="H210" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="I210" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="J210" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="K210" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="L210" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="M210" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="N210" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="O210" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="P210" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Q210" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="R210" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="S210" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="T210" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="U210" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="V210" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="W210" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="X210" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Y210" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="211">
       <c r="A211" s="0" t="inlineStr">
         <is>
-          <t>3644W</t>
+          <t>5155WB</t>
         </is>
       </c>
       <c r="B211" s="0" t="inlineStr">
         <is>
-          <t>DRT Automotive Ltd</t>
+          <t>Dreame Trading (Tianjin) co. Ltd</t>
         </is>
       </c>
       <c r="C211" s="0"/>
       <c r="D211" s="0" t="inlineStr">
         <is>
           <t>Pending</t>
         </is>
       </c>
       <c r="E211" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="F211" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="G211" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="H211" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="I211" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="J211" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="K211" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="L211" s="0" t="inlineStr">
         <is>
           <t>NO</t>
@@ -26261,111 +26257,107 @@
       </c>
       <c r="V211" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="W211" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="X211" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="Y211" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="212">
       <c r="A212" s="0" t="inlineStr">
         <is>
-          <t>3886W</t>
+          <t>2254T</t>
         </is>
       </c>
       <c r="B212" s="0" t="inlineStr">
         <is>
-          <t>Druid Software Limited</t>
-[...6 lines deleted...]
-      </c>
+          <t>Drogheda Tyre Depot Ltd</t>
+        </is>
+      </c>
+      <c r="C212" s="0"/>
       <c r="D212" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E212" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F212" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G212" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H212" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="I212" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="J212" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="K212" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="L212" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="M212" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="N212" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="O212" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="P212" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="Q212" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="R212" s="0" t="inlineStr">
         <is>
           <t>NO</t>
@@ -26388,671 +26380,679 @@
       </c>
       <c r="V212" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="W212" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="X212" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="Y212" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="213">
       <c r="A213" s="0" t="inlineStr">
         <is>
-          <t>3886WB</t>
+          <t>2037W</t>
         </is>
       </c>
       <c r="B213" s="0" t="inlineStr">
         <is>
-          <t>Druid Software Ltd</t>
-[...2 lines deleted...]
-      <c r="C213" s="0"/>
+          <t>Droimru Ltd</t>
+        </is>
+      </c>
+      <c r="C213" s="0" t="inlineStr">
+        <is>
+          <t>Buggy Refrigeration</t>
+        </is>
+      </c>
       <c r="D213" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E213" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F213" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="G213" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H213" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="I213" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="J213" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="K213" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="L213" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="M213" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="N213" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="O213" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="P213" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Q213" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="R213" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="S213" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="T213" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U213" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="V213" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="W213" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X213" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y213" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="214">
       <c r="A214" s="0" t="inlineStr">
         <is>
-          <t>5134W</t>
+          <t>3644W</t>
         </is>
       </c>
       <c r="B214" s="0" t="inlineStr">
         <is>
-          <t>Drukarnia Piga. PL Sp. z o.o</t>
+          <t>DRT Automotive Ltd</t>
         </is>
       </c>
       <c r="C214" s="0"/>
       <c r="D214" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="E214" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="F214" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="G214" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="H214" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="I214" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="J214" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="K214" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="L214" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="M214" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="N214" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="O214" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="P214" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Q214" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="R214" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="S214" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="T214" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="U214" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="V214" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="W214" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="X214" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Y214" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="215">
       <c r="A215" s="0" t="inlineStr">
         <is>
-          <t>1919W</t>
+          <t>3886W</t>
         </is>
       </c>
       <c r="B215" s="0" t="inlineStr">
         <is>
-          <t>Drury Ireland</t>
-[...2 lines deleted...]
-      <c r="C215" s="0"/>
+          <t>Druid Software Limited</t>
+        </is>
+      </c>
+      <c r="C215" s="0" t="inlineStr">
+        <is>
+          <t>Druid Software Limited</t>
+        </is>
+      </c>
       <c r="D215" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="E215" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="F215" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="G215" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="H215" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="I215" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="J215" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="K215" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="L215" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="M215" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="N215" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="O215" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="P215" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Q215" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="R215" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="S215" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="T215" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="U215" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="V215" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="W215" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="X215" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Y215" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="216">
       <c r="A216" s="0" t="inlineStr">
         <is>
-          <t>2010W</t>
+          <t>3886WB</t>
         </is>
       </c>
       <c r="B216" s="0" t="inlineStr">
         <is>
-          <t>Drury Tea &amp; Coffee Ltd</t>
+          <t>Druid Software Ltd</t>
         </is>
       </c>
       <c r="C216" s="0"/>
       <c r="D216" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E216" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F216" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="G216" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="H216" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="I216" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="J216" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="K216" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="L216" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="M216" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="N216" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="O216" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="P216" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Q216" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="R216" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="S216" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="T216" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="U216" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="V216" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="W216" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="X216" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Y216" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="217">
       <c r="A217" s="0" t="inlineStr">
         <is>
-          <t>4254WB</t>
+          <t>5134W</t>
         </is>
       </c>
       <c r="B217" s="0" t="inlineStr">
         <is>
-          <t>DS e-Sales GmbH</t>
+          <t>Drukarnia Piga. PL Sp. z o.o</t>
         </is>
       </c>
       <c r="C217" s="0"/>
       <c r="D217" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E217" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="F217" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="G217" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="H217" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="I217" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="J217" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="K217" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="L217" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="M217" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="N217" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="O217" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="P217" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Q217" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="R217" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="S217" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="T217" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U217" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="V217" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="W217" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X217" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y217" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="218">
       <c r="A218" s="0" t="inlineStr">
         <is>
-          <t>1045W</t>
+          <t>1919W</t>
         </is>
       </c>
       <c r="B218" s="0" t="inlineStr">
         <is>
-          <t>DSG Retail Ltd</t>
+          <t>Drury Ireland</t>
         </is>
       </c>
       <c r="C218" s="0"/>
       <c r="D218" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="E218" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="F218" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="G218" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="H218" s="0" t="inlineStr">
         <is>
@@ -27084,280 +27084,272 @@
           <t>DE-REG</t>
         </is>
       </c>
       <c r="N218" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="O218" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="P218" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="Q218" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="R218" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="S218" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="T218" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U218" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="V218" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="W218" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X218" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y218" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="219">
       <c r="A219" s="0" t="inlineStr">
         <is>
-          <t>1947WB</t>
+          <t>2010W</t>
         </is>
       </c>
       <c r="B219" s="0" t="inlineStr">
         <is>
-          <t>DSM Distribution Ltd</t>
-[...6 lines deleted...]
-      </c>
+          <t>Drury Tea &amp; Coffee Ltd</t>
+        </is>
+      </c>
+      <c r="C219" s="0"/>
       <c r="D219" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E219" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F219" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G219" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H219" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="I219" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="J219" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="K219" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="L219" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="M219" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="N219" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="O219" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="P219" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="Q219" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="R219" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="S219" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="T219" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="U219" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="V219" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W219" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="X219" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Y219" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="220">
       <c r="A220" s="0" t="inlineStr">
         <is>
-          <t>3194T</t>
+          <t>4254WB</t>
         </is>
       </c>
       <c r="B220" s="0" t="inlineStr">
         <is>
-          <t>DSMG Motorcycle Accessories</t>
-[...6 lines deleted...]
-      </c>
+          <t>DS e-Sales GmbH</t>
+        </is>
+      </c>
+      <c r="C220" s="0"/>
       <c r="D220" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E220" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F220" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="G220" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="H220" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="I220" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="J220" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="K220" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="L220" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="M220" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="N220" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="O220" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="P220" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="Q220" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="R220" s="0" t="inlineStr">
         <is>
           <t>NO</t>
@@ -27380,555 +27372,559 @@
       </c>
       <c r="V220" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="W220" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="X220" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="Y220" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="221">
       <c r="A221" s="0" t="inlineStr">
         <is>
-          <t>3515WB</t>
+          <t>1045W</t>
         </is>
       </c>
       <c r="B221" s="0" t="inlineStr">
         <is>
-          <t>DSS Supply Ltd</t>
+          <t>DSG Retail Ltd</t>
         </is>
       </c>
       <c r="C221" s="0"/>
       <c r="D221" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="E221" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="F221" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="G221" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="H221" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="I221" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="J221" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="K221" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="L221" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="M221" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="N221" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="O221" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="P221" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="Q221" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="R221" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="S221" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="T221" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="U221" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="V221" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="W221" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="X221" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="Y221" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="222">
       <c r="A222" s="0" t="inlineStr">
         <is>
-          <t>1097WB</t>
+          <t>1947WB</t>
         </is>
       </c>
       <c r="B222" s="0" t="inlineStr">
         <is>
-          <t>Dualtron Ltd</t>
-[...2 lines deleted...]
-      <c r="C222" s="0"/>
+          <t>DSM Distribution Ltd</t>
+        </is>
+      </c>
+      <c r="C222" s="0" t="inlineStr">
+        <is>
+          <t>Direct Distribution</t>
+        </is>
+      </c>
       <c r="D222" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="E222" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="F222" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="G222" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="H222" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="I222" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="J222" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="K222" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="L222" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="M222" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="N222" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="O222" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="P222" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="Q222" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="R222" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="S222" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="T222" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U222" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="V222" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="W222" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X222" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y222" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="223">
       <c r="A223" s="0" t="inlineStr">
         <is>
-          <t>1764WB</t>
+          <t>3194T</t>
         </is>
       </c>
       <c r="B223" s="0" t="inlineStr">
         <is>
-          <t>Dublin City Cool Ltd</t>
-[...2 lines deleted...]
-      <c r="C223" s="0"/>
+          <t>DSMG Motorcycle Accessories</t>
+        </is>
+      </c>
+      <c r="C223" s="0" t="inlineStr">
+        <is>
+          <t>Swanton MC</t>
+        </is>
+      </c>
       <c r="D223" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E223" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F223" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="G223" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="H223" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="I223" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="J223" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="K223" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="L223" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="M223" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="N223" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="O223" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="P223" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Q223" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="R223" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="S223" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="T223" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="U223" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="V223" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="W223" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="X223" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Y223" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="224">
       <c r="A224" s="0" t="inlineStr">
         <is>
-          <t>3007W</t>
+          <t>3515WB</t>
         </is>
       </c>
       <c r="B224" s="0" t="inlineStr">
         <is>
-          <t>Dublin Computer Wholesale Ltd</t>
+          <t>DSS Supply Ltd</t>
         </is>
       </c>
       <c r="C224" s="0"/>
       <c r="D224" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="E224" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F224" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G224" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H224" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="I224" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="J224" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="K224" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="L224" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="M224" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="N224" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="O224" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="P224" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Q224" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="R224" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="S224" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="T224" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U224" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="V224" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="W224" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="X224" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Y224" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="225">
       <c r="A225" s="0" t="inlineStr">
         <is>
-          <t>3934B</t>
+          <t>1097WB</t>
         </is>
       </c>
       <c r="B225" s="0" t="inlineStr">
         <is>
-          <t>Dublin Farm Machinery Ltd</t>
-[...6 lines deleted...]
-      </c>
+          <t>Dualtron Ltd</t>
+        </is>
+      </c>
+      <c r="C225" s="0"/>
       <c r="D225" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E225" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F225" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="G225" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="H225" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
@@ -27962,512 +27958,516 @@
           <t>YES</t>
         </is>
       </c>
       <c r="O225" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="P225" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="Q225" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="R225" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="S225" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="T225" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="U225" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="V225" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="W225" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="X225" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Y225" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="226">
       <c r="A226" s="0" t="inlineStr">
         <is>
-          <t>2714WB</t>
+          <t>1764WB</t>
         </is>
       </c>
       <c r="B226" s="0" t="inlineStr">
         <is>
-          <t>Dublin Gas and Electric Ltd</t>
-[...6 lines deleted...]
-      </c>
+          <t>Dublin City Cool Ltd</t>
+        </is>
+      </c>
+      <c r="C226" s="0"/>
       <c r="D226" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E226" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F226" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="G226" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="H226" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="I226" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="J226" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="K226" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="L226" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="M226" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="N226" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="O226" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="P226" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Q226" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="R226" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="S226" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="T226" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="U226" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="V226" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="W226" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="X226" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Y226" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="227">
       <c r="A227" s="0" t="inlineStr">
         <is>
-          <t>1078W</t>
+          <t>3007W</t>
         </is>
       </c>
       <c r="B227" s="0" t="inlineStr">
         <is>
-          <t>Dublin Grass Machinery</t>
+          <t>Dublin Computer Wholesale Ltd</t>
         </is>
       </c>
       <c r="C227" s="0"/>
       <c r="D227" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="E227" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="F227" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="G227" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="H227" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="I227" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="J227" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="K227" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="L227" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="M227" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="N227" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="O227" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="P227" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Q227" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="R227" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="S227" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="T227" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="U227" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="V227" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="W227" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X227" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y227" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="228">
       <c r="A228" s="0" t="inlineStr">
         <is>
-          <t>2836T</t>
+          <t>3934B</t>
         </is>
       </c>
       <c r="B228" s="0" t="inlineStr">
         <is>
-          <t>Duffer Tyres</t>
-[...2 lines deleted...]
-      <c r="C228" s="0"/>
+          <t>Dublin Farm Machinery Ltd</t>
+        </is>
+      </c>
+      <c r="C228" s="0" t="inlineStr">
+        <is>
+          <t>Dublin Grass Machinery</t>
+        </is>
+      </c>
       <c r="D228" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E228" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F228" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="G228" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="H228" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="I228" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="J228" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="K228" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="L228" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="M228" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="N228" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="O228" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="P228" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Q228" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="R228" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="S228" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="T228" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="U228" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="V228" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="W228" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="X228" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="Y228" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="229">
       <c r="A229" s="0" t="inlineStr">
         <is>
-          <t>3079BT</t>
+          <t>2714WB</t>
         </is>
       </c>
       <c r="B229" s="0" t="inlineStr">
         <is>
-          <t>Duggans Garage (Kerry) Ltd</t>
-[...2 lines deleted...]
-      <c r="C229" s="0"/>
+          <t>Dublin Gas and Electric Ltd</t>
+        </is>
+      </c>
+      <c r="C229" s="0" t="inlineStr">
+        <is>
+          <t>The Gas Company</t>
+        </is>
+      </c>
       <c r="D229" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E229" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F229" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="G229" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="H229" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="I229" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="J229" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="K229" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="L229" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="M229" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N229" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="O229" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="P229" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Q229" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
@@ -28478,73 +28478,73 @@
           <t>N/A</t>
         </is>
       </c>
       <c r="S229" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="T229" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="U229" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="V229" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W229" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X229" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y229" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="230">
       <c r="A230" s="0" t="inlineStr">
         <is>
-          <t>1497B</t>
+          <t>1078W</t>
         </is>
       </c>
       <c r="B230" s="0" t="inlineStr">
         <is>
-          <t>Dun Laoghaire Yacht Services Ltd</t>
+          <t>Dublin Grass Machinery</t>
         </is>
       </c>
       <c r="C230" s="0"/>
       <c r="D230" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="E230" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="F230" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="G230" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="H230" s="0" t="inlineStr">
         <is>
@@ -28576,758 +28576,754 @@
           <t>DE-REG</t>
         </is>
       </c>
       <c r="N230" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="O230" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="P230" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="Q230" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="R230" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="S230" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="T230" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="U230" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="V230" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="W230" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="X230" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Y230" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="231">
       <c r="A231" s="0" t="inlineStr">
         <is>
-          <t>3331W</t>
+          <t>2836T</t>
         </is>
       </c>
       <c r="B231" s="0" t="inlineStr">
         <is>
-          <t>Dundalk Lighting Ltd</t>
+          <t>Duffer Tyres</t>
         </is>
       </c>
       <c r="C231" s="0"/>
       <c r="D231" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="E231" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F231" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="G231" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="H231" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="I231" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="J231" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="K231" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="L231" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="M231" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="N231" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="O231" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="P231" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Q231" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="R231" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="S231" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="T231" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="U231" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="V231" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="W231" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="X231" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Y231" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="232">
       <c r="A232" s="0" t="inlineStr">
         <is>
-          <t>2295T</t>
+          <t>3079BT</t>
         </is>
       </c>
       <c r="B232" s="0" t="inlineStr">
         <is>
-          <t>Dungarvan Tyre Centre Ltd</t>
+          <t>Duggans Garage (Kerry) Ltd</t>
         </is>
       </c>
       <c r="C232" s="0"/>
       <c r="D232" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E232" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F232" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="G232" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="H232" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="I232" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="J232" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="K232" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="L232" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="M232" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="N232" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="O232" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="P232" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Q232" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="R232" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="S232" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="T232" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U232" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="V232" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="W232" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="X232" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="Y232" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="233">
       <c r="A233" s="0" t="inlineStr">
         <is>
-          <t>3012T</t>
+          <t>1497B</t>
         </is>
       </c>
       <c r="B233" s="0" t="inlineStr">
         <is>
-          <t>Dungloe Auto Factors Ltd</t>
+          <t>Dun Laoghaire Yacht Services Ltd</t>
         </is>
       </c>
       <c r="C233" s="0"/>
       <c r="D233" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="E233" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="F233" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="G233" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="H233" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="I233" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="J233" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="K233" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="L233" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="M233" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="N233" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="O233" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="P233" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="Q233" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="R233" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="S233" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="T233" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="U233" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="V233" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="W233" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="X233" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Y233" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="234">
       <c r="A234" s="0" t="inlineStr">
         <is>
-          <t>2955T</t>
+          <t>3331W</t>
         </is>
       </c>
       <c r="B234" s="0" t="inlineStr">
         <is>
-          <t>Dunne's Auto Centre</t>
+          <t>Dundalk Lighting Ltd</t>
         </is>
       </c>
       <c r="C234" s="0"/>
       <c r="D234" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E234" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F234" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G234" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H234" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="I234" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="J234" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="K234" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="L234" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="M234" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="N234" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="O234" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="P234" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Q234" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="R234" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="S234" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="T234" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="U234" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="V234" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W234" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="X234" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Y234" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="235">
       <c r="A235" s="0" t="inlineStr">
         <is>
-          <t>101WB</t>
+          <t>2295T</t>
         </is>
       </c>
       <c r="B235" s="0" t="inlineStr">
         <is>
-          <t>Dunnes Stores Unlimited Company</t>
-[...6 lines deleted...]
-      </c>
+          <t>Dungarvan Tyre Centre Ltd</t>
+        </is>
+      </c>
+      <c r="C235" s="0"/>
       <c r="D235" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E235" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F235" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="G235" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="H235" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="I235" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="J235" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="K235" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="L235" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="M235" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="N235" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="O235" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="P235" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Q235" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="R235" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="S235" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="T235" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="U235" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="V235" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="W235" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="X235" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Y235" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="236">
       <c r="A236" s="0" t="inlineStr">
         <is>
-          <t>3238WB</t>
+          <t>3012T</t>
         </is>
       </c>
       <c r="B236" s="0" t="inlineStr">
         <is>
-          <t>Duolab UK Ltd</t>
+          <t>Dungloe Auto Factors Ltd</t>
         </is>
       </c>
       <c r="C236" s="0"/>
       <c r="D236" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="E236" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="F236" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="G236" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="H236" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="I236" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="J236" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="K236" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="L236" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M236" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N236" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="O236" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="P236" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
@@ -29360,425 +29356,429 @@
       </c>
       <c r="V236" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W236" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="X236" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Y236" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="237">
       <c r="A237" s="0" t="inlineStr">
         <is>
-          <t>2097B</t>
+          <t>2955T</t>
         </is>
       </c>
       <c r="B237" s="0" t="inlineStr">
         <is>
-          <t>Duracell UK Ltd</t>
+          <t>Dunne's Auto Centre</t>
         </is>
       </c>
       <c r="C237" s="0"/>
       <c r="D237" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="E237" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="F237" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="G237" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="H237" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="I237" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="J237" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="K237" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="L237" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="M237" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="N237" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="O237" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="P237" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Q237" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="R237" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="S237" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="T237" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U237" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="V237" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="W237" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X237" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y237" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="238">
       <c r="A238" s="0" t="inlineStr">
         <is>
-          <t>3583WB</t>
+          <t>101WB</t>
         </is>
       </c>
       <c r="B238" s="0" t="inlineStr">
         <is>
-          <t>Duravit AG</t>
-[...2 lines deleted...]
-      <c r="C238" s="0"/>
+          <t>Dunnes Stores Unlimited Company</t>
+        </is>
+      </c>
+      <c r="C238" s="0" t="inlineStr">
+        <is>
+          <t>Dunnes Stores</t>
+        </is>
+      </c>
       <c r="D238" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="E238" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F238" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="G238" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="H238" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="I238" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="J238" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="K238" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="L238" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="M238" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="N238" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="O238" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="P238" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Q238" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="R238" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="S238" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="T238" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="U238" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="V238" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="W238" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="X238" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Y238" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="239">
       <c r="A239" s="0" t="inlineStr">
         <is>
-          <t>2507T</t>
+          <t>3238WB</t>
         </is>
       </c>
       <c r="B239" s="0" t="inlineStr">
         <is>
-          <t>Durbond Ltd</t>
+          <t>Duolab UK Ltd</t>
         </is>
       </c>
       <c r="C239" s="0"/>
       <c r="D239" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="E239" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="F239" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="G239" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H239" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="I239" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="J239" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="K239" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="L239" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="M239" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N239" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="O239" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="P239" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Q239" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="R239" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="S239" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="T239" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U239" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="V239" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="W239" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X239" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y239" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="240">
       <c r="A240" s="0" t="inlineStr">
         <is>
-          <t>1864WB</t>
+          <t>2097B</t>
         </is>
       </c>
       <c r="B240" s="0" t="inlineStr">
         <is>
-          <t>DWN Instrumentation Ltd</t>
+          <t>Duracell UK Ltd</t>
         </is>
       </c>
       <c r="C240" s="0"/>
       <c r="D240" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E240" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F240" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="G240" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="H240" s="0" t="inlineStr">
         <is>
@@ -29795,595 +29795,964 @@
           <t>YES</t>
         </is>
       </c>
       <c r="K240" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="L240" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="M240" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="N240" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="O240" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="P240" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Q240" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="R240" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="S240" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="T240" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="U240" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="V240" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="W240" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="X240" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Y240" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="241">
       <c r="A241" s="0" t="inlineStr">
         <is>
-          <t>4641WB</t>
+          <t>3583WB</t>
         </is>
       </c>
       <c r="B241" s="0" t="inlineStr">
         <is>
-          <t>DWR eCommerce Solutions Ltd</t>
-[...6 lines deleted...]
-      </c>
+          <t>Duravit AG</t>
+        </is>
+      </c>
+      <c r="C241" s="0"/>
       <c r="D241" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E241" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F241" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G241" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H241" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="I241" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="J241" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="K241" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="L241" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="M241" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="N241" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="O241" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="P241" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Q241" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="R241" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="S241" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="T241" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U241" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="V241" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="W241" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X241" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y241" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="242">
       <c r="A242" s="0" t="inlineStr">
         <is>
-          <t>2499W</t>
+          <t>2507T</t>
         </is>
       </c>
       <c r="B242" s="0" t="inlineStr">
         <is>
-          <t>Dynamic Cater Care Ltd</t>
+          <t>Durbond Ltd</t>
         </is>
       </c>
       <c r="C242" s="0"/>
       <c r="D242" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="E242" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="F242" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="G242" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="H242" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="I242" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="J242" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="K242" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="L242" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="M242" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="N242" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="O242" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="P242" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Q242" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="R242" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="S242" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="T242" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="U242" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="V242" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="W242" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="X242" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Y242" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="243">
       <c r="A243" s="0" t="inlineStr">
         <is>
-          <t>2686WB</t>
+          <t>1864WB</t>
         </is>
       </c>
       <c r="B243" s="0" t="inlineStr">
         <is>
-          <t>Dyno Locks Ltd</t>
+          <t>DWN Instrumentation Ltd</t>
         </is>
       </c>
       <c r="C243" s="0"/>
       <c r="D243" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E243" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F243" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="G243" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="H243" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="I243" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="J243" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="K243" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="L243" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="M243" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="N243" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="O243" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="P243" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Q243" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="R243" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="S243" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="T243" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="U243" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="V243" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="W243" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="X243" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Y243" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="244">
       <c r="A244" s="0" t="inlineStr">
         <is>
+          <t>4641WB</t>
+        </is>
+      </c>
+      <c r="B244" s="0" t="inlineStr">
+        <is>
+          <t>DWR eCommerce Solutions Ltd</t>
+        </is>
+      </c>
+      <c r="C244" s="0" t="inlineStr">
+        <is>
+          <t>Salt &amp; Steam Coffee</t>
+        </is>
+      </c>
+      <c r="D244" s="0" t="inlineStr">
+        <is>
+          <t>Pending</t>
+        </is>
+      </c>
+      <c r="E244" s="0" t="inlineStr">
+        <is>
+          <t>Pending</t>
+        </is>
+      </c>
+      <c r="F244" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="G244" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="H244" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="I244" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="J244" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="K244" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="L244" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="M244" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="N244" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="O244" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="P244" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="Q244" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="R244" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S244" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="T244" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="U244" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="V244" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="W244" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="X244" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="Y244" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="245">
+      <c r="A245" s="0" t="inlineStr">
+        <is>
+          <t>2499W</t>
+        </is>
+      </c>
+      <c r="B245" s="0" t="inlineStr">
+        <is>
+          <t>Dynamic Cater Care Ltd</t>
+        </is>
+      </c>
+      <c r="C245" s="0"/>
+      <c r="D245" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="E245" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="F245" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="G245" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="H245" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="I245" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="J245" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="K245" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="L245" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="M245" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="N245" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="O245" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="P245" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="Q245" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="R245" s="0" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="S245" s="0" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="T245" s="0" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="U245" s="0" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="V245" s="0" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="W245" s="0" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="X245" s="0" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="Y245" s="0" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="246">
+      <c r="A246" s="0" t="inlineStr">
+        <is>
+          <t>2686WB</t>
+        </is>
+      </c>
+      <c r="B246" s="0" t="inlineStr">
+        <is>
+          <t>Dyno Locks Ltd</t>
+        </is>
+      </c>
+      <c r="C246" s="0"/>
+      <c r="D246" s="0" t="inlineStr">
+        <is>
+          <t>Pending</t>
+        </is>
+      </c>
+      <c r="E246" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="F246" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="G246" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="H246" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="I246" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="J246" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="K246" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="L246" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="M246" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="N246" s="0" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="O246" s="0" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="P246" s="0" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="Q246" s="0" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="R246" s="0" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="S246" s="0" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="T246" s="0" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="U246" s="0" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="V246" s="0" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="W246" s="0" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="X246" s="0" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="Y246" s="0" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="247">
+      <c r="A247" s="0" t="inlineStr">
+        <is>
           <t>77WB</t>
         </is>
       </c>
-      <c r="B244" s="0" t="inlineStr">
+      <c r="B247" s="0" t="inlineStr">
         <is>
           <t>Dyson Ireland Ltd</t>
         </is>
       </c>
-      <c r="C244" s="0"/>
-[...105 lines deleted...]
-      <c r="Y244" s="0" t="inlineStr">
+      <c r="C247" s="0"/>
+      <c r="D247" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="E247" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="F247" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="G247" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="H247" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="I247" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="J247" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="K247" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="L247" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="M247" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="N247" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="O247" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="P247" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="Q247" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="R247" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="S247" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="T247" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="U247" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="V247" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="W247" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="X247" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="Y247" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">