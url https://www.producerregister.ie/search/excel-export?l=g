--- v6 (2026-08-24)
+++ v7 (2026-10-22)
@@ -107,51 +107,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:Y222"/>
+  <dimension ref="A1:Y224"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Reg No.</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>Company Name</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>Trading As</t>
         </is>
       </c>
@@ -587,51 +587,51 @@
       <c r="X4" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="Y4" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="0" t="inlineStr">
         <is>
           <t>3724WB</t>
         </is>
       </c>
       <c r="B5" s="0" t="inlineStr">
         <is>
           <t>G. Molins &amp; Company Ltd</t>
         </is>
       </c>
       <c r="C5" s="0"/>
       <c r="D5" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E5" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F5" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="G5" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="H5" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="I5" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
@@ -837,51 +837,51 @@
       </c>
       <c r="Y6" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="0" t="inlineStr">
         <is>
           <t>1548WB</t>
         </is>
       </c>
       <c r="B7" s="0" t="inlineStr">
         <is>
           <t>G.K.R.T. Ltd</t>
         </is>
       </c>
       <c r="C7" s="0" t="inlineStr">
         <is>
           <t>Interconnect</t>
         </is>
       </c>
       <c r="D7" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E7" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F7" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="G7" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="H7" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="I7" s="0" t="inlineStr">
         <is>
           <t>YES</t>
@@ -1195,567 +1195,567 @@
       </c>
       <c r="V9" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W9" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="X9" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Y9" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="0" t="inlineStr">
         <is>
-          <t>1596W</t>
+          <t>1466W</t>
         </is>
       </c>
       <c r="B10" s="0" t="inlineStr">
         <is>
-          <t>G2 Speech Ireland Ltd</t>
+          <t>G4S Secure Solutions (Ire) Ltd</t>
         </is>
       </c>
       <c r="C10" s="0"/>
       <c r="D10" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E10" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F10" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="G10" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="H10" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="I10" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="J10" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="K10" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="L10" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="M10" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="N10" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="O10" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="P10" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Q10" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="R10" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="S10" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="T10" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="U10" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="V10" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="W10" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="X10" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Y10" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="0" t="inlineStr">
         <is>
-          <t>1466W</t>
+          <t>3798WB</t>
         </is>
       </c>
       <c r="B11" s="0" t="inlineStr">
         <is>
-          <t>G4S Secure Solutions (Ire) Ltd</t>
-[...2 lines deleted...]
-      <c r="C11" s="0"/>
+          <t>Gach Spoirt Teoranta</t>
+        </is>
+      </c>
+      <c r="C11" s="0" t="inlineStr">
+        <is>
+          <t>Outback Jacks</t>
+        </is>
+      </c>
       <c r="D11" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E11" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F11" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="G11" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="H11" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="I11" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="J11" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="K11" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="L11" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="M11" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="N11" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="O11" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="P11" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Q11" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="R11" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="S11" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="T11" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="U11" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="V11" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="W11" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="X11" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Y11" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="0" t="inlineStr">
         <is>
-          <t>3798WB</t>
+          <t>134W</t>
         </is>
       </c>
       <c r="B12" s="0" t="inlineStr">
         <is>
-          <t>Gach Spoirt Teoranta</t>
-[...6 lines deleted...]
-      </c>
+          <t>Gaggia UK Ltd</t>
+        </is>
+      </c>
+      <c r="C12" s="0"/>
       <c r="D12" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="E12" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="F12" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="G12" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="H12" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="I12" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="J12" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="K12" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="L12" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="M12" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="N12" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="O12" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="P12" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="Q12" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="R12" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="S12" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="T12" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="U12" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="V12" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="W12" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="X12" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="Y12" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="0" t="inlineStr">
         <is>
-          <t>134W</t>
+          <t>5070B</t>
         </is>
       </c>
       <c r="B13" s="0" t="inlineStr">
         <is>
-          <t>Gaggia UK Ltd</t>
-[...2 lines deleted...]
-      <c r="C13" s="0"/>
+          <t>GAIN BEST TRADING LIMITED</t>
+        </is>
+      </c>
+      <c r="C13" s="0" t="inlineStr">
+        <is>
+          <t>OPPO</t>
+        </is>
+      </c>
       <c r="D13" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E13" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="F13" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="G13" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="H13" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="I13" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="J13" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="K13" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="L13" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="M13" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="N13" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="O13" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="P13" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Q13" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="R13" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="S13" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="T13" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="U13" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="V13" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="W13" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="X13" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Y13" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="0" t="inlineStr">
         <is>
-          <t>5070B</t>
+          <t>3956WB</t>
         </is>
       </c>
       <c r="B14" s="0" t="inlineStr">
         <is>
-          <t>GAIN BEST TRADING LIMITED</t>
-[...6 lines deleted...]
-      </c>
+          <t>Galaxy Healthcare Ltd</t>
+        </is>
+      </c>
+      <c r="C14" s="0"/>
       <c r="D14" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E14" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F14" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="G14" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="H14" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="I14" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="J14" s="0" t="inlineStr">
         <is>
           <t>NO</t>
@@ -1818,548 +1818,548 @@
       </c>
       <c r="V14" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="W14" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="X14" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="Y14" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="0" t="inlineStr">
         <is>
-          <t>3956WB</t>
+          <t>1813W</t>
         </is>
       </c>
       <c r="B15" s="0" t="inlineStr">
         <is>
-          <t>Galaxy Healthcare Ltd</t>
+          <t>Galetron Ltd</t>
         </is>
       </c>
       <c r="C15" s="0"/>
       <c r="D15" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="E15" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="F15" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="G15" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="H15" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="I15" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="J15" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="K15" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="L15" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="M15" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="N15" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="O15" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="P15" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="Q15" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="R15" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="S15" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="T15" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U15" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="V15" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="W15" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X15" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y15" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="0" t="inlineStr">
         <is>
-          <t>1813W</t>
+          <t>2549T</t>
         </is>
       </c>
       <c r="B16" s="0" t="inlineStr">
         <is>
-          <t>Galetron Ltd</t>
+          <t>Gallagher Auto Repairs Ltd</t>
         </is>
       </c>
       <c r="C16" s="0"/>
       <c r="D16" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="E16" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="F16" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="G16" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="H16" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="I16" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="J16" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="K16" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="L16" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="M16" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="N16" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="O16" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="P16" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Q16" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="R16" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="S16" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="T16" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="U16" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="V16" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W16" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="X16" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Y16" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="0" t="inlineStr">
         <is>
-          <t>2549T</t>
+          <t>1368WB</t>
         </is>
       </c>
       <c r="B17" s="0" t="inlineStr">
         <is>
-          <t>Gallagher Auto Repairs Ltd</t>
+          <t>Gallagher Power Fence Systems (Irl) Ltd</t>
         </is>
       </c>
       <c r="C17" s="0"/>
       <c r="D17" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E17" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F17" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G17" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H17" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="I17" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="J17" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="K17" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="L17" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="M17" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="N17" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="O17" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="P17" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Q17" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="R17" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="S17" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="T17" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="U17" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="V17" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="W17" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="X17" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Y17" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="0" t="inlineStr">
         <is>
-          <t>1368WB</t>
+          <t>1266B</t>
         </is>
       </c>
       <c r="B18" s="0" t="inlineStr">
         <is>
-          <t>Gallagher Power Fence Systems (Irl) Ltd</t>
+          <t>Gallic Distributors Ltd</t>
         </is>
       </c>
       <c r="C18" s="0"/>
       <c r="D18" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="E18" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="F18" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="G18" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="H18" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="I18" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="J18" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="K18" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="L18" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="M18" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="N18" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="O18" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="P18" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="Q18" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="R18" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="S18" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="T18" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="U18" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="V18" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="W18" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X18" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y18" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="0" t="inlineStr">
         <is>
-          <t>1266B</t>
+          <t>829WB</t>
         </is>
       </c>
       <c r="B19" s="0" t="inlineStr">
         <is>
-          <t>Gallic Distributors Ltd</t>
+          <t>Galliel Dog Training Centre</t>
         </is>
       </c>
       <c r="C19" s="0"/>
       <c r="D19" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="E19" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="F19" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="G19" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="H19" s="0" t="inlineStr">
         <is>
@@ -2416,591 +2416,595 @@
           <t>DE-REG</t>
         </is>
       </c>
       <c r="S19" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="T19" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="U19" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="V19" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="W19" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="X19" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Y19" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="0" t="inlineStr">
         <is>
-          <t>829WB</t>
+          <t>1532W</t>
         </is>
       </c>
       <c r="B20" s="0" t="inlineStr">
         <is>
-          <t>Galliel Dog Training Centre</t>
+          <t>Galmac Computers Ltd</t>
         </is>
       </c>
       <c r="C20" s="0"/>
       <c r="D20" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="E20" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="F20" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="G20" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="H20" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="I20" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="J20" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="K20" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="L20" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="M20" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="N20" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="O20" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="P20" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Q20" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="R20" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="S20" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="T20" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="U20" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="V20" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="W20" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="X20" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="Y20" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="0" t="inlineStr">
         <is>
-          <t>1532W</t>
+          <t>2783T</t>
         </is>
       </c>
       <c r="B21" s="0" t="inlineStr">
         <is>
-          <t>Galmac Computers Ltd</t>
+          <t>Galway Mini Centre</t>
         </is>
       </c>
       <c r="C21" s="0"/>
       <c r="D21" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="E21" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="F21" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="G21" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="H21" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="I21" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="J21" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="K21" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="L21" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="M21" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="N21" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="O21" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="P21" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Q21" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="R21" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="S21" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="T21" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U21" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="V21" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="W21" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X21" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y21" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="0" t="inlineStr">
         <is>
-          <t>2783T</t>
+          <t>1881WB</t>
         </is>
       </c>
       <c r="B22" s="0" t="inlineStr">
         <is>
-          <t>Galway Mini Centre</t>
+          <t>Gamucci Ireland Ltd</t>
         </is>
       </c>
       <c r="C22" s="0"/>
       <c r="D22" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="E22" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="F22" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="G22" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="H22" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="I22" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="J22" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="K22" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="L22" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="M22" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="N22" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="O22" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="P22" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Q22" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="R22" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="S22" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="T22" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="U22" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="V22" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W22" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="X22" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Y22" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="0" t="inlineStr">
         <is>
-          <t>1881WB</t>
+          <t>3513B</t>
         </is>
       </c>
       <c r="B23" s="0" t="inlineStr">
         <is>
-          <t>Gamucci Ireland Ltd</t>
+          <t>Gannons Garage (Westport) Ltd</t>
         </is>
       </c>
       <c r="C23" s="0"/>
       <c r="D23" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E23" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F23" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G23" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H23" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="I23" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="J23" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="K23" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="L23" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="M23" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="N23" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="O23" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="P23" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Q23" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="R23" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="S23" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="T23" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="U23" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="V23" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W23" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="X23" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Y23" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="0" t="inlineStr">
         <is>
-          <t>3513B</t>
+          <t>4948B</t>
         </is>
       </c>
       <c r="B24" s="0" t="inlineStr">
         <is>
-          <t>Gannons Garage (Westport) Ltd</t>
-[...2 lines deleted...]
-      <c r="C24" s="0"/>
+          <t>Ganzhou Beisite Trading Co., Ltd.</t>
+        </is>
+      </c>
+      <c r="C24" s="0" t="inlineStr">
+        <is>
+          <t>VOVIGGOL</t>
+        </is>
+      </c>
       <c r="D24" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E24" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="F24" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="G24" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="H24" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="I24" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="J24" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K24" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L24" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M24" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
@@ -3031,88 +3035,84 @@
           <t>N/A</t>
         </is>
       </c>
       <c r="S24" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="T24" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="U24" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="V24" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W24" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X24" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y24" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="0" t="inlineStr">
         <is>
-          <t>4948B</t>
+          <t>4272B</t>
         </is>
       </c>
       <c r="B25" s="0" t="inlineStr">
         <is>
-          <t>Ganzhou Beisite Trading Co., Ltd.</t>
-[...6 lines deleted...]
-      </c>
+          <t>gao zhou fu di mao yi you xian gong</t>
+        </is>
+      </c>
+      <c r="C25" s="0"/>
       <c r="D25" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E25" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F25" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="G25" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="H25" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="I25" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="J25" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
@@ -3158,119 +3158,119 @@
           <t>N/A</t>
         </is>
       </c>
       <c r="S25" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="T25" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="U25" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="V25" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W25" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="X25" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Y25" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="0" t="inlineStr">
         <is>
-          <t>4272B</t>
+          <t>2527WB</t>
         </is>
       </c>
       <c r="B26" s="0" t="inlineStr">
         <is>
-          <t>gao zhou fu di mao yi you xian gong</t>
+          <t>Garett Electronics</t>
         </is>
       </c>
       <c r="C26" s="0"/>
       <c r="D26" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="E26" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="F26" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="G26" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="H26" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="I26" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="J26" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="K26" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="L26" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="M26" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N26" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="O26" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="P26" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Q26" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
@@ -3281,139 +3281,139 @@
           <t>N/A</t>
         </is>
       </c>
       <c r="S26" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="T26" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="U26" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="V26" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W26" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X26" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y26" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="0" t="inlineStr">
         <is>
-          <t>2527WB</t>
+          <t>1753WB</t>
         </is>
       </c>
       <c r="B27" s="0" t="inlineStr">
         <is>
-          <t>Garett Electronics</t>
+          <t>Garmin (Europe) Ltd</t>
         </is>
       </c>
       <c r="C27" s="0"/>
       <c r="D27" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E27" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F27" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G27" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H27" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="I27" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="J27" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="K27" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="L27" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="M27" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="N27" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="O27" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="P27" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Q27" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="R27" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="S27" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="T27" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="U27" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
@@ -3421,205 +3421,205 @@
       </c>
       <c r="V27" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W27" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="X27" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Y27" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="0" t="inlineStr">
         <is>
-          <t>1753WB</t>
+          <t>1872WB</t>
         </is>
       </c>
       <c r="B28" s="0" t="inlineStr">
         <is>
-          <t>Garmin (Europe) Ltd</t>
+          <t>Garo Electric Ltd</t>
         </is>
       </c>
       <c r="C28" s="0"/>
       <c r="D28" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="E28" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="F28" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="G28" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="H28" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="I28" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="J28" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="K28" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="L28" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="M28" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="N28" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="O28" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="P28" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="Q28" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="R28" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="S28" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="T28" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="U28" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="V28" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W28" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="X28" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Y28" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="0" t="inlineStr">
         <is>
-          <t>1872WB</t>
+          <t>615WB</t>
         </is>
       </c>
       <c r="B29" s="0" t="inlineStr">
         <is>
-          <t>Garo Electric Ltd</t>
+          <t>Garrabridge Ltd</t>
         </is>
       </c>
       <c r="C29" s="0"/>
       <c r="D29" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E29" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F29" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G29" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H29" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="I29" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="J29" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="K29" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="L29" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="M29" s="0" t="inlineStr">
         <is>
           <t>YES</t>
@@ -3635,855 +3635,855 @@
           <t>YES</t>
         </is>
       </c>
       <c r="P29" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="Q29" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="R29" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="S29" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="T29" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="U29" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="V29" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="W29" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="X29" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Y29" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="0" t="inlineStr">
         <is>
-          <t>615WB</t>
+          <t>1120W</t>
         </is>
       </c>
       <c r="B30" s="0" t="inlineStr">
         <is>
-          <t>Garrabridge Ltd</t>
+          <t>Garrymore Construction Ltd</t>
         </is>
       </c>
       <c r="C30" s="0"/>
       <c r="D30" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="E30" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="F30" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="G30" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="H30" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="I30" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="J30" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="K30" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="L30" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="M30" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="N30" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="O30" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="P30" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="Q30" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="R30" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="S30" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="T30" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="U30" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="V30" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="W30" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="X30" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="Y30" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="0" t="inlineStr">
         <is>
-          <t>1120W</t>
+          <t>1811B</t>
         </is>
       </c>
       <c r="B31" s="0" t="inlineStr">
         <is>
-          <t>Garrymore Construction Ltd</t>
+          <t>Gas Networks Ireland</t>
         </is>
       </c>
       <c r="C31" s="0"/>
       <c r="D31" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E31" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F31" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G31" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H31" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="I31" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="J31" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="K31" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="L31" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="M31" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="N31" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="O31" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="P31" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Q31" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="R31" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="S31" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="T31" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="U31" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="V31" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="W31" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="X31" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Y31" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="0" t="inlineStr">
         <is>
-          <t>1811B</t>
+          <t>3434B</t>
         </is>
       </c>
       <c r="B32" s="0" t="inlineStr">
         <is>
-          <t>Gas Networks Ireland</t>
-[...2 lines deleted...]
-      <c r="C32" s="0"/>
+          <t>Gatevale Ltd</t>
+        </is>
+      </c>
+      <c r="C32" s="0" t="inlineStr">
+        <is>
+          <t>John McCabe Nissan</t>
+        </is>
+      </c>
       <c r="D32" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E32" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F32" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="G32" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="H32" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="I32" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="J32" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="K32" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="L32" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="M32" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="N32" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="O32" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="P32" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Q32" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="R32" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="S32" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="T32" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U32" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="V32" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="W32" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="X32" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="Y32" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="0" t="inlineStr">
         <is>
-          <t>3434B</t>
+          <t>2361W</t>
         </is>
       </c>
       <c r="B33" s="0" t="inlineStr">
         <is>
-          <t>Gatevale Ltd</t>
-[...6 lines deleted...]
-      </c>
+          <t>Gavigan Electrical</t>
+        </is>
+      </c>
+      <c r="C33" s="0"/>
       <c r="D33" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="E33" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F33" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="G33" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="H33" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="I33" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="J33" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="K33" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="L33" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="M33" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="N33" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="O33" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="P33" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Q33" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="R33" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="S33" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="T33" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="U33" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="V33" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W33" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X33" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y33" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="0" t="inlineStr">
         <is>
-          <t>2361W</t>
+          <t>3372B</t>
         </is>
       </c>
       <c r="B34" s="0" t="inlineStr">
         <is>
-          <t>Gavigan Electrical</t>
-[...2 lines deleted...]
-      <c r="C34" s="0"/>
+          <t>GC Autos Ltd</t>
+        </is>
+      </c>
+      <c r="C34" s="0" t="inlineStr">
+        <is>
+          <t>Kylemore Cars</t>
+        </is>
+      </c>
       <c r="D34" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E34" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F34" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="G34" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="H34" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="I34" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="J34" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="K34" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="L34" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="M34" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="N34" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="O34" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="P34" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Q34" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="R34" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="S34" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="T34" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="U34" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="V34" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W34" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="X34" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Y34" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="0" t="inlineStr">
         <is>
-          <t>3372B</t>
+          <t>2005W</t>
         </is>
       </c>
       <c r="B35" s="0" t="inlineStr">
         <is>
-          <t>GC Autos Ltd</t>
-[...6 lines deleted...]
-      </c>
+          <t>GD Automatic Machinery Ltd Hapa Division</t>
+        </is>
+      </c>
+      <c r="C35" s="0"/>
       <c r="D35" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="E35" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="F35" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="G35" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="H35" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="I35" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="J35" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="K35" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="L35" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="M35" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="N35" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="O35" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="P35" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Q35" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="R35" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="S35" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="T35" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="U35" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="V35" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="W35" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="X35" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Y35" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="0" t="inlineStr">
         <is>
-          <t>2005W</t>
+          <t>1310WB</t>
         </is>
       </c>
       <c r="B36" s="0" t="inlineStr">
         <is>
-          <t>GD Automatic Machinery Ltd Hapa Division</t>
+          <t>GE Energy (Ireland) Ltd</t>
         </is>
       </c>
       <c r="C36" s="0"/>
       <c r="D36" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E36" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F36" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G36" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H36" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="I36" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="J36" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="K36" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="L36" s="0" t="inlineStr">
         <is>
           <t>YES</t>
@@ -4529,94 +4529,94 @@
           <t>YES</t>
         </is>
       </c>
       <c r="U36" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="V36" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="W36" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="X36" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="Y36" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="0" t="inlineStr">
         <is>
-          <t>1310WB</t>
+          <t>659WB</t>
         </is>
       </c>
       <c r="B37" s="0" t="inlineStr">
         <is>
-          <t>GE Energy (Ireland) Ltd</t>
+          <t>GE Healthcare Ireland Ltd</t>
         </is>
       </c>
       <c r="C37" s="0"/>
       <c r="D37" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="E37" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="F37" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="G37" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="H37" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="I37" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="J37" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="K37" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="L37" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="M37" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="N37" s="0" t="inlineStr">
         <is>
           <t>YES</t>
@@ -4659,97 +4659,97 @@
       </c>
       <c r="V37" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="W37" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="X37" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="Y37" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="0" t="inlineStr">
         <is>
-          <t>659WB</t>
+          <t>142W</t>
         </is>
       </c>
       <c r="B38" s="0" t="inlineStr">
         <is>
-          <t>GE Healthcare Ireland Ltd</t>
+          <t>GE Hungary KFT</t>
         </is>
       </c>
       <c r="C38" s="0"/>
       <c r="D38" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="E38" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="F38" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="G38" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="H38" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="I38" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="J38" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="K38" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="L38" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="M38" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="N38" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="O38" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="P38" s="0" t="inlineStr">
         <is>
           <t>YES</t>
@@ -4782,97 +4782,97 @@
       </c>
       <c r="V38" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="W38" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="X38" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="Y38" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="0" t="inlineStr">
         <is>
-          <t>142W</t>
+          <t>365WB</t>
         </is>
       </c>
       <c r="B39" s="0" t="inlineStr">
         <is>
-          <t>GE Hungary KFT</t>
+          <t>GE Medical Systems Ireland Ltd</t>
         </is>
       </c>
       <c r="C39" s="0"/>
       <c r="D39" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E39" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F39" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G39" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H39" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="I39" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="J39" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="K39" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="L39" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="M39" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="N39" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="O39" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="P39" s="0" t="inlineStr">
         <is>
           <t>YES</t>
@@ -4905,199 +4905,203 @@
       </c>
       <c r="V39" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="W39" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="X39" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="Y39" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="0" t="inlineStr">
         <is>
-          <t>365WB</t>
+          <t>3824WB</t>
         </is>
       </c>
       <c r="B40" s="0" t="inlineStr">
         <is>
-          <t>GE Medical Systems Ireland Ltd</t>
-[...2 lines deleted...]
-      <c r="C40" s="0"/>
+          <t>GE Sales and Distribution Ltd</t>
+        </is>
+      </c>
+      <c r="C40" s="0" t="inlineStr">
+        <is>
+          <t>Health Xpress</t>
+        </is>
+      </c>
       <c r="D40" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E40" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F40" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="G40" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="H40" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="I40" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="J40" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="K40" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="L40" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="M40" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="N40" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="O40" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="P40" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Q40" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="R40" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="S40" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="T40" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U40" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="V40" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="W40" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X40" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y40" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="0" t="inlineStr">
         <is>
-          <t>3824WB</t>
+          <t>4483WB</t>
         </is>
       </c>
       <c r="B41" s="0" t="inlineStr">
         <is>
-          <t>GE Sales and Distribution Ltd</t>
+          <t>GE Vernova Global Services GmbH</t>
         </is>
       </c>
       <c r="C41" s="0" t="inlineStr">
         <is>
-          <t>Health Xpress</t>
+          <t>GE Global Services</t>
         </is>
       </c>
       <c r="D41" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E41" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F41" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="G41" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="H41" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="I41" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="J41" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K41" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
@@ -5155,126 +5159,122 @@
       </c>
       <c r="V41" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W41" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="X41" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Y41" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="0" t="inlineStr">
         <is>
-          <t>4483WB</t>
+          <t>1079WB</t>
         </is>
       </c>
       <c r="B42" s="0" t="inlineStr">
         <is>
-          <t>GE Vernova Global Services GmbH</t>
-[...6 lines deleted...]
-      </c>
+          <t>Gear4Music Ltd</t>
+        </is>
+      </c>
+      <c r="C42" s="0"/>
       <c r="D42" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E42" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F42" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G42" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H42" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="I42" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="J42" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="K42" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="L42" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="M42" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="N42" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="O42" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="P42" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Q42" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="R42" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="S42" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="T42" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="U42" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
@@ -5282,56 +5282,56 @@
       </c>
       <c r="V42" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W42" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="X42" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Y42" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="0" t="inlineStr">
         <is>
-          <t>1079WB</t>
+          <t>2149BT</t>
         </is>
       </c>
       <c r="B43" s="0" t="inlineStr">
         <is>
-          <t>Gear4Music Ltd</t>
+          <t>Geary's Garage Ltd</t>
         </is>
       </c>
       <c r="C43" s="0"/>
       <c r="D43" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E43" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F43" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="G43" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="H43" s="0" t="inlineStr">
         <is>
@@ -5348,236 +5348,236 @@
           <t>YES</t>
         </is>
       </c>
       <c r="K43" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="L43" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="M43" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="N43" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="O43" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="P43" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Q43" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="R43" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="S43" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="T43" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="U43" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="V43" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W43" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="X43" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Y43" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="0" t="inlineStr">
         <is>
-          <t>2149BT</t>
+          <t>1334B</t>
         </is>
       </c>
       <c r="B44" s="0" t="inlineStr">
         <is>
-          <t>Geary's Garage Ltd</t>
+          <t>Geary's Garage Ltd -</t>
         </is>
       </c>
       <c r="C44" s="0"/>
       <c r="D44" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="E44" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="F44" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="G44" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="H44" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="I44" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="J44" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="K44" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="L44" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="M44" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="N44" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="O44" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="P44" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="Q44" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="R44" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="S44" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="T44" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="U44" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="V44" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="W44" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X44" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y44" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="0" t="inlineStr">
         <is>
-          <t>1334B</t>
+          <t>1652W</t>
         </is>
       </c>
       <c r="B45" s="0" t="inlineStr">
         <is>
-          <t>Geary's Garage Ltd -</t>
+          <t>Gebr. Märklin &amp; Cie GmbH</t>
         </is>
       </c>
       <c r="C45" s="0"/>
       <c r="D45" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="E45" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="F45" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="G45" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="H45" s="0" t="inlineStr">
         <is>
@@ -5604,103 +5604,103 @@
           <t>DE-REG</t>
         </is>
       </c>
       <c r="M45" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="N45" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="O45" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="P45" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="Q45" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="R45" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="S45" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="T45" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="U45" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="V45" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="W45" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="X45" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Y45" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="0" t="inlineStr">
         <is>
-          <t>1652W</t>
+          <t>1643WB</t>
         </is>
       </c>
       <c r="B46" s="0" t="inlineStr">
         <is>
-          <t>Gebr. Märklin &amp; Cie GmbH</t>
+          <t>Gell Retail Franchise</t>
         </is>
       </c>
       <c r="C46" s="0"/>
       <c r="D46" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="E46" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="F46" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="G46" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="H46" s="0" t="inlineStr">
         <is>
@@ -5727,226 +5727,226 @@
           <t>DE-REG</t>
         </is>
       </c>
       <c r="M46" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="N46" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="O46" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="P46" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="Q46" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="R46" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="S46" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="T46" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="U46" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="V46" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="W46" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="X46" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Y46" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="0" t="inlineStr">
         <is>
-          <t>1643WB</t>
+          <t>995W</t>
         </is>
       </c>
       <c r="B47" s="0" t="inlineStr">
         <is>
-          <t>Gell Retail Franchise</t>
+          <t>GEM Utilities Ltd</t>
         </is>
       </c>
       <c r="C47" s="0"/>
       <c r="D47" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E47" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F47" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G47" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H47" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="I47" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="J47" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="K47" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="L47" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="M47" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="N47" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="O47" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="P47" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Q47" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="R47" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="S47" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="T47" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="U47" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="V47" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="W47" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="X47" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Y47" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="0" t="inlineStr">
         <is>
-          <t>995W</t>
+          <t>1324W</t>
         </is>
       </c>
       <c r="B48" s="0" t="inlineStr">
         <is>
-          <t>GEM Utilities Ltd</t>
+          <t>Gemgate Ltd</t>
         </is>
       </c>
       <c r="C48" s="0"/>
       <c r="D48" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E48" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F48" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="G48" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="H48" s="0" t="inlineStr">
         <is>
@@ -6008,876 +6008,876 @@
           <t>YES</t>
         </is>
       </c>
       <c r="T48" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="U48" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="V48" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="W48" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="X48" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Y48" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="0" t="inlineStr">
         <is>
-          <t>1324W</t>
+          <t>2128WB</t>
         </is>
       </c>
       <c r="B49" s="0" t="inlineStr">
         <is>
-          <t>Gemgate Ltd</t>
+          <t>Gemini Surgical Innovations Ltd</t>
         </is>
       </c>
       <c r="C49" s="0"/>
       <c r="D49" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="E49" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="F49" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="G49" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="H49" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="I49" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="J49" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="K49" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="L49" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="M49" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="N49" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="O49" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="P49" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Q49" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="R49" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="S49" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="T49" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U49" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="V49" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="W49" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X49" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y49" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="0" t="inlineStr">
         <is>
-          <t>2128WB</t>
+          <t>3186W</t>
         </is>
       </c>
       <c r="B50" s="0" t="inlineStr">
         <is>
-          <t>Gemini Surgical Innovations Ltd</t>
-[...2 lines deleted...]
-      <c r="C50" s="0"/>
+          <t>GEMÜ Ireland Ltd</t>
+        </is>
+      </c>
+      <c r="C50" s="0" t="inlineStr">
+        <is>
+          <t>GEMÜ</t>
+        </is>
+      </c>
       <c r="D50" s="0" t="inlineStr">
         <is>
           <t>Pending</t>
         </is>
       </c>
       <c r="E50" s="0" t="inlineStr">
         <is>
           <t>Pending</t>
         </is>
       </c>
       <c r="F50" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="G50" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="H50" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="I50" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="J50" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="K50" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="L50" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="M50" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="N50" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="O50" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="P50" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="Q50" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="R50" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="S50" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="T50" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="U50" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="V50" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W50" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="X50" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Y50" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="0" t="inlineStr">
         <is>
-          <t>3186W</t>
+          <t>2187WB</t>
         </is>
       </c>
       <c r="B51" s="0" t="inlineStr">
         <is>
-          <t>GEMÜ Ireland Ltd</t>
-[...6 lines deleted...]
-      </c>
+          <t>General Electric Global Services GmbH</t>
+        </is>
+      </c>
+      <c r="C51" s="0"/>
       <c r="D51" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="E51" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="F51" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="G51" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="H51" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="I51" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="J51" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="K51" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="L51" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="M51" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="N51" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="O51" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="P51" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Q51" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="R51" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="S51" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="T51" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="U51" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="V51" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W51" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="X51" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Y51" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="0" t="inlineStr">
         <is>
-          <t>2187WB</t>
+          <t>1150WB</t>
         </is>
       </c>
       <c r="B52" s="0" t="inlineStr">
         <is>
-          <t>General Electric Global Services GmbH</t>
+          <t>General Electric International Inc.</t>
         </is>
       </c>
       <c r="C52" s="0"/>
       <c r="D52" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="E52" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="F52" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="G52" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="H52" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="I52" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="J52" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="K52" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="L52" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="M52" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="N52" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="O52" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="P52" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Q52" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="R52" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="S52" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="T52" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="U52" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="V52" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="W52" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="X52" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Y52" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="0" t="inlineStr">
         <is>
-          <t>1150WB</t>
+          <t>475W</t>
         </is>
       </c>
       <c r="B53" s="0" t="inlineStr">
         <is>
-          <t>General Electric International Inc.</t>
+          <t>General Electric International Inc. -</t>
         </is>
       </c>
       <c r="C53" s="0"/>
       <c r="D53" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="E53" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="F53" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="G53" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="H53" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="I53" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="J53" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="K53" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="L53" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="M53" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="N53" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="O53" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="P53" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="Q53" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="R53" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="S53" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="T53" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="U53" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="V53" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="W53" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="X53" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Y53" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="0" t="inlineStr">
         <is>
-          <t>475W</t>
+          <t>97W</t>
         </is>
       </c>
       <c r="B54" s="0" t="inlineStr">
         <is>
-          <t>General Electric International Inc. -</t>
+          <t>General Medical Supplies Ltd</t>
         </is>
       </c>
       <c r="C54" s="0"/>
       <c r="D54" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="E54" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="F54" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="G54" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="H54" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="I54" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="J54" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="K54" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="L54" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="M54" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="N54" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="O54" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="P54" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Q54" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="R54" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="S54" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="T54" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="U54" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="V54" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="W54" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="X54" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="Y54" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="0" t="inlineStr">
         <is>
-          <t>97W</t>
+          <t>118W</t>
         </is>
       </c>
       <c r="B55" s="0" t="inlineStr">
         <is>
-          <t>General Medical Supplies Ltd</t>
+          <t>General Monitors Ireland Ltd</t>
         </is>
       </c>
       <c r="C55" s="0"/>
       <c r="D55" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="E55" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="F55" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="G55" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="H55" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="I55" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="J55" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="K55" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="L55" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="M55" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="N55" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="O55" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="P55" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="Q55" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="R55" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="S55" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="T55" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="U55" s="0" t="inlineStr">
         <is>
           <t>YES</t>
@@ -6885,224 +6885,224 @@
       </c>
       <c r="V55" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="W55" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="X55" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="Y55" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="0" t="inlineStr">
         <is>
-          <t>118W</t>
+          <t>3260W</t>
         </is>
       </c>
       <c r="B56" s="0" t="inlineStr">
         <is>
-          <t>General Monitors Ireland Ltd</t>
-[...2 lines deleted...]
-      <c r="C56" s="0"/>
+          <t>Genesis Fine Arts Ltd</t>
+        </is>
+      </c>
+      <c r="C56" s="0" t="inlineStr">
+        <is>
+          <t>Genesis</t>
+        </is>
+      </c>
       <c r="D56" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E56" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F56" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G56" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H56" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="I56" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="J56" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="K56" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="L56" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="M56" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="N56" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="O56" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="P56" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Q56" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="R56" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="S56" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="T56" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U56" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="V56" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="W56" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X56" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y56" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="0" t="inlineStr">
         <is>
-          <t>3260W</t>
+          <t>4890B</t>
         </is>
       </c>
       <c r="B57" s="0" t="inlineStr">
         <is>
-          <t>Genesis Fine Arts Ltd</t>
-[...6 lines deleted...]
-      </c>
+          <t>Genesis Shore Trading Ltd</t>
+        </is>
+      </c>
+      <c r="C57" s="0"/>
       <c r="D57" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E57" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="F57" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="G57" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="H57" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="I57" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="J57" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="K57" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="L57" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M57" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N57" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="O57" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="P57" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
@@ -7135,82 +7135,82 @@
       </c>
       <c r="V57" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W57" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="X57" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Y57" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="0" t="inlineStr">
         <is>
-          <t>4890B</t>
+          <t>3507WB</t>
         </is>
       </c>
       <c r="B58" s="0" t="inlineStr">
         <is>
-          <t>Genesis Shore Trading Ltd</t>
+          <t>Genetec Inc</t>
         </is>
       </c>
       <c r="C58" s="0"/>
       <c r="D58" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E58" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F58" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G58" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H58" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="I58" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="J58" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K58" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L58" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M58" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
@@ -7258,588 +7258,592 @@
       </c>
       <c r="V58" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W58" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="X58" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Y58" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="0" t="inlineStr">
         <is>
-          <t>3507WB</t>
+          <t>2591T</t>
         </is>
       </c>
       <c r="B59" s="0" t="inlineStr">
         <is>
-          <t>Genetec Inc</t>
-[...2 lines deleted...]
-      <c r="C59" s="0"/>
+          <t>George &amp; Tadhg Dalton, Dalton Car Sales</t>
+        </is>
+      </c>
+      <c r="C59" s="0" t="inlineStr">
+        <is>
+          <t>Dalton Car Sales</t>
+        </is>
+      </c>
       <c r="D59" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="E59" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="F59" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="G59" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="H59" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="I59" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="J59" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="K59" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="L59" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="M59" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="N59" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="O59" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="P59" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Q59" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="R59" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="S59" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="T59" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="U59" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="V59" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="W59" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="X59" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Y59" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="0" t="inlineStr">
         <is>
-          <t>2591T</t>
+          <t>993WB</t>
         </is>
       </c>
       <c r="B60" s="0" t="inlineStr">
         <is>
-          <t>George &amp; Tadhg Dalton, Dalton Car Sales</t>
-[...6 lines deleted...]
-      </c>
+          <t>Georgia - Pacific Ireland Ltd</t>
+        </is>
+      </c>
+      <c r="C60" s="0"/>
       <c r="D60" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="E60" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="F60" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="G60" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="H60" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="I60" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="J60" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="K60" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="L60" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="M60" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="N60" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="O60" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="P60" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="Q60" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="R60" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="S60" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="T60" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="U60" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="V60" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="W60" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="X60" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Y60" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="0" t="inlineStr">
         <is>
-          <t>993WB</t>
+          <t>2598T</t>
         </is>
       </c>
       <c r="B61" s="0" t="inlineStr">
         <is>
-          <t>Georgia - Pacific Ireland Ltd</t>
+          <t>Ger Pickford Tyres Ltd</t>
         </is>
       </c>
       <c r="C61" s="0"/>
       <c r="D61" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="E61" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F61" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G61" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H61" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="I61" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="J61" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="K61" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="L61" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="M61" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="N61" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="O61" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="P61" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Q61" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="R61" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="S61" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="T61" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="U61" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="V61" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="W61" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="X61" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Y61" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="0" t="inlineStr">
         <is>
-          <t>2598T</t>
+          <t>3832WB</t>
         </is>
       </c>
       <c r="B62" s="0" t="inlineStr">
         <is>
-          <t>Ger Pickford Tyres Ltd</t>
+          <t>German Bionic Systems GmbH</t>
         </is>
       </c>
       <c r="C62" s="0"/>
       <c r="D62" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="E62" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="F62" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="G62" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="H62" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="I62" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="J62" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="K62" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="L62" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="M62" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="N62" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="O62" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="P62" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Q62" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="R62" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="S62" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="T62" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U62" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="V62" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="W62" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X62" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y62" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="0" t="inlineStr">
         <is>
-          <t>3832WB</t>
+          <t>3256WBT</t>
         </is>
       </c>
       <c r="B63" s="0" t="inlineStr">
         <is>
-          <t>German Bionic Systems GmbH</t>
-[...2 lines deleted...]
-      <c r="C63" s="0"/>
+          <t>German Car Parts Centre Ltd</t>
+        </is>
+      </c>
+      <c r="C63" s="0" t="inlineStr">
+        <is>
+          <t>OTTO</t>
+        </is>
+      </c>
       <c r="D63" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E63" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F63" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="G63" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H63" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="I63" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="J63" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="K63" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L63" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M63" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N63" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="O63" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
@@ -7860,446 +7864,442 @@
           <t>N/A</t>
         </is>
       </c>
       <c r="S63" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="T63" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="U63" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="V63" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W63" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="X63" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Y63" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
       <c r="A64" s="0" t="inlineStr">
         <is>
-          <t>3256WBT</t>
+          <t>1220B</t>
         </is>
       </c>
       <c r="B64" s="0" t="inlineStr">
         <is>
-          <t>German Car Parts Centre Ltd</t>
-[...6 lines deleted...]
-      </c>
+          <t>German Car Parts Centre Ltd -</t>
+        </is>
+      </c>
+      <c r="C64" s="0"/>
       <c r="D64" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="E64" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="F64" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="G64" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="H64" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="I64" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="J64" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="K64" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="L64" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="M64" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="N64" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="O64" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="P64" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="Q64" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="R64" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="S64" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="T64" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="U64" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="V64" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="W64" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X64" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y64" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
       <c r="A65" s="0" t="inlineStr">
         <is>
-          <t>1220B</t>
+          <t>4411WB</t>
         </is>
       </c>
       <c r="B65" s="0" t="inlineStr">
         <is>
-          <t>German Car Parts Centre Ltd -</t>
+          <t>Germany RETEVIS Technology GmbH </t>
         </is>
       </c>
       <c r="C65" s="0"/>
       <c r="D65" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E65" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F65" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="G65" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="H65" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="I65" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="J65" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="K65" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="L65" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="M65" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="N65" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="O65" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="P65" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Q65" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="R65" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="S65" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="T65" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="U65" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="V65" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="W65" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="X65" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Y65" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
       <c r="A66" s="0" t="inlineStr">
         <is>
-          <t>4411WB</t>
+          <t>4614WB</t>
         </is>
       </c>
       <c r="B66" s="0" t="inlineStr">
         <is>
-          <t>Germany RETEVIS Technology GmbH </t>
+          <t>Germany RETEVIS Trading GmbH</t>
         </is>
       </c>
       <c r="C66" s="0"/>
       <c r="D66" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E66" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F66" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="G66" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="H66" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="I66" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="J66" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="K66" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="L66" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="M66" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="N66" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="O66" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="P66" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Q66" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="R66" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="S66" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="T66" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U66" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="V66" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="W66" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X66" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y66" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
       <c r="A67" s="0" t="inlineStr">
         <is>
-          <t>4614WB</t>
+          <t>5094B</t>
         </is>
       </c>
       <c r="B67" s="0" t="inlineStr">
         <is>
-          <t>Germany RETEVIS Trading GmbH</t>
+          <t>Gerry Caffrey Motors Ltd</t>
         </is>
       </c>
       <c r="C67" s="0"/>
       <c r="D67" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E67" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F67" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="G67" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="H67" s="0" t="inlineStr">
         <is>
@@ -8356,329 +8356,329 @@
           <t>N/A</t>
         </is>
       </c>
       <c r="S67" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="T67" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="U67" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="V67" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W67" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="X67" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Y67" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
       <c r="A68" s="0" t="inlineStr">
         <is>
-          <t>5094B</t>
+          <t>2876B</t>
         </is>
       </c>
       <c r="B68" s="0" t="inlineStr">
         <is>
-          <t>Gerry Caffrey Motors Ltd</t>
+          <t>Gerry Cumiskey Ltd</t>
         </is>
       </c>
       <c r="C68" s="0"/>
       <c r="D68" s="0" t="inlineStr">
         <is>
           <t>Pending</t>
         </is>
       </c>
       <c r="E68" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F68" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G68" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H68" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="I68" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="J68" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="K68" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="L68" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="M68" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="N68" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="O68" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="P68" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Q68" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="R68" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="S68" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="T68" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U68" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="V68" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="W68" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="X68" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="Y68" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
       <c r="A69" s="0" t="inlineStr">
         <is>
-          <t>2876B</t>
+          <t>784WB</t>
         </is>
       </c>
       <c r="B69" s="0" t="inlineStr">
         <is>
-          <t>Gerry Cumiskey Ltd</t>
-[...2 lines deleted...]
-      <c r="C69" s="0"/>
+          <t>Gerry Matthews Engineering Ltd</t>
+        </is>
+      </c>
+      <c r="C69" s="0" t="inlineStr">
+        <is>
+          <t>Toolfix</t>
+        </is>
+      </c>
       <c r="D69" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E69" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F69" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="G69" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="H69" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="I69" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="J69" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="K69" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="L69" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="M69" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="N69" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="O69" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="P69" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Q69" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="R69" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="S69" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="T69" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="U69" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="V69" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="W69" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="X69" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Y69" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="70">
       <c r="A70" s="0" t="inlineStr">
         <is>
-          <t>784WB</t>
+          <t>1879B</t>
         </is>
       </c>
       <c r="B70" s="0" t="inlineStr">
         <is>
-          <t>Gerry Matthews Engineering Ltd</t>
-[...6 lines deleted...]
-      </c>
+          <t>Gersan Services Ltd</t>
+        </is>
+      </c>
+      <c r="C70" s="0"/>
       <c r="D70" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E70" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F70" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="G70" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="H70" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="I70" s="0" t="inlineStr">
         <is>
           <t>YES</t>
@@ -8704,232 +8704,232 @@
           <t>YES</t>
         </is>
       </c>
       <c r="N70" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="O70" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="P70" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="Q70" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="R70" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="S70" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="T70" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U70" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="V70" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="W70" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="X70" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Y70" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="71">
       <c r="A71" s="0" t="inlineStr">
         <is>
-          <t>1879B</t>
+          <t>4242B</t>
         </is>
       </c>
       <c r="B71" s="0" t="inlineStr">
         <is>
-          <t>Gersan Services Ltd</t>
+          <t>Gertzy Global Ltd</t>
         </is>
       </c>
       <c r="C71" s="0"/>
       <c r="D71" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="E71" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F71" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="G71" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="H71" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="I71" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="J71" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="K71" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="L71" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="M71" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="N71" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="O71" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="P71" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Q71" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="R71" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="S71" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="T71" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="U71" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="V71" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W71" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="X71" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="Y71" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="72">
       <c r="A72" s="0" t="inlineStr">
         <is>
-          <t>4242B</t>
+          <t>5097WB</t>
         </is>
       </c>
       <c r="B72" s="0" t="inlineStr">
         <is>
-          <t>Gertzy Global Ltd</t>
+          <t>GEST POINT GSM</t>
         </is>
       </c>
       <c r="C72" s="0"/>
       <c r="D72" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E72" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="F72" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="G72" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="H72" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="I72" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="J72" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
@@ -8975,124 +8975,124 @@
           <t>N/A</t>
         </is>
       </c>
       <c r="S72" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="T72" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="U72" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="V72" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W72" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X72" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y72" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="73">
       <c r="A73" s="0" t="inlineStr">
         <is>
-          <t>5097WB</t>
+          <t>3657T</t>
         </is>
       </c>
       <c r="B73" s="0" t="inlineStr">
         <is>
-          <t>GEST POINT GSM</t>
+          <t>Get a Grip Mobile Tyres</t>
         </is>
       </c>
       <c r="C73" s="0"/>
       <c r="D73" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="E73" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="F73" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="G73" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H73" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="I73" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="J73" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="K73" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="L73" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="M73" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="N73" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="O73" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="P73" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="Q73" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="R73" s="0" t="inlineStr">
         <is>
           <t>NO</t>
@@ -9115,107 +9115,111 @@
       </c>
       <c r="V73" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="W73" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="X73" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="Y73" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="74">
       <c r="A74" s="0" t="inlineStr">
         <is>
-          <t>3657T</t>
+          <t>5211WB</t>
         </is>
       </c>
       <c r="B74" s="0" t="inlineStr">
         <is>
-          <t>Get a Grip Mobile Tyres</t>
-[...2 lines deleted...]
-      <c r="C74" s="0"/>
+          <t>Get Well Water Ltd</t>
+        </is>
+      </c>
+      <c r="C74" s="0" t="inlineStr">
+        <is>
+          <t>Well</t>
+        </is>
+      </c>
       <c r="D74" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="E74" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="F74" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="G74" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="H74" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="I74" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="J74" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="K74" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="L74" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="M74" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="N74" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="O74" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="P74" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="Q74" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="R74" s="0" t="inlineStr">
         <is>
           <t>NO</t>
@@ -9622,51 +9626,51 @@
       <c r="X77" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Y77" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="78">
       <c r="A78" s="0" t="inlineStr">
         <is>
           <t>1064WB</t>
         </is>
       </c>
       <c r="B78" s="0" t="inlineStr">
         <is>
           <t>GHO Distribution Ltd</t>
         </is>
       </c>
       <c r="C78" s="0"/>
       <c r="D78" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E78" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F78" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="G78" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="H78" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="I78" s="0" t="inlineStr">
         <is>
           <t>YES</t>
@@ -10860,51 +10864,51 @@
       </c>
       <c r="Y87" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="88">
       <c r="A88" s="0" t="inlineStr">
         <is>
           <t>3274WB</t>
         </is>
       </c>
       <c r="B88" s="0" t="inlineStr">
         <is>
           <t>GL Alternative Solutions Ltd</t>
         </is>
       </c>
       <c r="C88" s="0" t="inlineStr">
         <is>
           <t>Glas Energy</t>
         </is>
       </c>
       <c r="D88" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E88" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F88" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="G88" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="H88" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="I88" s="0" t="inlineStr">
         <is>
           <t>YES</t>
@@ -13455,51 +13459,51 @@
       <c r="X108" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Y108" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="109">
       <c r="A109" s="0" t="inlineStr">
         <is>
           <t>1022WB</t>
         </is>
       </c>
       <c r="B109" s="0" t="inlineStr">
         <is>
           <t>Globalstar Europe Satellite Services Ltd</t>
         </is>
       </c>
       <c r="C109" s="0"/>
       <c r="D109" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E109" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F109" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="G109" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="H109" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="I109" s="0" t="inlineStr">
         <is>
           <t>YES</t>
@@ -13690,107 +13694,107 @@
       </c>
       <c r="V110" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W110" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="X110" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Y110" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="111">
       <c r="A111" s="0" t="inlineStr">
         <is>
-          <t>2710T</t>
+          <t>5245B</t>
         </is>
       </c>
       <c r="B111" s="0" t="inlineStr">
         <is>
-          <t>Gmax Tyres Ltd</t>
+          <t>GLOCUSENT CO., LTD</t>
         </is>
       </c>
       <c r="C111" s="0"/>
       <c r="D111" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="E111" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="F111" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="G111" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="H111" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="I111" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="J111" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="K111" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="L111" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="M111" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="N111" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="O111" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="P111" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="Q111" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="R111" s="0" t="inlineStr">
         <is>
           <t>NO</t>
@@ -13813,107 +13817,107 @@
       </c>
       <c r="V111" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="W111" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="X111" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="Y111" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="112">
       <c r="A112" s="0" t="inlineStr">
         <is>
-          <t>4133WB</t>
+          <t>2710T</t>
         </is>
       </c>
       <c r="B112" s="0" t="inlineStr">
         <is>
-          <t>GN Hearing Ireland Ltd</t>
+          <t>Gmax Tyres Ltd</t>
         </is>
       </c>
       <c r="C112" s="0"/>
       <c r="D112" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E112" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F112" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G112" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H112" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="I112" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="J112" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="K112" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="L112" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="M112" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="N112" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="O112" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="P112" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="Q112" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="R112" s="0" t="inlineStr">
         <is>
           <t>NO</t>
@@ -13936,302 +13940,302 @@
       </c>
       <c r="V112" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="W112" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="X112" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="Y112" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="113">
       <c r="A113" s="0" t="inlineStr">
         <is>
-          <t>2944WB</t>
+          <t>4133WB</t>
         </is>
       </c>
       <c r="B113" s="0" t="inlineStr">
         <is>
-          <t>GN Hearing UK Ltd</t>
+          <t>GN Hearing Ireland Ltd</t>
         </is>
       </c>
       <c r="C113" s="0"/>
       <c r="D113" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="E113" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="F113" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="G113" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="H113" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="I113" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="J113" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="K113" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="L113" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="M113" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="N113" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="O113" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="P113" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Q113" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="R113" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="S113" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="T113" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="U113" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="V113" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="W113" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="X113" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Y113" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="114">
       <c r="A114" s="0" t="inlineStr">
         <is>
-          <t>214W</t>
+          <t>2944WB</t>
         </is>
       </c>
       <c r="B114" s="0" t="inlineStr">
         <is>
-          <t>GN RESOUND G.D.C. LTD</t>
+          <t>GN Hearing UK Ltd</t>
         </is>
       </c>
       <c r="C114" s="0"/>
       <c r="D114" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E114" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F114" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G114" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H114" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="I114" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="J114" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="K114" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="L114" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="M114" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="N114" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="O114" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="P114" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Q114" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="R114" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="S114" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="T114" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U114" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="V114" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="W114" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X114" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y114" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="115">
       <c r="A115" s="0" t="inlineStr">
         <is>
-          <t>213W</t>
+          <t>214W</t>
         </is>
       </c>
       <c r="B115" s="0" t="inlineStr">
         <is>
-          <t>GN RESOUND IRELAND LTD</t>
+          <t>GN RESOUND G.D.C. LTD</t>
         </is>
       </c>
       <c r="C115" s="0"/>
       <c r="D115" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="E115" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="F115" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="G115" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="H115" s="0" t="inlineStr">
         <is>
@@ -14305,337 +14309,333 @@
       </c>
       <c r="V115" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="W115" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="X115" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="Y115" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="116">
       <c r="A116" s="0" t="inlineStr">
         <is>
-          <t>2583T</t>
+          <t>213W</t>
         </is>
       </c>
       <c r="B116" s="0" t="inlineStr">
         <is>
-          <t>Go Further Tyres Nenagh Ltd</t>
+          <t>GN RESOUND IRELAND LTD</t>
         </is>
       </c>
       <c r="C116" s="0"/>
       <c r="D116" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="E116" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="F116" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="G116" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="H116" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="I116" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="J116" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="K116" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="L116" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="M116" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="N116" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="O116" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="P116" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="Q116" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="R116" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="S116" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="T116" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="U116" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="V116" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="W116" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="X116" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="Y116" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="117">
       <c r="A117" s="0" t="inlineStr">
         <is>
-          <t>3616WB</t>
+          <t>2583T</t>
         </is>
       </c>
       <c r="B117" s="0" t="inlineStr">
         <is>
-          <t>Go Pro Inc</t>
+          <t>Go Further Tyres Nenagh Ltd</t>
         </is>
       </c>
       <c r="C117" s="0"/>
       <c r="D117" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="E117" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="F117" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="G117" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="H117" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="I117" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="J117" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K117" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L117" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M117" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N117" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="O117" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="P117" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Q117" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="R117" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="S117" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="T117" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="U117" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="V117" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="W117" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="X117" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Y117" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="118">
       <c r="A118" s="0" t="inlineStr">
         <is>
-          <t>3612WB</t>
+          <t>3616WB</t>
         </is>
       </c>
       <c r="B118" s="0" t="inlineStr">
         <is>
-          <t>Go10 CE Distribution Ltd</t>
-[...6 lines deleted...]
-      </c>
+          <t>Go Pro Inc</t>
+        </is>
+      </c>
+      <c r="C118" s="0"/>
       <c r="D118" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E118" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F118" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="G118" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="H118" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="I118" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="J118" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K118" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L118" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M118" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N118" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
@@ -14678,306 +14678,310 @@
       </c>
       <c r="V118" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W118" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="X118" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Y118" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="119">
       <c r="A119" s="0" t="inlineStr">
         <is>
-          <t>1814WB</t>
+          <t>3612WB</t>
         </is>
       </c>
       <c r="B119" s="0" t="inlineStr">
         <is>
-          <t>GoBeyond Ltd</t>
+          <t>Go10 CE Distribution Ltd</t>
         </is>
       </c>
       <c r="C119" s="0" t="inlineStr">
         <is>
-          <t>MemoryC.com</t>
+          <t>Go10</t>
         </is>
       </c>
       <c r="D119" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E119" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F119" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="G119" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="H119" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="I119" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="J119" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="K119" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="L119" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="M119" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="N119" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="O119" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="P119" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Q119" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="R119" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="S119" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="T119" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="U119" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="V119" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W119" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="X119" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Y119" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="120">
       <c r="A120" s="0" t="inlineStr">
         <is>
-          <t>1826WB</t>
+          <t>1814WB</t>
         </is>
       </c>
       <c r="B120" s="0" t="inlineStr">
         <is>
-          <t>Goeco Ltd</t>
-[...2 lines deleted...]
-      <c r="C120" s="0"/>
+          <t>GoBeyond Ltd</t>
+        </is>
+      </c>
+      <c r="C120" s="0" t="inlineStr">
+        <is>
+          <t>MemoryC.com</t>
+        </is>
+      </c>
       <c r="D120" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E120" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F120" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G120" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H120" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="I120" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="J120" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="K120" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="L120" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="M120" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="N120" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="O120" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="P120" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Q120" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="R120" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="S120" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="T120" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="U120" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="V120" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W120" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="X120" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Y120" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="121">
       <c r="A121" s="0" t="inlineStr">
         <is>
-          <t>724W</t>
+          <t>1826WB</t>
         </is>
       </c>
       <c r="B121" s="0" t="inlineStr">
         <is>
-          <t>Goedde Tools Ltd</t>
+          <t>Goeco Ltd</t>
         </is>
       </c>
       <c r="C121" s="0"/>
       <c r="D121" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="E121" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="F121" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="G121" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="H121" s="0" t="inlineStr">
         <is>
@@ -15009,1156 +15013,1156 @@
           <t>DE-REG</t>
         </is>
       </c>
       <c r="N121" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="O121" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="P121" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="Q121" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="R121" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="S121" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="T121" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U121" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="V121" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="W121" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X121" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y121" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="122">
       <c r="A122" s="0" t="inlineStr">
         <is>
-          <t>1153B</t>
+          <t>724W</t>
         </is>
       </c>
       <c r="B122" s="0" t="inlineStr">
         <is>
-          <t>Goldcrop Ltd</t>
+          <t>Goedde Tools Ltd</t>
         </is>
       </c>
       <c r="C122" s="0"/>
       <c r="D122" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="E122" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="F122" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="G122" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="H122" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="I122" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="J122" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="K122" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="L122" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="M122" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="N122" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="O122" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="P122" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="Q122" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="R122" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="S122" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="T122" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="U122" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="V122" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="W122" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="X122" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Y122" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="123">
       <c r="A123" s="0" t="inlineStr">
         <is>
-          <t>4299B</t>
+          <t>1153B</t>
         </is>
       </c>
       <c r="B123" s="0" t="inlineStr">
         <is>
-          <t>Golden Orange (Guangzhou) Electronic Technology Co., Ltd</t>
-[...6 lines deleted...]
-      </c>
+          <t>Goldcrop Ltd</t>
+        </is>
+      </c>
+      <c r="C123" s="0"/>
       <c r="D123" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="E123" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F123" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G123" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H123" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="I123" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="J123" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="K123" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="L123" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="M123" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="N123" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="O123" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="P123" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Q123" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="R123" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="S123" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="T123" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="U123" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="V123" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="W123" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="X123" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Y123" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="124">
       <c r="A124" s="0" t="inlineStr">
         <is>
-          <t>503W</t>
+          <t>4299B</t>
         </is>
       </c>
       <c r="B124" s="0" t="inlineStr">
         <is>
-          <t>Goldstar Electronics Ltd</t>
+          <t>Golden Orange (Guangzhou) Electronic Technology Co., Ltd</t>
         </is>
       </c>
       <c r="C124" s="0" t="inlineStr">
         <is>
-          <t>Desktop Systems</t>
+          <t>Golden Orange</t>
         </is>
       </c>
       <c r="D124" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E124" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F124" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="G124" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="H124" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="I124" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="J124" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="K124" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="L124" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="M124" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="N124" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="O124" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="P124" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Q124" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="R124" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="S124" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="T124" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U124" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="V124" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="W124" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X124" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y124" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="125">
       <c r="A125" s="0" t="inlineStr">
         <is>
-          <t>1795WB</t>
+          <t>503W</t>
         </is>
       </c>
       <c r="B125" s="0" t="inlineStr">
         <is>
-          <t>Golf Store Ireland</t>
-[...2 lines deleted...]
-      <c r="C125" s="0"/>
+          <t>Goldstar Electronics Ltd</t>
+        </is>
+      </c>
+      <c r="C125" s="0" t="inlineStr">
+        <is>
+          <t>Desktop Systems</t>
+        </is>
+      </c>
       <c r="D125" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E125" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F125" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G125" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H125" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="I125" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="J125" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="K125" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="L125" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="M125" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="N125" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="O125" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="P125" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Q125" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="R125" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="S125" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="T125" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="U125" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="V125" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="W125" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="X125" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Y125" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="126">
       <c r="A126" s="0" t="inlineStr">
         <is>
-          <t>1682WB</t>
+          <t>1795WB</t>
         </is>
       </c>
       <c r="B126" s="0" t="inlineStr">
         <is>
-          <t>Golfbuddy Europe Ltd</t>
+          <t>Golf Store Ireland</t>
         </is>
       </c>
       <c r="C126" s="0"/>
       <c r="D126" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="E126" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="F126" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="G126" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="H126" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="I126" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="J126" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="K126" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="L126" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="M126" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="N126" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="O126" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="P126" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="Q126" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="R126" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="S126" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="T126" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U126" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="V126" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W126" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="X126" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Y126" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="127">
       <c r="A127" s="0" t="inlineStr">
         <is>
-          <t>4243WB</t>
+          <t>1682WB</t>
         </is>
       </c>
       <c r="B127" s="0" t="inlineStr">
         <is>
-          <t>Gonlkee Limited</t>
+          <t>Golfbuddy Europe Ltd</t>
         </is>
       </c>
       <c r="C127" s="0"/>
       <c r="D127" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="E127" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="F127" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="G127" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="H127" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="I127" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="J127" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="K127" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="L127" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="M127" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="N127" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="O127" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="P127" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Q127" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="R127" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="S127" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="T127" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="U127" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="V127" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="W127" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X127" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y127" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="128">
       <c r="A128" s="0" t="inlineStr">
         <is>
-          <t>5057WB</t>
+          <t>4243WB</t>
         </is>
       </c>
       <c r="B128" s="0" t="inlineStr">
         <is>
-          <t>Goods &amp; Gadgets GmbH</t>
+          <t>Gonlkee Limited</t>
         </is>
       </c>
       <c r="C128" s="0"/>
       <c r="D128" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="E128" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F128" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="G128" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="H128" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="I128" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="J128" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="K128" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="L128" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="M128" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="N128" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="O128" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="P128" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Q128" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="R128" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="S128" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="T128" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="U128" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="V128" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="W128" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="X128" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Y128" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="129">
       <c r="A129" s="0" t="inlineStr">
         <is>
-          <t>3346WB</t>
+          <t>5057WB</t>
         </is>
       </c>
       <c r="B129" s="0" t="inlineStr">
         <is>
-          <t>GoodWe Europe GmbH</t>
+          <t>Goods &amp; Gadgets GmbH</t>
         </is>
       </c>
       <c r="C129" s="0"/>
       <c r="D129" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E129" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="F129" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="G129" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="H129" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="I129" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="J129" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="K129" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="L129" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="M129" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="N129" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="O129" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="P129" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Q129" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="R129" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="S129" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="T129" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U129" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="V129" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="W129" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X129" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y129" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="130">
       <c r="A130" s="0" t="inlineStr">
         <is>
-          <t>2270T</t>
+          <t>3346WB</t>
         </is>
       </c>
       <c r="B130" s="0" t="inlineStr">
         <is>
-          <t>Goodyear Tyres Ireland Ltd</t>
+          <t>GoodWe Europe GmbH</t>
         </is>
       </c>
       <c r="C130" s="0"/>
       <c r="D130" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="E130" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="F130" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="G130" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="H130" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="I130" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="J130" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="K130" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="L130" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="M130" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="N130" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="O130" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="P130" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Q130" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="R130" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="S130" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="T130" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="U130" s="0" t="inlineStr">
         <is>
           <t>NO</t>
@@ -16166,56 +16170,56 @@
       </c>
       <c r="V130" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="W130" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="X130" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="Y130" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="131">
       <c r="A131" s="0" t="inlineStr">
         <is>
-          <t>2006WB</t>
+          <t>2270T</t>
         </is>
       </c>
       <c r="B131" s="0" t="inlineStr">
         <is>
-          <t>Google Commerce Ltd</t>
+          <t>Goodyear Tyres Ireland Ltd</t>
         </is>
       </c>
       <c r="C131" s="0"/>
       <c r="D131" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E131" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F131" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="G131" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="H131" s="0" t="inlineStr">
         <is>
@@ -16227,118 +16231,118 @@
           <t>YES</t>
         </is>
       </c>
       <c r="J131" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="K131" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="L131" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="M131" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="N131" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="O131" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="P131" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Q131" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="R131" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="S131" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="T131" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="U131" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="V131" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="W131" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="X131" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Y131" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="132">
       <c r="A132" s="0" t="inlineStr">
         <is>
-          <t>1841WB</t>
+          <t>2006WB</t>
         </is>
       </c>
       <c r="B132" s="0" t="inlineStr">
         <is>
-          <t>Google Ireland Ltd</t>
+          <t>Google Commerce Ltd</t>
         </is>
       </c>
       <c r="C132" s="0"/>
       <c r="D132" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E132" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F132" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="G132" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="H132" s="0" t="inlineStr">
         <is>
@@ -16365,523 +16369,523 @@
           <t>YES</t>
         </is>
       </c>
       <c r="M132" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="N132" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="O132" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="P132" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="Q132" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="R132" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="S132" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="T132" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U132" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="V132" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="W132" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X132" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y132" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="133">
       <c r="A133" s="0" t="inlineStr">
         <is>
-          <t>3596T</t>
+          <t>1841WB</t>
         </is>
       </c>
       <c r="B133" s="0" t="inlineStr">
         <is>
-          <t>Gordon Rountree</t>
+          <t>Google Ireland Ltd</t>
         </is>
       </c>
       <c r="C133" s="0"/>
       <c r="D133" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E133" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F133" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G133" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="H133" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="I133" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="J133" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="K133" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="L133" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="M133" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="N133" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="O133" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="P133" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Q133" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="R133" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="S133" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="T133" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="U133" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="V133" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="W133" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="X133" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Y133" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="134">
       <c r="A134" s="0" t="inlineStr">
         <is>
-          <t>1832W</t>
+          <t>3596T</t>
         </is>
       </c>
       <c r="B134" s="0" t="inlineStr">
         <is>
-          <t>Gorenje UK Ltd</t>
+          <t>Gordon Rountree</t>
         </is>
       </c>
       <c r="C134" s="0"/>
       <c r="D134" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="E134" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="F134" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="G134" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H134" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="I134" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="J134" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="K134" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="L134" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="M134" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="N134" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="O134" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="P134" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Q134" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="R134" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="S134" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="T134" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="U134" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="V134" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="W134" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="X134" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Y134" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="135">
       <c r="A135" s="0" t="inlineStr">
         <is>
-          <t>3674W</t>
+          <t>1832W</t>
         </is>
       </c>
       <c r="B135" s="0" t="inlineStr">
         <is>
-          <t>Gorilla Sports GmbH</t>
+          <t>Gorenje UK Ltd</t>
         </is>
       </c>
       <c r="C135" s="0"/>
       <c r="D135" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="E135" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="F135" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="G135" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="H135" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="I135" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="J135" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="K135" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="L135" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="M135" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="N135" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="O135" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="P135" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Q135" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="R135" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="S135" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="T135" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U135" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="V135" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="W135" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X135" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y135" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="136">
       <c r="A136" s="0" t="inlineStr">
         <is>
-          <t>2610B</t>
+          <t>3674W</t>
         </is>
       </c>
       <c r="B136" s="0" t="inlineStr">
         <is>
-          <t>Gormally Imports &amp; Exports</t>
+          <t>Gorilla Sports GmbH</t>
         </is>
       </c>
       <c r="C136" s="0"/>
       <c r="D136" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="E136" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F136" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G136" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H136" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="I136" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="J136" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="K136" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="L136" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="M136" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="N136" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="O136" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="P136" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="Q136" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="R136" s="0" t="inlineStr">
         <is>
           <t>NO</t>
@@ -16904,107 +16908,107 @@
       </c>
       <c r="V136" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="W136" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="X136" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="Y136" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="137">
       <c r="A137" s="0" t="inlineStr">
         <is>
-          <t>4842T</t>
+          <t>2610B</t>
         </is>
       </c>
       <c r="B137" s="0" t="inlineStr">
         <is>
-          <t>Gort Tyre Centre Ltd</t>
+          <t>Gormally Imports &amp; Exports</t>
         </is>
       </c>
       <c r="C137" s="0"/>
       <c r="D137" s="0" t="inlineStr">
         <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="E137" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="F137" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="G137" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="H137" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="I137" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="J137" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="K137" s="0" t="inlineStr">
+        <is>
           <t>Pending</t>
         </is>
       </c>
-      <c r="E137" s="0" t="inlineStr">
-[...33 lines deleted...]
-      </c>
       <c r="L137" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="M137" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="N137" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="O137" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="P137" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="Q137" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="R137" s="0" t="inlineStr">
         <is>
           <t>NO</t>
@@ -17027,327 +17031,327 @@
       </c>
       <c r="V137" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="W137" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="X137" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="Y137" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="138">
       <c r="A138" s="0" t="inlineStr">
         <is>
-          <t>2819WB</t>
+          <t>4842T</t>
         </is>
       </c>
       <c r="B138" s="0" t="inlineStr">
         <is>
-          <t>Gosecure Ltd</t>
-[...6 lines deleted...]
-      </c>
+          <t>Gort Tyre Centre Ltd</t>
+        </is>
+      </c>
+      <c r="C138" s="0"/>
       <c r="D138" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="E138" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="F138" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="G138" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="H138" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="I138" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="J138" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="K138" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="L138" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="M138" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="N138" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="O138" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="P138" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Q138" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="R138" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="S138" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="T138" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="U138" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="V138" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="W138" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="X138" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Y138" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="139">
       <c r="A139" s="0" t="inlineStr">
         <is>
-          <t>1239B</t>
+          <t>2819WB</t>
         </is>
       </c>
       <c r="B139" s="0" t="inlineStr">
         <is>
-          <t>Gowan Distributors Ltd</t>
-[...2 lines deleted...]
-      <c r="C139" s="0"/>
+          <t>Gosecure Ltd</t>
+        </is>
+      </c>
+      <c r="C139" s="0" t="inlineStr">
+        <is>
+          <t>GoKonnect</t>
+        </is>
+      </c>
       <c r="D139" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="E139" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F139" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G139" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H139" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="I139" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="J139" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="K139" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="L139" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="M139" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="N139" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="O139" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="P139" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Q139" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="R139" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="S139" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="T139" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U139" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="V139" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="W139" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X139" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y139" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="140">
       <c r="A140" s="0" t="inlineStr">
         <is>
-          <t>1267WBT</t>
+          <t>1239B</t>
         </is>
       </c>
       <c r="B140" s="0" t="inlineStr">
         <is>
-          <t>Gowan Motor Distribution Ltd</t>
+          <t>Gowan Distributors Ltd</t>
         </is>
       </c>
       <c r="C140" s="0"/>
       <c r="D140" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="E140" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="F140" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="G140" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="H140" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="I140" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="J140" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="K140" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="L140" s="0" t="inlineStr">
         <is>
           <t>YES</t>
@@ -17383,89 +17387,89 @@
           <t>YES</t>
         </is>
       </c>
       <c r="S140" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="T140" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="U140" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="V140" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="W140" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="X140" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Y140" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="141">
       <c r="A141" s="0" t="inlineStr">
         <is>
-          <t>2435B</t>
+          <t>1267BT</t>
         </is>
       </c>
       <c r="B141" s="0" t="inlineStr">
         <is>
-          <t>Gowan Motor Retail Group Ltd</t>
+          <t>Gowan Motor Distribution Ltd</t>
         </is>
       </c>
       <c r="C141" s="0"/>
       <c r="D141" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E141" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F141" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G141" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="H141" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="I141" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="J141" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="K141" s="0" t="inlineStr">
         <is>
           <t>YES</t>
@@ -17486,257 +17490,257 @@
           <t>YES</t>
         </is>
       </c>
       <c r="O141" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="P141" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="Q141" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="R141" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="S141" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="T141" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="U141" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="V141" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="W141" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="X141" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="Y141" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="142">
       <c r="A142" s="0" t="inlineStr">
         <is>
-          <t>4593B</t>
+          <t>2435B</t>
         </is>
       </c>
       <c r="B142" s="0" t="inlineStr">
         <is>
-          <t>GOXAWEE INTERNATIONAL INDUSTRY CO.,LIMITED</t>
+          <t>Gowan Motor Retail Group Ltd</t>
         </is>
       </c>
       <c r="C142" s="0"/>
       <c r="D142" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="E142" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="F142" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="G142" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H142" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="I142" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="J142" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="K142" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="L142" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="M142" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="N142" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="O142" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="P142" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Q142" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="R142" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="S142" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="T142" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="U142" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="V142" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W142" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="X142" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="Y142" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="143">
       <c r="A143" s="0" t="inlineStr">
         <is>
-          <t>2768T</t>
+          <t>4593B</t>
         </is>
       </c>
       <c r="B143" s="0" t="inlineStr">
         <is>
-          <t>GP Motos Ltd</t>
+          <t>GOXAWEE INTERNATIONAL INDUSTRY CO.,LIMITED</t>
         </is>
       </c>
       <c r="C143" s="0"/>
       <c r="D143" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="E143" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F143" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="G143" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="H143" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="I143" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="J143" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="K143" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="L143" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M143" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N143" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="O143" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="P143" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
@@ -17752,1131 +17756,1131 @@
           <t>N/A</t>
         </is>
       </c>
       <c r="S143" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="T143" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="U143" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="V143" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W143" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="X143" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Y143" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="144">
       <c r="A144" s="0" t="inlineStr">
         <is>
-          <t>4937WB</t>
+          <t>2768T</t>
         </is>
       </c>
       <c r="B144" s="0" t="inlineStr">
         <is>
-          <t>GP Power Professionals Ltd</t>
-[...6 lines deleted...]
-      </c>
+          <t>GP Motos Ltd</t>
+        </is>
+      </c>
+      <c r="C144" s="0"/>
       <c r="D144" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="E144" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="F144" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="G144" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="H144" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="I144" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="J144" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="K144" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="L144" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="M144" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="N144" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="O144" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="P144" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Q144" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="R144" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="S144" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="T144" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U144" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="V144" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="W144" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X144" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y144" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="145">
       <c r="A145" s="0" t="inlineStr">
         <is>
-          <t>235WB</t>
+          <t>4937WB</t>
         </is>
       </c>
       <c r="B145" s="0" t="inlineStr">
         <is>
-          <t>Grafton Group Plc</t>
-[...2 lines deleted...]
-      <c r="C145" s="0"/>
+          <t>GP Power Professionals Ltd</t>
+        </is>
+      </c>
+      <c r="C145" s="0" t="inlineStr">
+        <is>
+          <t>JTM Energy</t>
+        </is>
+      </c>
       <c r="D145" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="E145" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="F145" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="G145" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="H145" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="I145" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="J145" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="K145" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="L145" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="M145" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="N145" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="O145" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="P145" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Q145" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="R145" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="S145" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="T145" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="U145" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="V145" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="W145" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="X145" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Y145" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="146">
       <c r="A146" s="0" t="inlineStr">
         <is>
-          <t>4776WB</t>
+          <t>235WB</t>
         </is>
       </c>
       <c r="B146" s="0" t="inlineStr">
         <is>
-          <t>GRANDLINEV TECH CO., LIMITED</t>
+          <t>Grafton Group Plc</t>
         </is>
       </c>
       <c r="C146" s="0"/>
       <c r="D146" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="E146" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="F146" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="G146" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="H146" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="I146" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="J146" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="K146" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="L146" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="M146" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="N146" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="O146" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="P146" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="Q146" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="R146" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="S146" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="T146" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="U146" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="V146" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="W146" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="X146" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Y146" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="147">
       <c r="A147" s="0" t="inlineStr">
         <is>
-          <t>2357B</t>
+          <t>4776WB</t>
         </is>
       </c>
       <c r="B147" s="0" t="inlineStr">
         <is>
-          <t>Grandon Car Sales Ltd</t>
+          <t>GRANDLINEV TECH CO., LIMITED</t>
         </is>
       </c>
       <c r="C147" s="0"/>
       <c r="D147" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E147" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="F147" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="G147" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="H147" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="I147" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="J147" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="K147" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="L147" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="M147" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="N147" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="O147" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="P147" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Q147" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="R147" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="S147" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="T147" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="U147" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="V147" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W147" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X147" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y147" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="148">
       <c r="A148" s="0" t="inlineStr">
         <is>
-          <t>3366T</t>
+          <t>2357B</t>
         </is>
       </c>
       <c r="B148" s="0" t="inlineStr">
         <is>
-          <t>Grange Motorcycles</t>
+          <t>Grandon Car Sales Ltd</t>
         </is>
       </c>
       <c r="C148" s="0"/>
       <c r="D148" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="E148" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="F148" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="G148" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="H148" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="I148" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="J148" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="K148" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="L148" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="M148" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="N148" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="O148" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="P148" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Q148" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="R148" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="S148" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="T148" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U148" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="V148" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="W148" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="X148" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="Y148" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="149">
       <c r="A149" s="0" t="inlineStr">
         <is>
-          <t>2418WB</t>
+          <t>3366T</t>
         </is>
       </c>
       <c r="B149" s="0" t="inlineStr">
         <is>
-          <t>Grant Car Care Ltd</t>
-[...6 lines deleted...]
-      </c>
+          <t>Grange Motorcycles</t>
+        </is>
+      </c>
+      <c r="C149" s="0"/>
       <c r="D149" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="E149" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F149" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="G149" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="H149" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="I149" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="J149" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="K149" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="L149" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="M149" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="N149" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="O149" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="P149" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Q149" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="R149" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="S149" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="T149" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="U149" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="V149" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="W149" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="X149" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Y149" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="150">
       <c r="A150" s="0" t="inlineStr">
         <is>
-          <t>1604W</t>
+          <t>2418WB</t>
         </is>
       </c>
       <c r="B150" s="0" t="inlineStr">
         <is>
-          <t>Grant Engineering (Ireland) Ltd</t>
-[...2 lines deleted...]
-      <c r="C150" s="0"/>
+          <t>Grant Car Care Ltd</t>
+        </is>
+      </c>
+      <c r="C150" s="0" t="inlineStr">
+        <is>
+          <t>Impluse Agencies</t>
+        </is>
+      </c>
       <c r="D150" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E150" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F150" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G150" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H150" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="I150" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="J150" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="K150" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="L150" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="M150" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="N150" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="O150" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="P150" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Q150" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="R150" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="S150" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="T150" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U150" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="V150" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W150" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="X150" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Y150" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="151">
       <c r="A151" s="0" t="inlineStr">
         <is>
-          <t>2623W</t>
+          <t>1604W</t>
         </is>
       </c>
       <c r="B151" s="0" t="inlineStr">
         <is>
-          <t>Grant Engineering (Ireland) Unlimited Company</t>
+          <t>Grant Engineering (Ireland) Ltd</t>
         </is>
       </c>
       <c r="C151" s="0"/>
       <c r="D151" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="E151" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="F151" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="G151" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="H151" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="I151" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="J151" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="K151" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="L151" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="M151" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="N151" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="O151" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="P151" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="Q151" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="R151" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="S151" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="T151" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="U151" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="V151" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W151" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="X151" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Y151" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="152">
       <c r="A152" s="0" t="inlineStr">
         <is>
-          <t>2678WB</t>
+          <t>2623W</t>
         </is>
       </c>
       <c r="B152" s="0" t="inlineStr">
         <is>
-          <t>Gravitation Ltd</t>
+          <t>Grant Engineering (Ireland) Unlimited Company</t>
         </is>
       </c>
       <c r="C152" s="0"/>
       <c r="D152" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E152" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F152" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G152" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="H152" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="I152" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="J152" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="K152" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="L152" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="M152" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="N152" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="O152" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="P152" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Q152" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="R152" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="S152" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="T152" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="U152" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
@@ -18884,230 +18888,230 @@
       </c>
       <c r="V152" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W152" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="X152" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Y152" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="153">
       <c r="A153" s="0" t="inlineStr">
         <is>
-          <t>2341T</t>
+          <t>2678WB</t>
         </is>
       </c>
       <c r="B153" s="0" t="inlineStr">
         <is>
-          <t>Grealy Stores (Galway) Ltd</t>
+          <t>Gravitation Ltd</t>
         </is>
       </c>
       <c r="C153" s="0"/>
       <c r="D153" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="E153" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="F153" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="G153" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="H153" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="I153" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="J153" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="K153" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="L153" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="M153" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="N153" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="O153" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="P153" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Q153" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="R153" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="S153" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="T153" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U153" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="V153" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="W153" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X153" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y153" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="154">
       <c r="A154" s="0" t="inlineStr">
         <is>
-          <t>5113WB</t>
+          <t>2341T</t>
         </is>
       </c>
       <c r="B154" s="0" t="inlineStr">
         <is>
-          <t>Great Finds</t>
+          <t>Grealy Stores (Galway) Ltd</t>
         </is>
       </c>
       <c r="C154" s="0"/>
       <c r="D154" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E154" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F154" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G154" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H154" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="I154" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="J154" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="K154" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="L154" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="M154" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="N154" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="O154" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="P154" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="Q154" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="R154" s="0" t="inlineStr">
         <is>
           <t>NO</t>
@@ -19130,844 +19134,844 @@
       </c>
       <c r="V154" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="W154" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="X154" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="Y154" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="155">
       <c r="A155" s="0" t="inlineStr">
         <is>
-          <t>2826B</t>
+          <t>5113WB</t>
         </is>
       </c>
       <c r="B155" s="0" t="inlineStr">
         <is>
-          <t>Great Island Motors Ltd</t>
+          <t>Great Finds</t>
         </is>
       </c>
       <c r="C155" s="0"/>
       <c r="D155" s="0" t="inlineStr">
         <is>
           <t>Pending</t>
         </is>
       </c>
       <c r="E155" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="F155" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="G155" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="H155" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="I155" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="J155" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="K155" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="L155" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="M155" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="N155" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="O155" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="P155" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Q155" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="R155" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="S155" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="T155" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="U155" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="V155" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="W155" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="X155" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="Y155" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="156">
       <c r="A156" s="0" t="inlineStr">
         <is>
-          <t>2794W</t>
+          <t>2826B</t>
         </is>
       </c>
       <c r="B156" s="0" t="inlineStr">
         <is>
-          <t>Great Lakes International Ltd</t>
+          <t>Great Island Motors Ltd</t>
         </is>
       </c>
       <c r="C156" s="0"/>
       <c r="D156" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="E156" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="F156" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="G156" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="H156" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="I156" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="J156" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="K156" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="L156" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="M156" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="N156" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="O156" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="P156" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Q156" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="R156" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="S156" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="T156" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="U156" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="V156" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="W156" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="X156" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Y156" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="157">
       <c r="A157" s="0" t="inlineStr">
         <is>
-          <t>1671B</t>
+          <t>2794W</t>
         </is>
       </c>
       <c r="B157" s="0" t="inlineStr">
         <is>
-          <t>Green Automotive Distributors Ltd</t>
+          <t>Great Lakes International Ltd</t>
         </is>
       </c>
       <c r="C157" s="0"/>
       <c r="D157" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E157" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F157" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G157" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H157" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="I157" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="J157" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="K157" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="L157" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="M157" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="N157" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="O157" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="P157" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Q157" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="R157" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="S157" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="T157" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="U157" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="V157" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W157" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="X157" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Y157" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="158">
       <c r="A158" s="0" t="inlineStr">
         <is>
-          <t>3514W</t>
+          <t>1671B</t>
         </is>
       </c>
       <c r="B158" s="0" t="inlineStr">
         <is>
-          <t>Green Chip Digital Media Ltd</t>
+          <t>Green Automotive Distributors Ltd</t>
         </is>
       </c>
       <c r="C158" s="0"/>
       <c r="D158" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="E158" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="F158" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="G158" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="H158" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="I158" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="J158" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="K158" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="L158" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="M158" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="N158" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="O158" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="P158" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="Q158" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="R158" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="S158" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="T158" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="U158" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="V158" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W158" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="X158" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Y158" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="159">
       <c r="A159" s="0" t="inlineStr">
         <is>
-          <t>1696W</t>
+          <t>3514W</t>
         </is>
       </c>
       <c r="B159" s="0" t="inlineStr">
         <is>
-          <t>Green Coffey Technology Ltd</t>
-[...6 lines deleted...]
-      </c>
+          <t>Green Chip Digital Media Ltd</t>
+        </is>
+      </c>
+      <c r="C159" s="0"/>
       <c r="D159" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="E159" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="F159" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="G159" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="H159" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="I159" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="J159" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="K159" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="L159" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="M159" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="N159" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="O159" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="P159" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Q159" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="R159" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="S159" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="T159" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U159" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="V159" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W159" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="X159" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Y159" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="160">
       <c r="A160" s="0" t="inlineStr">
         <is>
-          <t>2495W</t>
+          <t>1696W</t>
         </is>
       </c>
       <c r="B160" s="0" t="inlineStr">
         <is>
-          <t>Green Connection</t>
-[...2 lines deleted...]
-      <c r="C160" s="0"/>
+          <t>Green Coffey Technology Ltd</t>
+        </is>
+      </c>
+      <c r="C160" s="0" t="inlineStr">
+        <is>
+          <t>GC Technology</t>
+        </is>
+      </c>
       <c r="D160" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E160" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F160" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="G160" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="H160" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="I160" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="J160" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="K160" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="L160" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="M160" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="N160" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="O160" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="P160" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Q160" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="R160" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="S160" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="T160" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="U160" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="V160" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W160" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="X160" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Y160" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="161">
       <c r="A161" s="0" t="inlineStr">
         <is>
-          <t>3957W</t>
+          <t>2495W</t>
         </is>
       </c>
       <c r="B161" s="0" t="inlineStr">
         <is>
-          <t>Green Energy Engineering Ltd</t>
+          <t>Green Connection</t>
         </is>
       </c>
       <c r="C161" s="0"/>
       <c r="D161" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E161" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F161" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G161" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H161" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="I161" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="J161" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="K161" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="L161" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="M161" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N161" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="O161" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="P161" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Q161" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
@@ -19995,413 +19999,413 @@
       </c>
       <c r="V161" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W161" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="X161" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Y161" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="162">
       <c r="A162" s="0" t="inlineStr">
         <is>
-          <t>4851WB</t>
+          <t>3957W</t>
         </is>
       </c>
       <c r="B162" s="0" t="inlineStr">
         <is>
-          <t>GREEN GIANT ENERGY TECHNOLOGY DEVELOPMENT S.L.U.</t>
+          <t>Green Energy Engineering Ltd</t>
         </is>
       </c>
       <c r="C162" s="0"/>
       <c r="D162" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E162" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F162" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="G162" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="H162" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="I162" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="J162" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="K162" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="L162" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="M162" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="N162" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="O162" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="P162" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Q162" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="R162" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="S162" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="T162" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U162" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="V162" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="W162" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X162" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y162" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="163">
       <c r="A163" s="0" t="inlineStr">
         <is>
-          <t>4287WB</t>
+          <t>4851WB</t>
         </is>
       </c>
       <c r="B163" s="0" t="inlineStr">
         <is>
-          <t>Green Heroes ApS</t>
+          <t>GREEN GIANT ENERGY TECHNOLOGY DEVELOPMENT S.L.U.</t>
         </is>
       </c>
       <c r="C163" s="0"/>
       <c r="D163" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E163" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="F163" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="G163" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="H163" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="I163" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="J163" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="K163" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="L163" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="M163" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="N163" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="O163" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="P163" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Q163" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="R163" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="S163" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="T163" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="U163" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="V163" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="W163" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="X163" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Y163" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="164">
       <c r="A164" s="0" t="inlineStr">
         <is>
           <t>3973WB</t>
         </is>
       </c>
       <c r="B164" s="0" t="inlineStr">
         <is>
           <t>Green Tech Distributors Ltd</t>
         </is>
       </c>
       <c r="C164" s="0"/>
       <c r="D164" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E164" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F164" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="G164" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="H164" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="I164" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="J164" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="K164" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="L164" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="M164" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="N164" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="O164" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="P164" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Q164" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="R164" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="S164" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="T164" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U164" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="V164" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="W164" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X164" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y164" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="165">
       <c r="A165" s="0" t="inlineStr">
         <is>
           <t>4536WB</t>
         </is>
       </c>
       <c r="B165" s="0" t="inlineStr">
         <is>
           <t>Green World Technology Pty Ltd</t>
         </is>
       </c>
       <c r="C165" s="0" t="inlineStr">
         <is>
           <t>Strike Batteries</t>
         </is>
       </c>
       <c r="D165" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="E165" s="0" t="inlineStr">
@@ -21852,86 +21856,86 @@
       </c>
       <c r="V176" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="W176" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="X176" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Y176" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="177">
       <c r="A177" s="0" t="inlineStr">
         <is>
-          <t>5126WB</t>
+          <t>5126B</t>
         </is>
       </c>
       <c r="B177" s="0" t="inlineStr">
         <is>
           <t>Griffin Autos Ltd</t>
         </is>
       </c>
       <c r="C177" s="0" t="inlineStr">
         <is>
           <t>Bill Griffin Motors</t>
         </is>
       </c>
       <c r="D177" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E177" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F177" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G177" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H177" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="I177" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="J177" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="K177" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="L177" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="M177" s="0" t="inlineStr">
         <is>
           <t>NO</t>
@@ -22490,156 +22494,156 @@
       <c r="X181" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Y181" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="182">
       <c r="A182" s="0" t="inlineStr">
         <is>
           <t>4995WB</t>
         </is>
       </c>
       <c r="B182" s="0" t="inlineStr">
         <is>
           <t>GRUPO TECHNOLOGICO LUCENSE SL</t>
         </is>
       </c>
       <c r="C182" s="0"/>
       <c r="D182" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E182" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="F182" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="G182" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="H182" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="I182" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="J182" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="K182" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="L182" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="M182" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="N182" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="O182" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="P182" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Q182" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="R182" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="S182" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="T182" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U182" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="V182" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="W182" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X182" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y182" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="183">
       <c r="A183" s="0" t="inlineStr">
         <is>
           <t>3148W</t>
         </is>
       </c>
       <c r="B183" s="0" t="inlineStr">
         <is>
           <t>GS Medical Ltd</t>
         </is>
       </c>
       <c r="C183" s="0" t="inlineStr">
         <is>
           <t>GIMMI GmbH</t>
         </is>
       </c>
       <c r="D183" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E183" s="0" t="inlineStr">
@@ -23232,156 +23236,156 @@
       <c r="X187" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Y187" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="188">
       <c r="A188" s="0" t="inlineStr">
         <is>
           <t>5074B</t>
         </is>
       </c>
       <c r="B188" s="0" t="inlineStr">
         <is>
           <t>Guangxi Nanning Yize Technology Co., Ltd.</t>
         </is>
       </c>
       <c r="C188" s="0"/>
       <c r="D188" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E188" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="F188" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="G188" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="H188" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="I188" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="J188" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="K188" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="L188" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="M188" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="N188" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="O188" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="P188" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Q188" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="R188" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="S188" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="T188" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U188" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="V188" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="W188" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X188" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y188" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="189">
       <c r="A189" s="0" t="inlineStr">
         <is>
           <t>4051B</t>
         </is>
       </c>
       <c r="B189" s="0" t="inlineStr">
         <is>
           <t>Guangzhou Baiya Auto Parts Co., Ltd</t>
         </is>
       </c>
       <c r="C189" s="0" t="inlineStr">
         <is>
           <t>Jingyuqin</t>
         </is>
       </c>
       <c r="D189" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="E189" s="0" t="inlineStr">
@@ -24601,156 +24605,156 @@
       </c>
       <c r="Y198" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="199">
       <c r="A199" s="0" t="inlineStr">
         <is>
           <t>5160B</t>
         </is>
       </c>
       <c r="B199" s="0" t="inlineStr">
         <is>
           <t>Guangzhou Youdian Cross-border E-commerce Co., Ltd</t>
         </is>
       </c>
       <c r="C199" s="0" t="inlineStr">
         <is>
           <t>Panasonic</t>
         </is>
       </c>
       <c r="D199" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E199" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="F199" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="G199" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="H199" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="I199" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="J199" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="K199" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="L199" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="M199" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="N199" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="O199" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="P199" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Q199" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="R199" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="S199" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="T199" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U199" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="V199" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="W199" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X199" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y199" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="200">
       <c r="A200" s="0" t="inlineStr">
         <is>
           <t>4388B</t>
         </is>
       </c>
       <c r="B200" s="0" t="inlineStr">
         <is>
           <t>guangzhouaopengnengyuankejiyouxiangongsi</t>
         </is>
       </c>
       <c r="C200" s="0"/>
       <c r="D200" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E200" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
@@ -25455,67 +25459,71 @@
       </c>
       <c r="V205" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W205" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="X205" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="Y205" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="206">
       <c r="A206" s="0" t="inlineStr">
         <is>
-          <t>4573WB</t>
+          <t>5206B</t>
         </is>
       </c>
       <c r="B206" s="0" t="inlineStr">
         <is>
-          <t>Guangzhoulanquanhangzhaoming Co., Ltd.</t>
-[...2 lines deleted...]
-      <c r="C206" s="0"/>
+          <t>guangzhoulaiyundaguojishangmaoyouxiangongsi</t>
+        </is>
+      </c>
+      <c r="C206" s="0" t="inlineStr">
+        <is>
+          <t>Yntegrity</t>
+        </is>
+      </c>
       <c r="D206" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E206" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="F206" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="G206" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="H206" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="I206" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="J206" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
@@ -25578,444 +25586,440 @@
       </c>
       <c r="V206" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W206" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="X206" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Y206" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="207">
       <c r="A207" s="0" t="inlineStr">
         <is>
-          <t>4719B</t>
+          <t>4573WB</t>
         </is>
       </c>
       <c r="B207" s="0" t="inlineStr">
         <is>
-          <t>GuangZhouMengBianXinXiKeJiYouXianGongSi</t>
-[...6 lines deleted...]
-      </c>
+          <t>Guangzhoulanquanhangzhaoming Co., Ltd.</t>
+        </is>
+      </c>
+      <c r="C207" s="0"/>
       <c r="D207" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="E207" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F207" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="G207" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="H207" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="I207" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="J207" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="K207" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="L207" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="M207" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="N207" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="O207" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="P207" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Q207" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="R207" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="S207" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="T207" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U207" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="V207" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="W207" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X207" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y207" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="208">
       <c r="A208" s="0" t="inlineStr">
         <is>
-          <t>4428B</t>
+          <t>4719B</t>
         </is>
       </c>
       <c r="B208" s="0" t="inlineStr">
         <is>
-          <t>guangzhouqingnianshidaixinxikejiyouxiangongsi</t>
-[...2 lines deleted...]
-      <c r="C208" s="0"/>
+          <t>GuangZhouMengBianXinXiKeJiYouXianGongSi</t>
+        </is>
+      </c>
+      <c r="C208" s="0" t="inlineStr">
+        <is>
+          <t>Munbyn</t>
+        </is>
+      </c>
       <c r="D208" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E208" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="F208" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="G208" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="H208" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="I208" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="J208" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="K208" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="L208" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="M208" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="N208" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="O208" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="P208" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Q208" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="R208" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="S208" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="T208" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="U208" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="V208" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="W208" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="X208" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="Y208" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="209">
       <c r="A209" s="0" t="inlineStr">
         <is>
-          <t>4565B</t>
+          <t>4428B</t>
         </is>
       </c>
       <c r="B209" s="0" t="inlineStr">
         <is>
-          <t>Guangzhouqingyuanguojimaoyi Co., Ltd.</t>
+          <t>guangzhouqingnianshidaixinxikejiyouxiangongsi</t>
         </is>
       </c>
       <c r="C209" s="0"/>
       <c r="D209" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E209" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F209" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="G209" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="H209" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="I209" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="J209" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="K209" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="L209" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="M209" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="N209" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="O209" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="P209" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Q209" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="R209" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="S209" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="T209" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U209" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="V209" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="W209" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="X209" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="Y209" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="210">
       <c r="A210" s="0" t="inlineStr">
         <is>
-          <t>5031WB</t>
+          <t>4565B</t>
         </is>
       </c>
       <c r="B210" s="0" t="inlineStr">
         <is>
-          <t>GuangzhouQinqinXiangrongkuajingE-commerce Co.,Ltd.</t>
-[...6 lines deleted...]
-      </c>
+          <t>Guangzhouqingyuanguojimaoyi Co., Ltd.</t>
+        </is>
+      </c>
+      <c r="C210" s="0"/>
       <c r="D210" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="E210" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="F210" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="G210" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="H210" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="I210" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="J210" s="0" t="inlineStr">
         <is>
           <t>NO</t>
@@ -26078,186 +26082,186 @@
       </c>
       <c r="V210" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="W210" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="X210" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="Y210" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="211">
       <c r="A211" s="0" t="inlineStr">
         <is>
-          <t>4616B</t>
+          <t>5031WB</t>
         </is>
       </c>
       <c r="B211" s="0" t="inlineStr">
         <is>
-          <t>Guangzhoushi yiwencui kejiwufu youxiangongsi</t>
-[...2 lines deleted...]
-      <c r="C211" s="0"/>
+          <t>GuangzhouQinqinXiangrongkuajingE-commerce Co.,Ltd.</t>
+        </is>
+      </c>
+      <c r="C211" s="0" t="inlineStr">
+        <is>
+          <t>Highttoy</t>
+        </is>
+      </c>
       <c r="D211" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E211" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="F211" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="G211" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="H211" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="I211" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="J211" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="K211" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="L211" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="M211" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="N211" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="O211" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="P211" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Q211" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="R211" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="S211" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="T211" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="U211" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="V211" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="W211" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="X211" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="Y211" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="212">
       <c r="A212" s="0" t="inlineStr">
         <is>
-          <t>4453B</t>
+          <t>4616B</t>
         </is>
       </c>
       <c r="B212" s="0" t="inlineStr">
         <is>
-          <t>guangzhoushijunxingchengdianzikejiyouxiangongsi</t>
-[...6 lines deleted...]
-      </c>
+          <t>Guangzhoushi yiwencui kejiwufu youxiangongsi</t>
+        </is>
+      </c>
+      <c r="C212" s="0"/>
       <c r="D212" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E212" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F212" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="G212" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="H212" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
@@ -26328,198 +26332,198 @@
       </c>
       <c r="V212" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W212" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="X212" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="Y212" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="213">
       <c r="A213" s="0" t="inlineStr">
         <is>
-          <t>4721WB</t>
+          <t>4453B</t>
         </is>
       </c>
       <c r="B213" s="0" t="inlineStr">
         <is>
-          <t>guangzhoushikaidandianzishangwuyouxiangongsi</t>
+          <t>guangzhoushijunxingchengdianzikejiyouxiangongsi</t>
         </is>
       </c>
       <c r="C213" s="0" t="inlineStr">
         <is>
-          <t>Gisam</t>
+          <t>dongguanshishengzundianziyouxiangongsi</t>
         </is>
       </c>
       <c r="D213" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E213" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F213" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="G213" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="H213" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="I213" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="J213" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="K213" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="L213" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="M213" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="N213" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="O213" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="P213" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Q213" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="R213" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="S213" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="T213" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U213" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="V213" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="W213" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="X213" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="Y213" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="214">
       <c r="A214" s="0" t="inlineStr">
         <is>
-          <t>4425B</t>
+          <t>4721WB</t>
         </is>
       </c>
       <c r="B214" s="0" t="inlineStr">
         <is>
-          <t>guangzhoushikaileidianzishangwuyouxiangongsi</t>
+          <t>guangzhoushikaidandianzishangwuyouxiangongsi</t>
         </is>
       </c>
       <c r="C214" s="0" t="inlineStr">
         <is>
-          <t>Xiaolei Li</t>
+          <t>Gisam</t>
         </is>
       </c>
       <c r="D214" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E214" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="F214" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="G214" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="H214" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="I214" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="J214" s="0" t="inlineStr">
         <is>
           <t>NO</t>
@@ -26582,194 +26586,198 @@
       </c>
       <c r="V214" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="W214" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="X214" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="Y214" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="215">
       <c r="A215" s="0" t="inlineStr">
         <is>
-          <t>4952B</t>
+          <t>4425B</t>
         </is>
       </c>
       <c r="B215" s="0" t="inlineStr">
         <is>
-          <t>guangzhoushisaikewangluokejiyouxiangongsi</t>
+          <t>guangzhoushikaileidianzishangwuyouxiangongsi</t>
         </is>
       </c>
       <c r="C215" s="0" t="inlineStr">
         <is>
-          <t>COZYBIKE</t>
+          <t>Xiaolei Li</t>
         </is>
       </c>
       <c r="D215" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E215" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F215" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="G215" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="H215" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="I215" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="J215" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="K215" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="L215" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="M215" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="N215" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="O215" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="P215" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Q215" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="R215" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="S215" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="T215" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="U215" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="V215" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="W215" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="X215" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Y215" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="216">
       <c r="A216" s="0" t="inlineStr">
         <is>
-          <t>4567B</t>
+          <t>4952B</t>
         </is>
       </c>
       <c r="B216" s="0" t="inlineStr">
         <is>
-          <t>Guangzhoushishenggongmaoyi Co., Ltd.</t>
-[...2 lines deleted...]
-      <c r="C216" s="0"/>
+          <t>guangzhoushisaikewangluokejiyouxiangongsi</t>
+        </is>
+      </c>
+      <c r="C216" s="0" t="inlineStr">
+        <is>
+          <t>COZYBIKE</t>
+        </is>
+      </c>
       <c r="D216" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E216" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="F216" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="G216" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="H216" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="I216" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="J216" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
@@ -26832,71 +26840,67 @@
       </c>
       <c r="V216" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W216" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="X216" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Y216" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="217">
       <c r="A217" s="0" t="inlineStr">
         <is>
-          <t>4951B</t>
+          <t>4567B</t>
         </is>
       </c>
       <c r="B217" s="0" t="inlineStr">
         <is>
-          <t>guangzhoushiyingbeiwangluokejiyouxiangongsi</t>
-[...6 lines deleted...]
-      </c>
+          <t>Guangzhoushishenggongmaoyi Co., Ltd.</t>
+        </is>
+      </c>
+      <c r="C217" s="0"/>
       <c r="D217" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E217" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F217" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="G217" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="H217" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="I217" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="J217" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
@@ -26959,67 +26963,71 @@
       </c>
       <c r="V217" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W217" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="X217" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Y217" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="218">
       <c r="A218" s="0" t="inlineStr">
         <is>
-          <t>3981B</t>
+          <t>4951B</t>
         </is>
       </c>
       <c r="B218" s="0" t="inlineStr">
         <is>
-          <t>Guangzhoutingyuankejiyouxiangongsi</t>
-[...2 lines deleted...]
-      <c r="C218" s="0"/>
+          <t>guangzhoushiyingbeiwangluokejiyouxiangongsi</t>
+        </is>
+      </c>
+      <c r="C218" s="0" t="inlineStr">
+        <is>
+          <t>VARUN</t>
+        </is>
+      </c>
       <c r="D218" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E218" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="F218" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="G218" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="H218" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="I218" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="J218" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
@@ -27065,79 +27073,79 @@
           <t>N/A</t>
         </is>
       </c>
       <c r="S218" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="T218" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="U218" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="V218" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W218" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X218" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y218" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="219">
       <c r="A219" s="0" t="inlineStr">
         <is>
-          <t>4433B</t>
+          <t>3981B</t>
         </is>
       </c>
       <c r="B219" s="0" t="inlineStr">
         <is>
-          <t>Guangzhouyishengdianzishangmao Co., Ltd.</t>
+          <t>Guangzhoutingyuankejiyouxiangongsi</t>
         </is>
       </c>
       <c r="C219" s="0"/>
       <c r="D219" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="E219" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F219" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="G219" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="H219" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="I219" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
@@ -27205,62 +27213,62 @@
       </c>
       <c r="V219" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W219" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="X219" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="Y219" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="220">
       <c r="A220" s="0" t="inlineStr">
         <is>
-          <t>4115B</t>
+          <t>4433B</t>
         </is>
       </c>
       <c r="B220" s="0" t="inlineStr">
         <is>
-          <t>Guangzhouyoumiwangluokeji Co., Ltd</t>
+          <t>Guangzhouyishengdianzishangmao Co., Ltd.</t>
         </is>
       </c>
       <c r="C220" s="0"/>
       <c r="D220" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E220" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F220" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="G220" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="H220" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="I220" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
@@ -27328,67 +27336,67 @@
       </c>
       <c r="V220" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W220" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="X220" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="Y220" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="221">
       <c r="A221" s="0" t="inlineStr">
         <is>
-          <t>4996B</t>
+          <t>4115B</t>
         </is>
       </c>
       <c r="B221" s="0" t="inlineStr">
         <is>
-          <t>GUGUXI LIMITED</t>
+          <t>Guangzhouyoumiwangluokeji Co., Ltd</t>
         </is>
       </c>
       <c r="C221" s="0"/>
       <c r="D221" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="E221" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F221" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="G221" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="H221" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="I221" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="J221" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
@@ -27434,186 +27442,436 @@
           <t>N/A</t>
         </is>
       </c>
       <c r="S221" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="T221" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="U221" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="V221" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W221" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="X221" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Y221" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="222">
       <c r="A222" s="0" t="inlineStr">
         <is>
+          <t>5207WB</t>
+        </is>
+      </c>
+      <c r="B222" s="0" t="inlineStr">
+        <is>
+          <t>guangzhouzongxiangshangmaoyouxiangongsi</t>
+        </is>
+      </c>
+      <c r="C222" s="0" t="inlineStr">
+        <is>
+          <t>YOSUN</t>
+        </is>
+      </c>
+      <c r="D222" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="E222" s="0" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="F222" s="0" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="G222" s="0" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="H222" s="0" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="I222" s="0" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="J222" s="0" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K222" s="0" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L222" s="0" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M222" s="0" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N222" s="0" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="O222" s="0" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="P222" s="0" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="Q222" s="0" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="R222" s="0" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="S222" s="0" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="T222" s="0" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="U222" s="0" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="V222" s="0" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="W222" s="0" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="X222" s="0" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="Y222" s="0" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="223">
+      <c r="A223" s="0" t="inlineStr">
+        <is>
+          <t>4996B</t>
+        </is>
+      </c>
+      <c r="B223" s="0" t="inlineStr">
+        <is>
+          <t>GUGUXI LIMITED</t>
+        </is>
+      </c>
+      <c r="C223" s="0"/>
+      <c r="D223" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="E223" s="0" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="F223" s="0" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="G223" s="0" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="H223" s="0" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="I223" s="0" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="J223" s="0" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K223" s="0" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L223" s="0" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M223" s="0" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N223" s="0" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="O223" s="0" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="P223" s="0" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="Q223" s="0" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="R223" s="0" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="S223" s="0" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="T223" s="0" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="U223" s="0" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="V223" s="0" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="W223" s="0" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="X223" s="0" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="Y223" s="0" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="224">
+      <c r="A224" s="0" t="inlineStr">
+        <is>
           <t>4011B</t>
         </is>
       </c>
-      <c r="B222" s="0" t="inlineStr">
+      <c r="B224" s="0" t="inlineStr">
         <is>
           <t>gui lin yi sheng xin xi ke ji you xian gong si</t>
         </is>
       </c>
-      <c r="C222" s="0" t="inlineStr">
+      <c r="C224" s="0" t="inlineStr">
         <is>
           <t>Imoo</t>
         </is>
       </c>
-      <c r="D222" s="0" t="inlineStr">
-[...104 lines deleted...]
-      <c r="Y222" s="0" t="inlineStr">
+      <c r="D224" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="E224" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="F224" s="0" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="G224" s="0" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="H224" s="0" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="I224" s="0" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="J224" s="0" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K224" s="0" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L224" s="0" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M224" s="0" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N224" s="0" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="O224" s="0" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="P224" s="0" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="Q224" s="0" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="R224" s="0" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="S224" s="0" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="T224" s="0" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="U224" s="0" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="V224" s="0" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="W224" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="X224" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="Y224" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">