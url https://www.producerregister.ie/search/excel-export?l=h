--- v6 (2026-08-14)
+++ v7 (2026-09-28)
@@ -107,51 +107,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:Y267"/>
+  <dimension ref="A1:Y270"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Reg No.</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>Company Name</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>Trading As</t>
         </is>
       </c>
@@ -10016,107 +10016,107 @@
       </c>
       <c r="V80" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="W80" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="X80" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="Y80" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="81">
       <c r="A81" s="0" t="inlineStr">
         <is>
-          <t>3725T</t>
+          <t>3942T</t>
         </is>
       </c>
       <c r="B81" s="0" t="inlineStr">
         <is>
           <t>Hendrick Tyres Ltd</t>
         </is>
       </c>
       <c r="C81" s="0"/>
       <c r="D81" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E81" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F81" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="G81" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="H81" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="I81" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="J81" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="K81" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="L81" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="M81" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="N81" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="O81" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="P81" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="Q81" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="R81" s="0" t="inlineStr">
         <is>
           <t>NO</t>
@@ -10139,107 +10139,107 @@
       </c>
       <c r="V81" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="W81" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="X81" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="Y81" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="82">
       <c r="A82" s="0" t="inlineStr">
         <is>
-          <t>3942T</t>
+          <t>3725T</t>
         </is>
       </c>
       <c r="B82" s="0" t="inlineStr">
         <is>
           <t>Hendrick Tyres Ltd</t>
         </is>
       </c>
       <c r="C82" s="0"/>
       <c r="D82" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="E82" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="F82" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="G82" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H82" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="I82" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="J82" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="K82" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="L82" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="M82" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="N82" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="O82" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="P82" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="Q82" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="R82" s="0" t="inlineStr">
         <is>
           <t>NO</t>
@@ -10523,51 +10523,51 @@
       </c>
       <c r="Y84" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="85">
       <c r="A85" s="0" t="inlineStr">
         <is>
           <t>1308WBT</t>
         </is>
       </c>
       <c r="B85" s="0" t="inlineStr">
         <is>
           <t>Henry Ford &amp; Son Ltd</t>
         </is>
       </c>
       <c r="C85" s="0" t="inlineStr">
         <is>
           <t>Ford Ireland</t>
         </is>
       </c>
       <c r="D85" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E85" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F85" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="G85" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="H85" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="I85" s="0" t="inlineStr">
         <is>
           <t>YES</t>
@@ -11537,71 +11537,71 @@
           <t>Pending</t>
         </is>
       </c>
       <c r="F93" s="0" t="inlineStr">
         <is>
           <t>Pending</t>
         </is>
       </c>
       <c r="G93" s="0" t="inlineStr">
         <is>
           <t>Pending</t>
         </is>
       </c>
       <c r="H93" s="0" t="inlineStr">
         <is>
           <t>Pending</t>
         </is>
       </c>
       <c r="I93" s="0" t="inlineStr">
         <is>
           <t>Pending</t>
         </is>
       </c>
       <c r="J93" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="K93" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="L93" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="M93" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="N93" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="O93" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="P93" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="Q93" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="R93" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="S93" s="0" t="inlineStr">
         <is>
           <t>NO</t>
@@ -12745,51 +12745,51 @@
       <c r="X102" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="Y102" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="103">
       <c r="A103" s="0" t="inlineStr">
         <is>
           <t>1636BT</t>
         </is>
       </c>
       <c r="B103" s="0" t="inlineStr">
         <is>
           <t>Hiab Ireland Ltd</t>
         </is>
       </c>
       <c r="C103" s="0"/>
       <c r="D103" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E103" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F103" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="G103" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="H103" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="I103" s="0" t="inlineStr">
         <is>
           <t>YES</t>
@@ -14229,51 +14229,51 @@
       <c r="X114" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Y114" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="115">
       <c r="A115" s="0" t="inlineStr">
         <is>
           <t>718WB</t>
         </is>
       </c>
       <c r="B115" s="0" t="inlineStr">
         <is>
           <t>Highcove Unlimited Company</t>
         </is>
       </c>
       <c r="C115" s="0"/>
       <c r="D115" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E115" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F115" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="G115" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="H115" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="I115" s="0" t="inlineStr">
         <is>
           <t>YES</t>
@@ -16447,51 +16447,51 @@
       <c r="X132" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="Y132" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="133">
       <c r="A133" s="0" t="inlineStr">
         <is>
           <t>1352WB</t>
         </is>
       </c>
       <c r="B133" s="0" t="inlineStr">
         <is>
           <t>Hitechniques Ltd</t>
         </is>
       </c>
       <c r="C133" s="0"/>
       <c r="D133" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E133" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F133" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="G133" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="H133" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="I133" s="0" t="inlineStr">
         <is>
           <t>YES</t>
@@ -20404,62 +20404,62 @@
       </c>
       <c r="V164" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W164" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="X164" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="Y164" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="165">
       <c r="A165" s="0" t="inlineStr">
         <is>
-          <t>4674B</t>
+          <t>5234B</t>
         </is>
       </c>
       <c r="B165" s="0" t="inlineStr">
         <is>
-          <t>Hong Kong Future Element Technology Co., Limited</t>
+          <t>HONG KONG FEI NI RUI SI TECHNOLOGY LIMITED</t>
         </is>
       </c>
       <c r="C165" s="0"/>
       <c r="D165" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="E165" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="F165" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="G165" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="H165" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="I165" s="0" t="inlineStr">
         <is>
           <t>NO</t>
@@ -20527,179 +20527,179 @@
       </c>
       <c r="V165" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="W165" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="X165" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="Y165" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="166">
       <c r="A166" s="0" t="inlineStr">
         <is>
-          <t>4502B</t>
+          <t>4674B</t>
         </is>
       </c>
       <c r="B166" s="0" t="inlineStr">
         <is>
-          <t>Hong Kong Haining Technology Limited</t>
+          <t>Hong Kong Future Element Technology Co., Limited</t>
         </is>
       </c>
       <c r="C166" s="0"/>
       <c r="D166" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E166" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="F166" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="G166" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="H166" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="I166" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="J166" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="K166" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="L166" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="M166" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="N166" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="O166" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="P166" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Q166" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="R166" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="S166" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="T166" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="U166" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="V166" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="W166" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="X166" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="Y166" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="167">
       <c r="A167" s="0" t="inlineStr">
         <is>
-          <t>4510B</t>
+          <t>4502B</t>
         </is>
       </c>
       <c r="B167" s="0" t="inlineStr">
         <is>
-          <t>Hong Kong Hefan Technology Limited</t>
+          <t>Hong Kong Haining Technology Limited</t>
         </is>
       </c>
       <c r="C167" s="0"/>
       <c r="D167" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E167" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F167" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="G167" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="H167" s="0" t="inlineStr">
         <is>
@@ -20773,56 +20773,56 @@
       </c>
       <c r="V167" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W167" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="X167" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="Y167" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="168">
       <c r="A168" s="0" t="inlineStr">
         <is>
-          <t>4517B</t>
+          <t>4510B</t>
         </is>
       </c>
       <c r="B168" s="0" t="inlineStr">
         <is>
-          <t>Hong Kong Huayou Technology Limited</t>
+          <t>Hong Kong Hefan Technology Limited</t>
         </is>
       </c>
       <c r="C168" s="0"/>
       <c r="D168" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E168" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F168" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="G168" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="H168" s="0" t="inlineStr">
         <is>
@@ -20896,56 +20896,56 @@
       </c>
       <c r="V168" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W168" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="X168" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="Y168" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="169">
       <c r="A169" s="0" t="inlineStr">
         <is>
-          <t>4503B</t>
+          <t>4517B</t>
         </is>
       </c>
       <c r="B169" s="0" t="inlineStr">
         <is>
-          <t>Hong Kong Jianqi Technology Limited</t>
+          <t>Hong Kong Huayou Technology Limited</t>
         </is>
       </c>
       <c r="C169" s="0"/>
       <c r="D169" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E169" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F169" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="G169" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="H169" s="0" t="inlineStr">
         <is>
@@ -21019,56 +21019,56 @@
       </c>
       <c r="V169" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W169" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="X169" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="Y169" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="170">
       <c r="A170" s="0" t="inlineStr">
         <is>
-          <t>4499B</t>
+          <t>4503B</t>
         </is>
       </c>
       <c r="B170" s="0" t="inlineStr">
         <is>
-          <t>Hong Kong Jianwei Technology Limited</t>
+          <t>Hong Kong Jianqi Technology Limited</t>
         </is>
       </c>
       <c r="C170" s="0"/>
       <c r="D170" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E170" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F170" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="G170" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="H170" s="0" t="inlineStr">
         <is>
@@ -21142,56 +21142,56 @@
       </c>
       <c r="V170" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W170" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="X170" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="Y170" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="171">
       <c r="A171" s="0" t="inlineStr">
         <is>
-          <t>4506B</t>
+          <t>4499B</t>
         </is>
       </c>
       <c r="B171" s="0" t="inlineStr">
         <is>
-          <t>Hong Kong Jiashuo Technology Limited</t>
+          <t>Hong Kong Jianwei Technology Limited</t>
         </is>
       </c>
       <c r="C171" s="0"/>
       <c r="D171" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E171" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F171" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="G171" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="H171" s="0" t="inlineStr">
         <is>
@@ -21265,56 +21265,56 @@
       </c>
       <c r="V171" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W171" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="X171" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="Y171" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="172">
       <c r="A172" s="0" t="inlineStr">
         <is>
-          <t>4520B</t>
+          <t>4506B</t>
         </is>
       </c>
       <c r="B172" s="0" t="inlineStr">
         <is>
-          <t>Hong Kong Jincheng Technology Co., Limited</t>
+          <t>Hong Kong Jiashuo Technology Limited</t>
         </is>
       </c>
       <c r="C172" s="0"/>
       <c r="D172" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E172" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F172" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="G172" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="H172" s="0" t="inlineStr">
         <is>
@@ -21388,56 +21388,56 @@
       </c>
       <c r="V172" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W172" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="X172" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="Y172" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="173">
       <c r="A173" s="0" t="inlineStr">
         <is>
-          <t>4494B</t>
+          <t>4520B</t>
         </is>
       </c>
       <c r="B173" s="0" t="inlineStr">
         <is>
-          <t>Hong Kong Kaiwen Technology Co., Limited</t>
+          <t>Hong Kong Jincheng Technology Co., Limited</t>
         </is>
       </c>
       <c r="C173" s="0"/>
       <c r="D173" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E173" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F173" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="G173" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="H173" s="0" t="inlineStr">
         <is>
@@ -21511,63 +21511,59 @@
       </c>
       <c r="V173" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W173" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="X173" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="Y173" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="174">
       <c r="A174" s="0" t="inlineStr">
         <is>
-          <t>4873B</t>
+          <t>5163WB</t>
         </is>
       </c>
       <c r="B174" s="0" t="inlineStr">
         <is>
-          <t>Hong Kong Katasymbol Co., Limited</t>
-[...6 lines deleted...]
-      </c>
+          <t>HONG KONG JINGCHEN E-COMMERCE CO., LIMITED</t>
+        </is>
+      </c>
+      <c r="C174" s="0"/>
       <c r="D174" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E174" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="F174" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="G174" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="H174" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
@@ -21638,190 +21634,194 @@
       </c>
       <c r="V174" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W174" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="X174" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Y174" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="175">
       <c r="A175" s="0" t="inlineStr">
         <is>
-          <t>4877WB</t>
+          <t>4494B</t>
         </is>
       </c>
       <c r="B175" s="0" t="inlineStr">
         <is>
-          <t>HONG KONG LUTE TECHNOLOGY CO., LIMITED</t>
+          <t>Hong Kong Kaiwen Technology Co., Limited</t>
         </is>
       </c>
       <c r="C175" s="0"/>
       <c r="D175" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E175" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F175" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="G175" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="H175" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="I175" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="J175" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="K175" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="L175" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="M175" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="N175" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="O175" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="P175" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Q175" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="R175" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="S175" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="T175" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U175" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="V175" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="W175" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="X175" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="Y175" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="176">
       <c r="A176" s="0" t="inlineStr">
         <is>
-          <t>4509B</t>
+          <t>4873B</t>
         </is>
       </c>
       <c r="B176" s="0" t="inlineStr">
         <is>
-          <t>Hong Kong Oushi Technology Limited</t>
-[...2 lines deleted...]
-      <c r="C176" s="0"/>
+          <t>Hong Kong Katasymbol Co., Limited</t>
+        </is>
+      </c>
+      <c r="C176" s="0" t="inlineStr">
+        <is>
+          <t>Supvan</t>
+        </is>
+      </c>
       <c r="D176" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E176" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="F176" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="G176" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="H176" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="I176" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="J176" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
@@ -21867,330 +21867,330 @@
           <t>N/A</t>
         </is>
       </c>
       <c r="S176" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="T176" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="U176" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="V176" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W176" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X176" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y176" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="177">
       <c r="A177" s="0" t="inlineStr">
         <is>
-          <t>4498B</t>
+          <t>4877WB</t>
         </is>
       </c>
       <c r="B177" s="0" t="inlineStr">
         <is>
-          <t>Hong Kong Qiyuan Technology Limited</t>
+          <t>HONG KONG LUTE TECHNOLOGY CO., LIMITED</t>
         </is>
       </c>
       <c r="C177" s="0"/>
       <c r="D177" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E177" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="F177" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="G177" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="H177" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="I177" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="J177" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="K177" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="L177" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="M177" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="N177" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="O177" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="P177" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Q177" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="R177" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="S177" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="T177" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="U177" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="V177" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="W177" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="X177" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="Y177" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="178">
       <c r="A178" s="0" t="inlineStr">
         <is>
-          <t>4745B</t>
+          <t>4509B</t>
         </is>
       </c>
       <c r="B178" s="0" t="inlineStr">
         <is>
-          <t>Hong Kong Rezhong Co., Limited</t>
+          <t>Hong Kong Oushi Technology Limited</t>
         </is>
       </c>
       <c r="C178" s="0"/>
       <c r="D178" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E178" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F178" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="G178" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="H178" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="I178" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="J178" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K178" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L178" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M178" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N178" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="O178" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="P178" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Q178" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="R178" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="S178" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="T178" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="U178" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="V178" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W178" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="X178" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Y178" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="179">
       <c r="A179" s="0" t="inlineStr">
         <is>
-          <t>4777B</t>
+          <t>4498B</t>
         </is>
       </c>
       <c r="B179" s="0" t="inlineStr">
         <is>
-          <t>Hong Kong Rongfan Technology Co., Limited</t>
+          <t>Hong Kong Qiyuan Technology Limited</t>
         </is>
       </c>
       <c r="C179" s="0"/>
       <c r="D179" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E179" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F179" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="G179" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="H179" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="I179" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="J179" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
@@ -22236,207 +22236,207 @@
           <t>N/A</t>
         </is>
       </c>
       <c r="S179" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="T179" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="U179" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="V179" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W179" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="X179" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Y179" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="180">
       <c r="A180" s="0" t="inlineStr">
         <is>
-          <t>4196B</t>
+          <t>4745B</t>
         </is>
       </c>
       <c r="B180" s="0" t="inlineStr">
         <is>
-          <t>Hong Kong Shengyuan Industrial Co., Ltd</t>
+          <t>Hong Kong Rezhong Co., Limited</t>
         </is>
       </c>
       <c r="C180" s="0"/>
       <c r="D180" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E180" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="F180" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="G180" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="H180" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="I180" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="J180" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K180" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L180" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M180" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N180" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="O180" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="P180" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Q180" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="R180" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="S180" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="T180" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="U180" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="V180" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W180" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X180" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y180" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="181">
       <c r="A181" s="0" t="inlineStr">
         <is>
-          <t>4500B</t>
+          <t>4777B</t>
         </is>
       </c>
       <c r="B181" s="0" t="inlineStr">
         <is>
-          <t>Hong Kong Shiyuan Technology Co., Limited</t>
+          <t>Hong Kong Rongfan Technology Co., Limited</t>
         </is>
       </c>
       <c r="C181" s="0"/>
       <c r="D181" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E181" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="F181" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="G181" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="H181" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="I181" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="J181" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
@@ -22482,84 +22482,84 @@
           <t>N/A</t>
         </is>
       </c>
       <c r="S181" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="T181" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="U181" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="V181" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W181" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X181" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y181" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="182">
       <c r="A182" s="0" t="inlineStr">
         <is>
-          <t>4868B</t>
+          <t>4196B</t>
         </is>
       </c>
       <c r="B182" s="0" t="inlineStr">
         <is>
-          <t>Hong Kong Shunwei li Tech Co., Limited</t>
+          <t>Hong Kong Shengyuan Industrial Co., Ltd</t>
         </is>
       </c>
       <c r="C182" s="0"/>
       <c r="D182" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E182" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F182" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="G182" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="H182" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="I182" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="J182" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
@@ -22605,84 +22605,84 @@
           <t>N/A</t>
         </is>
       </c>
       <c r="S182" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="T182" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="U182" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="V182" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W182" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="X182" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Y182" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="183">
       <c r="A183" s="0" t="inlineStr">
         <is>
-          <t>5043WB</t>
+          <t>4500B</t>
         </is>
       </c>
       <c r="B183" s="0" t="inlineStr">
         <is>
-          <t>HONG KONG TESSAN INNOVATION LIMITED</t>
+          <t>Hong Kong Shiyuan Technology Co., Limited</t>
         </is>
       </c>
       <c r="C183" s="0"/>
       <c r="D183" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E183" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F183" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="G183" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="H183" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="I183" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="J183" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
@@ -22728,84 +22728,84 @@
           <t>N/A</t>
         </is>
       </c>
       <c r="S183" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="T183" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="U183" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="V183" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W183" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="X183" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Y183" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="184">
       <c r="A184" s="0" t="inlineStr">
         <is>
-          <t>4488B</t>
+          <t>4868B</t>
         </is>
       </c>
       <c r="B184" s="0" t="inlineStr">
         <is>
-          <t>Hong Kong Tongheng Technology Co., Limited</t>
+          <t>Hong Kong Shunwei li Tech Co., Limited</t>
         </is>
       </c>
       <c r="C184" s="0"/>
       <c r="D184" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E184" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="F184" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="G184" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="H184" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="I184" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="J184" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
@@ -22851,84 +22851,84 @@
           <t>N/A</t>
         </is>
       </c>
       <c r="S184" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="T184" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="U184" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="V184" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W184" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X184" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y184" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="185">
       <c r="A185" s="0" t="inlineStr">
         <is>
-          <t>4487B</t>
+          <t>5043WB</t>
         </is>
       </c>
       <c r="B185" s="0" t="inlineStr">
         <is>
-          <t>Hong Kong Tuli Technology Co., Limited</t>
+          <t>HONG KONG TESSAN INNOVATION LIMITED</t>
         </is>
       </c>
       <c r="C185" s="0"/>
       <c r="D185" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E185" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="F185" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="G185" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="H185" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="I185" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="J185" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
@@ -22974,73 +22974,73 @@
           <t>N/A</t>
         </is>
       </c>
       <c r="S185" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="T185" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="U185" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="V185" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W185" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X185" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y185" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="186">
       <c r="A186" s="0" t="inlineStr">
         <is>
-          <t>4491B</t>
+          <t>4488B</t>
         </is>
       </c>
       <c r="B186" s="0" t="inlineStr">
         <is>
-          <t>Hong Kong Tuoli Technology Limited</t>
+          <t>Hong Kong Tongheng Technology Co., Limited</t>
         </is>
       </c>
       <c r="C186" s="0"/>
       <c r="D186" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E186" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F186" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="G186" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="H186" s="0" t="inlineStr">
         <is>
@@ -23114,87 +23114,87 @@
       </c>
       <c r="V186" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W186" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="X186" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="Y186" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="187">
       <c r="A187" s="0" t="inlineStr">
         <is>
-          <t>3362WB</t>
+          <t>4487B</t>
         </is>
       </c>
       <c r="B187" s="0" t="inlineStr">
         <is>
-          <t>Hong Kong Ugreen Ltd</t>
+          <t>Hong Kong Tuli Technology Co., Limited</t>
         </is>
       </c>
       <c r="C187" s="0"/>
       <c r="D187" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E187" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F187" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="G187" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="H187" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="I187" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="J187" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K187" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L187" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M187" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N187" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
@@ -23220,80 +23220,76 @@
           <t>N/A</t>
         </is>
       </c>
       <c r="S187" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="T187" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="U187" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="V187" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W187" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="X187" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Y187" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="188">
       <c r="A188" s="0" t="inlineStr">
         <is>
-          <t>4083B</t>
+          <t>4491B</t>
         </is>
       </c>
       <c r="B188" s="0" t="inlineStr">
         <is>
-          <t>Hong Kong Wanbo technology Co., Limited</t>
-[...6 lines deleted...]
-      </c>
+          <t>Hong Kong Tuoli Technology Limited</t>
+        </is>
+      </c>
+      <c r="C188" s="0"/>
       <c r="D188" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E188" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F188" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="G188" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="H188" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
@@ -23364,87 +23360,87 @@
       </c>
       <c r="V188" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W188" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="X188" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="Y188" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="189">
       <c r="A189" s="0" t="inlineStr">
         <is>
-          <t>4516B</t>
+          <t>3362WB</t>
         </is>
       </c>
       <c r="B189" s="0" t="inlineStr">
         <is>
-          <t>Hong Kong Wanpai Technology Limited</t>
+          <t>Hong Kong Ugreen Ltd</t>
         </is>
       </c>
       <c r="C189" s="0"/>
       <c r="D189" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E189" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F189" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G189" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H189" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="I189" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="J189" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K189" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L189" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M189" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N189" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
@@ -23470,84 +23466,88 @@
           <t>N/A</t>
         </is>
       </c>
       <c r="S189" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="T189" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="U189" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="V189" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W189" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X189" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y189" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="190">
       <c r="A190" s="0" t="inlineStr">
         <is>
-          <t>4744B</t>
+          <t>4083B</t>
         </is>
       </c>
       <c r="B190" s="0" t="inlineStr">
         <is>
-          <t>Hong Kong Xingde Co., Limited</t>
-[...2 lines deleted...]
-      <c r="C190" s="0"/>
+          <t>Hong Kong Wanbo technology Co., Limited</t>
+        </is>
+      </c>
+      <c r="C190" s="0" t="inlineStr">
+        <is>
+          <t>Nintendo</t>
+        </is>
+      </c>
       <c r="D190" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E190" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F190" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="G190" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="H190" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="I190" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="J190" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
@@ -23593,73 +23593,73 @@
           <t>N/A</t>
         </is>
       </c>
       <c r="S190" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="T190" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="U190" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="V190" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W190" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="X190" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Y190" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="191">
       <c r="A191" s="0" t="inlineStr">
         <is>
-          <t>4515B</t>
+          <t>4516B</t>
         </is>
       </c>
       <c r="B191" s="0" t="inlineStr">
         <is>
-          <t>Hong Kong Xingze Technology Co., Limited</t>
+          <t>Hong Kong Wanpai Technology Limited</t>
         </is>
       </c>
       <c r="C191" s="0"/>
       <c r="D191" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E191" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F191" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="G191" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="H191" s="0" t="inlineStr">
         <is>
@@ -23733,67 +23733,67 @@
       </c>
       <c r="V191" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W191" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="X191" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="Y191" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="192">
       <c r="A192" s="0" t="inlineStr">
         <is>
-          <t>4512B</t>
+          <t>4744B</t>
         </is>
       </c>
       <c r="B192" s="0" t="inlineStr">
         <is>
-          <t>Hong Kong Xinyou Technology Co., Limited</t>
+          <t>Hong Kong Xingde Co., Limited</t>
         </is>
       </c>
       <c r="C192" s="0"/>
       <c r="D192" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E192" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="F192" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="G192" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="H192" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="I192" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="J192" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
@@ -23839,73 +23839,73 @@
           <t>N/A</t>
         </is>
       </c>
       <c r="S192" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="T192" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="U192" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="V192" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W192" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X192" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y192" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="193">
       <c r="A193" s="0" t="inlineStr">
         <is>
-          <t>4328B</t>
+          <t>4515B</t>
         </is>
       </c>
       <c r="B193" s="0" t="inlineStr">
         <is>
-          <t>Hong Kong Yimi Innovation Group Holdings Limited</t>
+          <t>Hong Kong Xingze Technology Co., Limited</t>
         </is>
       </c>
       <c r="C193" s="0"/>
       <c r="D193" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E193" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F193" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="G193" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="H193" s="0" t="inlineStr">
         <is>
@@ -23979,179 +23979,183 @@
       </c>
       <c r="V193" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W193" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="X193" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="Y193" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="194">
       <c r="A194" s="0" t="inlineStr">
         <is>
-          <t>4518B</t>
+          <t>5226WB</t>
         </is>
       </c>
       <c r="B194" s="0" t="inlineStr">
         <is>
-          <t>Hong Kong Yingpei Technology Limited</t>
-[...2 lines deleted...]
-      <c r="C194" s="0"/>
+          <t>Hong Kong Xinwei Creative Culture Limited</t>
+        </is>
+      </c>
+      <c r="C194" s="0" t="inlineStr">
+        <is>
+          <t>Mylzdobs</t>
+        </is>
+      </c>
       <c r="D194" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="E194" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="F194" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="G194" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="H194" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="I194" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="J194" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="K194" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="L194" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="M194" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="N194" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="O194" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="P194" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Q194" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="R194" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="S194" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="T194" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="U194" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="V194" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="W194" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="X194" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="Y194" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="195">
       <c r="A195" s="0" t="inlineStr">
         <is>
-          <t>4018B</t>
+          <t>4512B</t>
         </is>
       </c>
       <c r="B195" s="0" t="inlineStr">
         <is>
-          <t>Hong Kong Yuansheng Industrai Co. Ltd</t>
+          <t>Hong Kong Xinyou Technology Co., Limited</t>
         </is>
       </c>
       <c r="C195" s="0"/>
       <c r="D195" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E195" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F195" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="G195" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="H195" s="0" t="inlineStr">
         <is>
@@ -24225,56 +24229,56 @@
       </c>
       <c r="V195" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W195" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="X195" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="Y195" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="196">
       <c r="A196" s="0" t="inlineStr">
         <is>
-          <t>4497B</t>
+          <t>4328B</t>
         </is>
       </c>
       <c r="B196" s="0" t="inlineStr">
         <is>
-          <t>Hong Kong Yuechi Technology Limited</t>
+          <t>Hong Kong Yimi Innovation Group Holdings Limited</t>
         </is>
       </c>
       <c r="C196" s="0"/>
       <c r="D196" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E196" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F196" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="G196" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="H196" s="0" t="inlineStr">
         <is>
@@ -24348,56 +24352,56 @@
       </c>
       <c r="V196" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W196" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="X196" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="Y196" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="197">
       <c r="A197" s="0" t="inlineStr">
         <is>
-          <t>4496B</t>
+          <t>4518B</t>
         </is>
       </c>
       <c r="B197" s="0" t="inlineStr">
         <is>
-          <t>Hong Kong Yunyang Technology Co., Limited</t>
+          <t>Hong Kong Yingpei Technology Limited</t>
         </is>
       </c>
       <c r="C197" s="0"/>
       <c r="D197" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E197" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F197" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="G197" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="H197" s="0" t="inlineStr">
         <is>
@@ -24471,56 +24475,56 @@
       </c>
       <c r="V197" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W197" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="X197" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="Y197" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="198">
       <c r="A198" s="0" t="inlineStr">
         <is>
-          <t>4504B</t>
+          <t>4018B</t>
         </is>
       </c>
       <c r="B198" s="0" t="inlineStr">
         <is>
-          <t>Hong Kong Zeguan Technology Limited</t>
+          <t>Hong Kong Yuansheng Industrai Co. Ltd</t>
         </is>
       </c>
       <c r="C198" s="0"/>
       <c r="D198" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E198" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F198" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="G198" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="H198" s="0" t="inlineStr">
         <is>
@@ -24594,56 +24598,56 @@
       </c>
       <c r="V198" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W198" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="X198" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="Y198" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="199">
       <c r="A199" s="0" t="inlineStr">
         <is>
-          <t>4513B</t>
+          <t>4497B</t>
         </is>
       </c>
       <c r="B199" s="0" t="inlineStr">
         <is>
-          <t>HONG KONG ZHENGDA TECHNOLOGY LIMITED</t>
+          <t>Hong Kong Yuechi Technology Limited</t>
         </is>
       </c>
       <c r="C199" s="0"/>
       <c r="D199" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E199" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F199" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="G199" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="H199" s="0" t="inlineStr">
         <is>
@@ -24717,56 +24721,56 @@
       </c>
       <c r="V199" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W199" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="X199" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="Y199" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="200">
       <c r="A200" s="0" t="inlineStr">
         <is>
-          <t>4492B</t>
+          <t>4496B</t>
         </is>
       </c>
       <c r="B200" s="0" t="inlineStr">
         <is>
-          <t>HONGKONG BOTAI TECHNOLOGY CO., LIMITED</t>
+          <t>Hong Kong Yunyang Technology Co., Limited</t>
         </is>
       </c>
       <c r="C200" s="0"/>
       <c r="D200" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E200" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F200" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="G200" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="H200" s="0" t="inlineStr">
         <is>
@@ -24840,56 +24844,56 @@
       </c>
       <c r="V200" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W200" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="X200" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="Y200" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="201">
       <c r="A201" s="0" t="inlineStr">
         <is>
-          <t>4490B</t>
+          <t>4504B</t>
         </is>
       </c>
       <c r="B201" s="0" t="inlineStr">
         <is>
-          <t>Hongkong Gao Yi Technology Limited</t>
+          <t>Hong Kong Zeguan Technology Limited</t>
         </is>
       </c>
       <c r="C201" s="0"/>
       <c r="D201" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E201" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F201" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="G201" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="H201" s="0" t="inlineStr">
         <is>
@@ -24963,62 +24967,62 @@
       </c>
       <c r="V201" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W201" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="X201" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="Y201" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="202">
       <c r="A202" s="0" t="inlineStr">
         <is>
-          <t>4529B</t>
+          <t>4513B</t>
         </is>
       </c>
       <c r="B202" s="0" t="inlineStr">
         <is>
-          <t>HONGKONG GUANGLAN LIMITED</t>
+          <t>HONG KONG ZHENGDA TECHNOLOGY LIMITED</t>
         </is>
       </c>
       <c r="C202" s="0"/>
       <c r="D202" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E202" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F202" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="G202" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="H202" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="I202" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
@@ -25086,63 +25090,59 @@
       </c>
       <c r="V202" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W202" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="X202" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="Y202" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="203">
       <c r="A203" s="0" t="inlineStr">
         <is>
-          <t>4121B</t>
+          <t>4492B</t>
         </is>
       </c>
       <c r="B203" s="0" t="inlineStr">
         <is>
-          <t>HONGKONG HS INDUSTRIA TECHNOLOGY LIMITED</t>
-[...6 lines deleted...]
-      </c>
+          <t>HONGKONG BOTAI TECHNOLOGY CO., LIMITED</t>
+        </is>
+      </c>
+      <c r="C203" s="0"/>
       <c r="D203" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E203" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F203" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="G203" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="H203" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
@@ -25213,63 +25213,59 @@
       </c>
       <c r="V203" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W203" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="X203" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="Y203" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="204">
       <c r="A204" s="0" t="inlineStr">
         <is>
-          <t>4009B</t>
+          <t>4490B</t>
         </is>
       </c>
       <c r="B204" s="0" t="inlineStr">
         <is>
-          <t>HongKong KidsTech Trading Limited</t>
-[...6 lines deleted...]
-      </c>
+          <t>Hongkong Gao Yi Technology Limited</t>
+        </is>
+      </c>
+      <c r="C204" s="0"/>
       <c r="D204" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E204" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F204" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="G204" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="H204" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
@@ -25340,435 +25336,443 @@
       </c>
       <c r="V204" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W204" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="X204" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="Y204" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="205">
       <c r="A205" s="0" t="inlineStr">
         <is>
-          <t>5065B</t>
+          <t>4529B</t>
         </is>
       </c>
       <c r="B205" s="0" t="inlineStr">
         <is>
-          <t>HONGKONG LE XING INTERNATIONAL LIMITED</t>
-[...6 lines deleted...]
-      </c>
+          <t>HONGKONG GUANGLAN LIMITED</t>
+        </is>
+      </c>
+      <c r="C205" s="0"/>
       <c r="D205" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="E205" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F205" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="G205" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="H205" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="I205" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="J205" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="K205" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="L205" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="M205" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="N205" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="O205" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="P205" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Q205" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="R205" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="S205" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="T205" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U205" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="V205" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="W205" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="X205" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="Y205" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="206">
       <c r="A206" s="0" t="inlineStr">
         <is>
-          <t>4982B</t>
+          <t>4121B</t>
         </is>
       </c>
       <c r="B206" s="0" t="inlineStr">
         <is>
-          <t>HONGKONG SHENGDE IMPORT AND EXPORT TRADING CO., LIMITED</t>
-[...2 lines deleted...]
-      <c r="C206" s="0"/>
+          <t>HONGKONG HS INDUSTRIA TECHNOLOGY LIMITED</t>
+        </is>
+      </c>
+      <c r="C206" s="0" t="inlineStr">
+        <is>
+          <t>Sony</t>
+        </is>
+      </c>
       <c r="D206" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E206" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F206" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="G206" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="H206" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="I206" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="J206" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="K206" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="L206" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="M206" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="N206" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="O206" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="P206" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Q206" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="R206" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="S206" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="T206" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U206" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="V206" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="W206" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="X206" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="Y206" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="207">
       <c r="A207" s="0" t="inlineStr">
         <is>
-          <t>4944B</t>
+          <t>4009B</t>
         </is>
       </c>
       <c r="B207" s="0" t="inlineStr">
         <is>
-          <t>HONGKONG SHENGJIEDA IMPORT AND EXPORT TRADING CO., LIMITED</t>
-[...2 lines deleted...]
-      <c r="C207" s="0"/>
+          <t>HongKong KidsTech Trading Limited</t>
+        </is>
+      </c>
+      <c r="C207" s="0" t="inlineStr">
+        <is>
+          <t>Imoo</t>
+        </is>
+      </c>
       <c r="D207" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E207" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F207" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="G207" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="H207" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="I207" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="J207" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="K207" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="L207" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="M207" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="N207" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="O207" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="P207" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Q207" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="R207" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="S207" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="T207" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U207" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="V207" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="W207" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="X207" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="Y207" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="208">
       <c r="A208" s="0" t="inlineStr">
         <is>
-          <t>4833WB</t>
+          <t>5065B</t>
         </is>
       </c>
       <c r="B208" s="0" t="inlineStr">
         <is>
-          <t>HONGKONG XGIMI INNOVATION TECHNOLOGY COMPANY LIMITED</t>
-[...2 lines deleted...]
-      <c r="C208" s="0"/>
+          <t>HONGKONG LE XING INTERNATIONAL LIMITED</t>
+        </is>
+      </c>
+      <c r="C208" s="0" t="inlineStr">
+        <is>
+          <t>Varun</t>
+        </is>
+      </c>
       <c r="D208" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E208" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="F208" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="G208" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="H208" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="I208" s="0" t="inlineStr">
         <is>
           <t>NO</t>
@@ -25836,456 +25840,456 @@
       </c>
       <c r="V208" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="W208" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="X208" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="Y208" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="209">
       <c r="A209" s="0" t="inlineStr">
         <is>
-          <t>4495B</t>
+          <t>4982B</t>
         </is>
       </c>
       <c r="B209" s="0" t="inlineStr">
         <is>
-          <t>HONGKONG YUDA TECHNOLOGY CO., LIMITED</t>
+          <t>HONGKONG SHENGDE IMPORT AND EXPORT TRADING CO., LIMITED</t>
         </is>
       </c>
       <c r="C209" s="0"/>
       <c r="D209" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E209" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="F209" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="G209" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="H209" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="I209" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="J209" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="K209" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="L209" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="M209" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="N209" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="O209" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="P209" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Q209" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="R209" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="S209" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="T209" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="U209" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="V209" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="W209" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="X209" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="Y209" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="210">
       <c r="A210" s="0" t="inlineStr">
         <is>
-          <t>4493B</t>
+          <t>4944B</t>
         </is>
       </c>
       <c r="B210" s="0" t="inlineStr">
         <is>
-          <t>HongKong Zhiyang Technology Co., Limited</t>
+          <t>HONGKONG SHENGJIEDA IMPORT AND EXPORT TRADING CO., LIMITED</t>
         </is>
       </c>
       <c r="C210" s="0"/>
       <c r="D210" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="E210" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="F210" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="G210" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="H210" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="I210" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="J210" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="K210" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="L210" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="M210" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="N210" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="O210" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="P210" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Q210" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="R210" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="S210" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="T210" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="U210" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="V210" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="W210" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="X210" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="Y210" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="211">
       <c r="A211" s="0" t="inlineStr">
         <is>
-          <t>5037B</t>
+          <t>4833WB</t>
         </is>
       </c>
       <c r="B211" s="0" t="inlineStr">
         <is>
-          <t>HONNETETE EN GROS SAS</t>
+          <t>HONGKONG XGIMI INNOVATION TECHNOLOGY COMPANY LIMITED</t>
         </is>
       </c>
       <c r="C211" s="0"/>
       <c r="D211" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E211" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="F211" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="G211" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="H211" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="I211" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="J211" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="K211" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="L211" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="M211" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="N211" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="O211" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="P211" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Q211" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="R211" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="S211" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="T211" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U211" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="V211" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="W211" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X211" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y211" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="212">
       <c r="A212" s="0" t="inlineStr">
         <is>
-          <t>3575W</t>
+          <t>4495B</t>
         </is>
       </c>
       <c r="B212" s="0" t="inlineStr">
         <is>
-          <t>Hope Industrial Systems, Inc</t>
+          <t>HONGKONG YUDA TECHNOLOGY CO., LIMITED</t>
         </is>
       </c>
       <c r="C212" s="0"/>
       <c r="D212" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E212" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F212" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="G212" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="H212" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="I212" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="J212" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K212" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L212" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M212" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N212" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
@@ -26311,211 +26315,207 @@
           <t>N/A</t>
         </is>
       </c>
       <c r="S212" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="T212" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="U212" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="V212" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W212" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="X212" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Y212" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="213">
       <c r="A213" s="0" t="inlineStr">
         <is>
-          <t>2884WB</t>
+          <t>4493B</t>
         </is>
       </c>
       <c r="B213" s="0" t="inlineStr">
         <is>
-          <t>Horizon Safety Systems Ltd</t>
+          <t>HongKong Zhiyang Technology Co., Limited</t>
         </is>
       </c>
       <c r="C213" s="0"/>
       <c r="D213" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E213" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F213" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="G213" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="H213" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="I213" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="J213" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="K213" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="L213" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="M213" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="N213" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="O213" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="P213" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Q213" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="R213" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="S213" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="T213" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U213" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="V213" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="W213" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="X213" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Y213" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="214">
       <c r="A214" s="0" t="inlineStr">
         <is>
-          <t>4589WB</t>
+          <t>5037B</t>
         </is>
       </c>
       <c r="B214" s="0" t="inlineStr">
         <is>
-          <t>Hormann Dock and Door Ltd</t>
-[...6 lines deleted...]
-      </c>
+          <t>HONNETETE EN GROS SAS</t>
+        </is>
+      </c>
+      <c r="C214" s="0"/>
       <c r="D214" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E214" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="F214" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="G214" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="H214" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="I214" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="J214" s="0" t="inlineStr">
         <is>
           <t>NO</t>
@@ -26578,107 +26578,107 @@
       </c>
       <c r="V214" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="W214" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="X214" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="Y214" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="215">
       <c r="A215" s="0" t="inlineStr">
         <is>
-          <t>3149WB</t>
+          <t>3575W</t>
         </is>
       </c>
       <c r="B215" s="0" t="inlineStr">
         <is>
-          <t>Hormann Ireland Ltd</t>
+          <t>Hope Industrial Systems, Inc</t>
         </is>
       </c>
       <c r="C215" s="0"/>
       <c r="D215" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E215" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F215" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G215" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H215" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="I215" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="J215" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="K215" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="L215" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="M215" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="N215" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="O215" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="P215" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Q215" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="R215" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
@@ -26701,358 +26701,362 @@
       </c>
       <c r="V215" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W215" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="X215" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Y215" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="216">
       <c r="A216" s="0" t="inlineStr">
         <is>
-          <t>2685B</t>
+          <t>2884WB</t>
         </is>
       </c>
       <c r="B216" s="0" t="inlineStr">
         <is>
-          <t>Hornibrooks Garage Lismore Ltd</t>
+          <t>Horizon Safety Systems Ltd</t>
         </is>
       </c>
       <c r="C216" s="0"/>
       <c r="D216" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E216" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F216" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="G216" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="H216" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="I216" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="J216" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="K216" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="L216" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="M216" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="N216" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="O216" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="P216" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Q216" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="R216" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="S216" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="T216" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="U216" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="V216" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="W216" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X216" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y216" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="217">
       <c r="A217" s="0" t="inlineStr">
         <is>
-          <t>1438W</t>
+          <t>4589WB</t>
         </is>
       </c>
       <c r="B217" s="0" t="inlineStr">
         <is>
-          <t>Horseshoe Creek Ltd</t>
-[...2 lines deleted...]
-      <c r="C217" s="0"/>
+          <t>Hormann Dock and Door Ltd</t>
+        </is>
+      </c>
+      <c r="C217" s="0" t="inlineStr">
+        <is>
+          <t>Hormann Dock and Door</t>
+        </is>
+      </c>
       <c r="D217" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="E217" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="F217" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="G217" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="H217" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="I217" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="J217" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="K217" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="L217" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="M217" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="N217" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="O217" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="P217" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Q217" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="R217" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="S217" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="T217" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="U217" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="V217" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="W217" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="X217" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Y217" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="218">
       <c r="A218" s="0" t="inlineStr">
         <is>
-          <t>2111WB</t>
+          <t>3149WB</t>
         </is>
       </c>
       <c r="B218" s="0" t="inlineStr">
         <is>
-          <t>Hospital Services Ltd</t>
+          <t>Hormann Ireland Ltd</t>
         </is>
       </c>
       <c r="C218" s="0"/>
       <c r="D218" s="0" t="inlineStr">
         <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="E218" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="F218" s="0" t="inlineStr">
+        <is>
           <t>Pending</t>
         </is>
       </c>
-      <c r="E218" s="0" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="G218" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="H218" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="I218" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="J218" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="K218" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="L218" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="M218" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="N218" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="O218" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="P218" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Q218" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="R218" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="S218" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
@@ -27070,309 +27074,305 @@
       </c>
       <c r="V218" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W218" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="X218" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Y218" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="219">
       <c r="A219" s="0" t="inlineStr">
         <is>
-          <t>128WB</t>
+          <t>2685B</t>
         </is>
       </c>
       <c r="B219" s="0" t="inlineStr">
         <is>
-          <t>Hospital Services Ltd-</t>
+          <t>Hornibrooks Garage Lismore Ltd</t>
         </is>
       </c>
       <c r="C219" s="0"/>
       <c r="D219" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="E219" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F219" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G219" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H219" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="I219" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="J219" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="K219" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="L219" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="M219" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="N219" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="O219" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="P219" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Q219" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="R219" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="S219" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="T219" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U219" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="V219" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="W219" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="X219" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Y219" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="220">
       <c r="A220" s="0" t="inlineStr">
         <is>
-          <t>2645W</t>
+          <t>1438W</t>
         </is>
       </c>
       <c r="B220" s="0" t="inlineStr">
         <is>
-          <t>Hot Water Control Ltd</t>
+          <t>Horseshoe Creek Ltd</t>
         </is>
       </c>
       <c r="C220" s="0"/>
       <c r="D220" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="E220" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="F220" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="G220" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="H220" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="I220" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="J220" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="K220" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="L220" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="M220" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="N220" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="O220" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="P220" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="Q220" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="R220" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="S220" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="T220" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="U220" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="V220" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W220" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="X220" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Y220" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="221">
       <c r="A221" s="0" t="inlineStr">
         <is>
-          <t>2359T</t>
+          <t>2111WB</t>
         </is>
       </c>
       <c r="B221" s="0" t="inlineStr">
         <is>
-          <t>Hot Wheels Autos Ltd</t>
-[...6 lines deleted...]
-      </c>
+          <t>Hospital Services Ltd</t>
+        </is>
+      </c>
+      <c r="C221" s="0"/>
       <c r="D221" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E221" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F221" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="G221" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="H221" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
@@ -27381,1019 +27381,1019 @@
           <t>YES</t>
         </is>
       </c>
       <c r="J221" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="K221" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="L221" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="M221" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="N221" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="O221" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="P221" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Q221" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="R221" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="S221" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="T221" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U221" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="V221" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="W221" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X221" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y221" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="222">
       <c r="A222" s="0" t="inlineStr">
         <is>
-          <t>2792T</t>
+          <t>128WB</t>
         </is>
       </c>
       <c r="B222" s="0" t="inlineStr">
         <is>
-          <t>Hotline Wheels Ltd</t>
+          <t>Hospital Services Ltd-</t>
         </is>
       </c>
       <c r="C222" s="0"/>
       <c r="D222" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="E222" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="F222" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="G222" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="H222" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="I222" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="J222" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="K222" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="L222" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="M222" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="N222" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="O222" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="P222" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Q222" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="R222" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="S222" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="T222" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="U222" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="V222" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="W222" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="X222" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Y222" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="223">
       <c r="A223" s="0" t="inlineStr">
         <is>
-          <t>1315WB</t>
+          <t>2645W</t>
         </is>
       </c>
       <c r="B223" s="0" t="inlineStr">
         <is>
-          <t>Hotpoint Ireland Ltd</t>
+          <t>Hot Water Control Ltd</t>
         </is>
       </c>
       <c r="C223" s="0"/>
       <c r="D223" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="E223" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="F223" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="G223" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="H223" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="I223" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="J223" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="K223" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="L223" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="M223" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="N223" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="O223" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="P223" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Q223" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="R223" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="S223" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="T223" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U223" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="V223" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W223" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="X223" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Y223" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="224">
       <c r="A224" s="0" t="inlineStr">
         <is>
-          <t>406WB</t>
+          <t>2359T</t>
         </is>
       </c>
       <c r="B224" s="0" t="inlineStr">
         <is>
-          <t>House of Fraser (Ireland) Ltd</t>
-[...2 lines deleted...]
-      <c r="C224" s="0"/>
+          <t>Hot Wheels Autos Ltd</t>
+        </is>
+      </c>
+      <c r="C224" s="0" t="inlineStr">
+        <is>
+          <t>Hot Wheels Autos</t>
+        </is>
+      </c>
       <c r="D224" s="0" t="inlineStr">
         <is>
-          <t>Dissolved</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E224" s="0" t="inlineStr">
         <is>
-          <t>Dissolved</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F224" s="0" t="inlineStr">
         <is>
-          <t>Dissolved</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G224" s="0" t="inlineStr">
         <is>
-          <t>Dissolved</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H224" s="0" t="inlineStr">
         <is>
-          <t>Dissolved</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="I224" s="0" t="inlineStr">
         <is>
-          <t>Dissolved</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="J224" s="0" t="inlineStr">
         <is>
-          <t>Dissolved</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="K224" s="0" t="inlineStr">
         <is>
-          <t>Dissolved</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="L224" s="0" t="inlineStr">
         <is>
-          <t>Dissolved</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="M224" s="0" t="inlineStr">
         <is>
-          <t>Dissolved</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="N224" s="0" t="inlineStr">
         <is>
-          <t>Dissolved</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="O224" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="P224" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Q224" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="R224" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="S224" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="T224" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="U224" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="V224" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="W224" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="X224" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Y224" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="225">
       <c r="A225" s="0" t="inlineStr">
         <is>
-          <t>1986WB</t>
+          <t>2792T</t>
         </is>
       </c>
       <c r="B225" s="0" t="inlineStr">
         <is>
-          <t>House of Fraser (Stores) Ltd</t>
+          <t>Hotline Wheels Ltd</t>
         </is>
       </c>
       <c r="C225" s="0"/>
       <c r="D225" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E225" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F225" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G225" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H225" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="I225" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="J225" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="K225" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="L225" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="M225" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="N225" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="O225" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="P225" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Q225" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="R225" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="S225" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="T225" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="U225" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="V225" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="W225" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="X225" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Y225" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="226">
       <c r="A226" s="0" t="inlineStr">
         <is>
-          <t>3281W</t>
+          <t>1315WB</t>
         </is>
       </c>
       <c r="B226" s="0" t="inlineStr">
         <is>
-          <t>House of Lights Ltd</t>
+          <t>Hotpoint Ireland Ltd</t>
         </is>
       </c>
       <c r="C226" s="0"/>
       <c r="D226" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E226" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F226" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="G226" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="H226" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="I226" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="J226" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="K226" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="L226" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="M226" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="N226" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="O226" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="P226" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Q226" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="R226" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="S226" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="T226" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="U226" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="V226" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W226" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="X226" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Y226" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="227">
       <c r="A227" s="0" t="inlineStr">
         <is>
-          <t>3569WB</t>
+          <t>406WB</t>
         </is>
       </c>
       <c r="B227" s="0" t="inlineStr">
         <is>
-          <t>Howden Joinery (Ireland) Ltd</t>
+          <t>House of Fraser (Ireland) Ltd</t>
         </is>
       </c>
       <c r="C227" s="0"/>
       <c r="D227" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>Dissolved</t>
         </is>
       </c>
       <c r="E227" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>Dissolved</t>
         </is>
       </c>
       <c r="F227" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>Dissolved</t>
         </is>
       </c>
       <c r="G227" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>Dissolved</t>
         </is>
       </c>
       <c r="H227" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>Dissolved</t>
         </is>
       </c>
       <c r="I227" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>Dissolved</t>
         </is>
       </c>
       <c r="J227" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>Dissolved</t>
         </is>
       </c>
       <c r="K227" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>Dissolved</t>
         </is>
       </c>
       <c r="L227" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>Dissolved</t>
         </is>
       </c>
       <c r="M227" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>Dissolved</t>
         </is>
       </c>
       <c r="N227" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>Dissolved</t>
         </is>
       </c>
       <c r="O227" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="P227" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="Q227" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="R227" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="S227" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="T227" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="U227" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="V227" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="W227" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="X227" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Y227" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="228">
       <c r="A228" s="0" t="inlineStr">
         <is>
-          <t>166WB</t>
+          <t>1986WB</t>
         </is>
       </c>
       <c r="B228" s="0" t="inlineStr">
         <is>
-          <t>HP Technology Ireland Ltd</t>
-[...6 lines deleted...]
-      </c>
+          <t>House of Fraser (Stores) Ltd</t>
+        </is>
+      </c>
+      <c r="C228" s="0"/>
       <c r="D228" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="E228" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="F228" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="G228" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="H228" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="I228" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="J228" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="K228" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="L228" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="M228" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="N228" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="O228" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="P228" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="Q228" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="R228" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="S228" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="T228" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U228" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="V228" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="W228" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X228" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y228" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="229">
       <c r="A229" s="0" t="inlineStr">
         <is>
-          <t>4647WB</t>
+          <t>3281W</t>
         </is>
       </c>
       <c r="B229" s="0" t="inlineStr">
         <is>
-          <t>HSNF Limited</t>
+          <t>House of Lights Ltd</t>
         </is>
       </c>
       <c r="C229" s="0"/>
       <c r="D229" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E229" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F229" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="G229" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="H229" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="I229" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="J229" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="K229" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L229" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M229" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N229" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="O229" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
@@ -28431,690 +28431,694 @@
       </c>
       <c r="V229" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W229" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="X229" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Y229" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="230">
       <c r="A230" s="0" t="inlineStr">
         <is>
-          <t>1903WB</t>
+          <t>3569WB</t>
         </is>
       </c>
       <c r="B230" s="0" t="inlineStr">
         <is>
-          <t>HSPC Electron SARL</t>
+          <t>Howden Joinery (Ireland) Ltd</t>
         </is>
       </c>
       <c r="C230" s="0"/>
       <c r="D230" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E230" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F230" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G230" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H230" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="I230" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="J230" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="K230" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="L230" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="M230" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="N230" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="O230" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="P230" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Q230" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="R230" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="S230" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="T230" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="U230" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="V230" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W230" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="X230" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Y230" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="231">
       <c r="A231" s="0" t="inlineStr">
         <is>
-          <t>4715B</t>
+          <t>166WB</t>
         </is>
       </c>
       <c r="B231" s="0" t="inlineStr">
         <is>
-          <t>Hua Nan Nao Kong Guangdong Zhi Neng Ke Ji Co.,Ltd.</t>
+          <t>HP Technology Ireland Ltd</t>
         </is>
       </c>
       <c r="C231" s="0" t="inlineStr">
         <is>
-          <t>SereniBrain</t>
+          <t>Hewlett-Packard Ireland</t>
         </is>
       </c>
       <c r="D231" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E231" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F231" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G231" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H231" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="I231" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="J231" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="K231" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="L231" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="M231" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="N231" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="O231" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="P231" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Q231" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="R231" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="S231" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="T231" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="U231" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="V231" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="W231" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="X231" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Y231" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="232">
       <c r="A232" s="0" t="inlineStr">
         <is>
-          <t>4330B</t>
+          <t>4647WB</t>
         </is>
       </c>
       <c r="B232" s="0" t="inlineStr">
         <is>
-          <t>Huadi (Shenzhen) Information Technology Co., Ltd.</t>
-[...6 lines deleted...]
-      </c>
+          <t>HSNF Limited</t>
+        </is>
+      </c>
+      <c r="C232" s="0"/>
       <c r="D232" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E232" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F232" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G232" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H232" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="I232" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="J232" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="K232" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="L232" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="M232" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="N232" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="O232" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="P232" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Q232" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="R232" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="S232" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="T232" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U232" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="V232" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="W232" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X232" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y232" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="233">
       <c r="A233" s="0" t="inlineStr">
         <is>
-          <t>914WB</t>
+          <t>1903WB</t>
         </is>
       </c>
       <c r="B233" s="0" t="inlineStr">
         <is>
-          <t>Huawei Technologies (Ireland) Co., Ltd</t>
+          <t>HSPC Electron SARL</t>
         </is>
       </c>
       <c r="C233" s="0"/>
       <c r="D233" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="E233" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="F233" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="G233" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="H233" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="I233" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="J233" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="K233" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="L233" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="M233" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="N233" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="O233" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="P233" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="Q233" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="R233" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="S233" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="T233" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U233" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="V233" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="W233" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X233" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y233" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="234">
       <c r="A234" s="0" t="inlineStr">
         <is>
-          <t>2858W</t>
+          <t>4715B</t>
         </is>
       </c>
       <c r="B234" s="0" t="inlineStr">
         <is>
-          <t>Huber + Suhner (UK) Ltd</t>
-[...2 lines deleted...]
-      <c r="C234" s="0"/>
+          <t>Hua Nan Nao Kong Guangdong Zhi Neng Ke Ji Co.,Ltd.</t>
+        </is>
+      </c>
+      <c r="C234" s="0" t="inlineStr">
+        <is>
+          <t>SereniBrain</t>
+        </is>
+      </c>
       <c r="D234" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E234" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="F234" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="G234" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="H234" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="I234" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="J234" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="K234" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="L234" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="M234" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="N234" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="O234" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="P234" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Q234" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="R234" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="S234" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="T234" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="U234" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="V234" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="W234" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="X234" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Y234" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="235">
       <c r="A235" s="0" t="inlineStr">
         <is>
-          <t>4703B</t>
+          <t>4330B</t>
         </is>
       </c>
       <c r="B235" s="0" t="inlineStr">
         <is>
-          <t>HUBFORTH INTERNATIONAL LIMITED</t>
-[...2 lines deleted...]
-      <c r="C235" s="0"/>
+          <t>Huadi (Shenzhen) Information Technology Co., Ltd.</t>
+        </is>
+      </c>
+      <c r="C235" s="0" t="inlineStr">
+        <is>
+          <t>Nobis</t>
+        </is>
+      </c>
       <c r="D235" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E235" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F235" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="G235" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="H235" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="I235" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="J235" s="0" t="inlineStr">
         <is>
           <t>NO</t>
@@ -29177,56 +29181,56 @@
       </c>
       <c r="V235" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="W235" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="X235" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="Y235" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="236">
       <c r="A236" s="0" t="inlineStr">
         <is>
-          <t>550W</t>
+          <t>914WB</t>
         </is>
       </c>
       <c r="B236" s="0" t="inlineStr">
         <is>
-          <t>Hubris Ltd</t>
+          <t>Huawei Technologies (Ireland) Co., Ltd</t>
         </is>
       </c>
       <c r="C236" s="0"/>
       <c r="D236" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E236" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F236" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="G236" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="H236" s="0" t="inlineStr">
         <is>
@@ -29300,707 +29304,707 @@
       </c>
       <c r="V236" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="W236" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="X236" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="Y236" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="237">
       <c r="A237" s="0" t="inlineStr">
         <is>
-          <t>5143B</t>
+          <t>2858W</t>
         </is>
       </c>
       <c r="B237" s="0" t="inlineStr">
         <is>
-          <t>HUEWAVE TECHNOLOGY CO.,LIMITED</t>
+          <t>Huber + Suhner (UK) Ltd</t>
         </is>
       </c>
       <c r="C237" s="0"/>
       <c r="D237" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E237" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F237" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G237" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H237" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="I237" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="J237" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="K237" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="L237" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="M237" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="N237" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="O237" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="P237" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Q237" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="R237" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="S237" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="T237" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U237" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="V237" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="W237" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X237" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y237" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="238">
       <c r="A238" s="0" t="inlineStr">
         <is>
-          <t>3193BT</t>
+          <t>4703B</t>
         </is>
       </c>
       <c r="B238" s="0" t="inlineStr">
         <is>
-          <t>Hugh Boggan Motors Ltd</t>
+          <t>HUBFORTH INTERNATIONAL LIMITED</t>
         </is>
       </c>
       <c r="C238" s="0"/>
       <c r="D238" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E238" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="F238" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="G238" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="H238" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="I238" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="J238" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="K238" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="L238" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="M238" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="N238" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="O238" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="P238" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Q238" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="R238" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="S238" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="T238" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="U238" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="V238" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="W238" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="X238" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Y238" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="239">
       <c r="A239" s="0" t="inlineStr">
         <is>
-          <t>2946BT</t>
+          <t>550W</t>
         </is>
       </c>
       <c r="B239" s="0" t="inlineStr">
         <is>
-          <t>Hugh Boggan Motors Ltd</t>
+          <t>Hubris Ltd</t>
         </is>
       </c>
       <c r="C239" s="0"/>
       <c r="D239" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E239" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F239" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G239" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H239" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="I239" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="J239" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="K239" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="L239" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="M239" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="N239" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="O239" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="P239" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Q239" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="R239" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="S239" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="T239" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="U239" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="V239" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="W239" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="X239" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Y239" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="240">
       <c r="A240" s="0" t="inlineStr">
         <is>
-          <t>1240WB</t>
+          <t>5143B</t>
         </is>
       </c>
       <c r="B240" s="0" t="inlineStr">
         <is>
-          <t>Hugh Jordan &amp; Co. Ltd</t>
+          <t>HUEWAVE TECHNOLOGY CO.,LIMITED</t>
         </is>
       </c>
       <c r="C240" s="0"/>
       <c r="D240" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="E240" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="F240" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="G240" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="H240" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="I240" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="J240" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="K240" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="L240" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="M240" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="N240" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="O240" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="P240" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Q240" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="R240" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="S240" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="T240" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="U240" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="V240" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="W240" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="X240" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Y240" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="241">
       <c r="A241" s="0" t="inlineStr">
         <is>
-          <t>880B</t>
+          <t>3193BT</t>
         </is>
       </c>
       <c r="B241" s="0" t="inlineStr">
         <is>
-          <t>Hughes Dynamic Marketing Ltd</t>
+          <t>Hugh Boggan Motors Ltd</t>
         </is>
       </c>
       <c r="C241" s="0"/>
       <c r="D241" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="E241" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="F241" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="G241" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="H241" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="I241" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="J241" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="K241" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="L241" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="M241" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="N241" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="O241" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="P241" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Q241" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="R241" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="S241" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="T241" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U241" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="V241" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="W241" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X241" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y241" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="242">
       <c r="A242" s="0" t="inlineStr">
         <is>
-          <t>2804B</t>
+          <t>2946BT</t>
         </is>
       </c>
       <c r="B242" s="0" t="inlineStr">
         <is>
-          <t>Hugo Loonam Motors Ltd</t>
+          <t>Hugh Boggan Motors Ltd</t>
         </is>
       </c>
       <c r="C242" s="0"/>
       <c r="D242" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="E242" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="F242" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="G242" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="H242" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="I242" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="J242" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="K242" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="L242" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="M242" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="N242" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="O242" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
@@ -30038,361 +30042,353 @@
       </c>
       <c r="V242" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W242" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="X242" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="Y242" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="243">
       <c r="A243" s="0" t="inlineStr">
         <is>
-          <t>4626B</t>
+          <t>1240WB</t>
         </is>
       </c>
       <c r="B243" s="0" t="inlineStr">
         <is>
-          <t>Huilai (Guangzhou) Cross-border E-commerce Co., Ltd</t>
+          <t>Hugh Jordan &amp; Co. Ltd</t>
         </is>
       </c>
       <c r="C243" s="0"/>
       <c r="D243" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E243" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F243" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G243" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H243" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="I243" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="J243" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="K243" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="L243" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="M243" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="N243" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="O243" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="P243" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Q243" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="R243" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="S243" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="T243" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="U243" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="V243" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="W243" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="X243" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Y243" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="244">
       <c r="A244" s="0" t="inlineStr">
         <is>
-          <t>5082B</t>
+          <t>880B</t>
         </is>
       </c>
       <c r="B244" s="0" t="inlineStr">
         <is>
-          <t>HUIQ SMART SPÓŁKA Z OGRANICZONĄ ODPOWIEDZIALNOŚCIĄ</t>
-[...6 lines deleted...]
-      </c>
+          <t>Hughes Dynamic Marketing Ltd</t>
+        </is>
+      </c>
+      <c r="C244" s="0"/>
       <c r="D244" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="E244" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="F244" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="G244" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="H244" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="I244" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="J244" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="K244" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="L244" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="M244" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="N244" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="O244" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="P244" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Q244" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="R244" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="S244" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="T244" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="U244" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="V244" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="W244" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="X244" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Y244" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="245">
       <c r="A245" s="0" t="inlineStr">
         <is>
-          <t>4008B</t>
+          <t>2804B</t>
         </is>
       </c>
       <c r="B245" s="0" t="inlineStr">
         <is>
-          <t>Huizhou Anchi Technology Co., Ltd.</t>
-[...6 lines deleted...]
-      </c>
+          <t>Hugo Loonam Motors Ltd</t>
+        </is>
+      </c>
+      <c r="C245" s="0"/>
       <c r="D245" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E245" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F245" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G245" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H245" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="I245" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="J245" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="K245" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="L245" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="M245" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="N245" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="O245" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="P245" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Q245" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="R245" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
@@ -30415,67 +30411,67 @@
       </c>
       <c r="V245" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W245" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="X245" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="Y245" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="246">
       <c r="A246" s="0" t="inlineStr">
         <is>
-          <t>4919B</t>
+          <t>4626B</t>
         </is>
       </c>
       <c r="B246" s="0" t="inlineStr">
         <is>
-          <t>Huizhou Jiuyunmu Technology Co., Ltd </t>
+          <t>Huilai (Guangzhou) Cross-border E-commerce Co., Ltd</t>
         </is>
       </c>
       <c r="C246" s="0"/>
       <c r="D246" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="E246" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F246" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="G246" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="H246" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="I246" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="J246" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
@@ -30521,199 +30517,207 @@
           <t>N/A</t>
         </is>
       </c>
       <c r="S246" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="T246" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="U246" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="V246" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W246" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="X246" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Y246" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="247">
       <c r="A247" s="0" t="inlineStr">
         <is>
-          <t>4236B</t>
+          <t>5082B</t>
         </is>
       </c>
       <c r="B247" s="0" t="inlineStr">
         <is>
-          <t>Huizhou Lingshen Network Technology Co., Ltd</t>
-[...2 lines deleted...]
-      <c r="C247" s="0"/>
+          <t>HUIQ SMART SPÓŁKA Z OGRANICZONĄ ODPOWIEDZIALNOŚCIĄ</t>
+        </is>
+      </c>
+      <c r="C247" s="0" t="inlineStr">
+        <is>
+          <t>MACO</t>
+        </is>
+      </c>
       <c r="D247" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E247" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="F247" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="G247" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="H247" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="I247" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="J247" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="K247" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="L247" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="M247" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="N247" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="O247" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="P247" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Q247" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="R247" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="S247" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="T247" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="U247" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="V247" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="W247" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="X247" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="Y247" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="248">
       <c r="A248" s="0" t="inlineStr">
         <is>
-          <t>4027B</t>
+          <t>4008B</t>
         </is>
       </c>
       <c r="B248" s="0" t="inlineStr">
         <is>
-          <t>Huizhou Malasong E-Commerce Co., Ltd.</t>
-[...2 lines deleted...]
-      <c r="C248" s="0"/>
+          <t>Huizhou Anchi Technology Co., Ltd.</t>
+        </is>
+      </c>
+      <c r="C248" s="0" t="inlineStr">
+        <is>
+          <t>Bob and Brad</t>
+        </is>
+      </c>
       <c r="D248" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E248" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F248" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="G248" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="H248" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
@@ -30784,67 +30788,67 @@
       </c>
       <c r="V248" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W248" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="X248" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="Y248" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="249">
       <c r="A249" s="0" t="inlineStr">
         <is>
-          <t>4354B</t>
+          <t>4919B</t>
         </is>
       </c>
       <c r="B249" s="0" t="inlineStr">
         <is>
-          <t>Huizhou Yintu Technology Co., LTD</t>
+          <t>Huizhou Jiuyunmu Technology Co., Ltd </t>
         </is>
       </c>
       <c r="C249" s="0"/>
       <c r="D249" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E249" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="F249" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="G249" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="H249" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="I249" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="J249" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
@@ -30890,73 +30894,73 @@
           <t>N/A</t>
         </is>
       </c>
       <c r="S249" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="T249" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="U249" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="V249" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W249" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X249" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y249" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="250">
       <c r="A250" s="0" t="inlineStr">
         <is>
-          <t>4540B</t>
+          <t>4236B</t>
         </is>
       </c>
       <c r="B250" s="0" t="inlineStr">
         <is>
-          <t>HuiZhouShiFeiChangGeiLiDianZiShangWuYouXianGongSi</t>
+          <t>Huizhou Lingshen Network Technology Co., Ltd</t>
         </is>
       </c>
       <c r="C250" s="0"/>
       <c r="D250" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E250" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F250" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="G250" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="H250" s="0" t="inlineStr">
         <is>
@@ -31030,62 +31034,62 @@
       </c>
       <c r="V250" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W250" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="X250" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="Y250" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="251">
       <c r="A251" s="0" t="inlineStr">
         <is>
-          <t>4211B</t>
+          <t>4027B</t>
         </is>
       </c>
       <c r="B251" s="0" t="inlineStr">
         <is>
-          <t>Huizhoushishijinyoupinmaoyi Co., Ltd.</t>
+          <t>Huizhou Malasong E-Commerce Co., Ltd.</t>
         </is>
       </c>
       <c r="C251" s="0"/>
       <c r="D251" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E251" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F251" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="G251" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="H251" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="I251" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
@@ -31153,67 +31157,67 @@
       </c>
       <c r="V251" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W251" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="X251" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="Y251" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="252">
       <c r="A252" s="0" t="inlineStr">
         <is>
-          <t>4780B</t>
+          <t>4354B</t>
         </is>
       </c>
       <c r="B252" s="0" t="inlineStr">
         <is>
-          <t>Huizhoushiyixiushangmao Co., Ltd.</t>
+          <t>Huizhou Yintu Technology Co., LTD</t>
         </is>
       </c>
       <c r="C252" s="0"/>
       <c r="D252" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E252" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F252" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="G252" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="H252" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="I252" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="J252" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
@@ -31259,207 +31263,207 @@
           <t>N/A</t>
         </is>
       </c>
       <c r="S252" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="T252" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="U252" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="V252" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W252" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="X252" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Y252" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="253">
       <c r="A253" s="0" t="inlineStr">
         <is>
-          <t>4570B</t>
+          <t>4540B</t>
         </is>
       </c>
       <c r="B253" s="0" t="inlineStr">
         <is>
-          <t>Huizhoushiyuxundianzikeji Co., Ltd.</t>
+          <t>HuiZhouShiFeiChangGeiLiDianZiShangWuYouXianGongSi</t>
         </is>
       </c>
       <c r="C253" s="0"/>
       <c r="D253" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E253" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F253" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="G253" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="H253" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="I253" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="J253" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="K253" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="L253" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="M253" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="N253" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="O253" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="P253" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Q253" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="R253" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="S253" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="T253" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U253" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="V253" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="W253" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="X253" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="Y253" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="254">
       <c r="A254" s="0" t="inlineStr">
         <is>
-          <t>4817B</t>
+          <t>4211B</t>
         </is>
       </c>
       <c r="B254" s="0" t="inlineStr">
         <is>
-          <t>Huizhouzhaochaokeji Co.,Ltd.</t>
+          <t>Huizhoushishijinyoupinmaoyi Co., Ltd.</t>
         </is>
       </c>
       <c r="C254" s="0"/>
       <c r="D254" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="E254" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F254" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="G254" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="H254" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="I254" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="J254" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
@@ -31505,211 +31509,207 @@
           <t>N/A</t>
         </is>
       </c>
       <c r="S254" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="T254" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="U254" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="V254" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W254" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="X254" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Y254" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="255">
       <c r="A255" s="0" t="inlineStr">
         <is>
-          <t>2138W</t>
+          <t>4780B</t>
         </is>
       </c>
       <c r="B255" s="0" t="inlineStr">
         <is>
-          <t>Humanscale International Holdings Ltd</t>
+          <t>Huizhoushiyixiushangmao Co., Ltd.</t>
         </is>
       </c>
       <c r="C255" s="0"/>
       <c r="D255" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E255" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="F255" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="G255" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="H255" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="I255" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="J255" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="K255" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="L255" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="M255" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="N255" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="O255" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="P255" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Q255" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="R255" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="S255" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="T255" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="U255" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="V255" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W255" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="X255" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Y255" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="256">
       <c r="A256" s="0" t="inlineStr">
         <is>
-          <t>5002B</t>
+          <t>4570B</t>
         </is>
       </c>
       <c r="B256" s="0" t="inlineStr">
         <is>
-          <t>hunanpuqidizhikantanshebeiyanjiuyuan(putonghehuo)</t>
-[...6 lines deleted...]
-      </c>
+          <t>Huizhoushiyuxundianzikeji Co., Ltd.</t>
+        </is>
+      </c>
+      <c r="C256" s="0"/>
       <c r="D256" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="E256" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="F256" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="G256" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="H256" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="I256" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="J256" s="0" t="inlineStr">
         <is>
           <t>NO</t>
@@ -31772,368 +31772,372 @@
       </c>
       <c r="V256" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="W256" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="X256" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="Y256" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="257">
       <c r="A257" s="0" t="inlineStr">
         <is>
-          <t>4122B</t>
+          <t>4817B</t>
         </is>
       </c>
       <c r="B257" s="0" t="inlineStr">
         <is>
-          <t>Hunanrongzhangjianzhugongcheng Co., Ltd.</t>
+          <t>Huizhouzhaochaokeji Co.,Ltd.</t>
         </is>
       </c>
       <c r="C257" s="0"/>
       <c r="D257" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E257" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="F257" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="G257" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="H257" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="I257" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="J257" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="K257" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="L257" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="M257" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="N257" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="O257" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="P257" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Q257" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="R257" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="S257" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="T257" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U257" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="V257" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="W257" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X257" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y257" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="258">
       <c r="A258" s="0" t="inlineStr">
         <is>
-          <t>4968WB</t>
+          <t>2138W</t>
         </is>
       </c>
       <c r="B258" s="0" t="inlineStr">
         <is>
-          <t>HUNI Ltd</t>
+          <t>Humanscale International Holdings Ltd</t>
         </is>
       </c>
       <c r="C258" s="0"/>
       <c r="D258" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E258" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F258" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G258" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H258" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="I258" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="J258" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="K258" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="L258" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="M258" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="N258" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="O258" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="P258" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Q258" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="R258" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="S258" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="T258" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="U258" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="V258" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W258" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="X258" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Y258" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="259">
       <c r="A259" s="0" t="inlineStr">
         <is>
-          <t>3547WB</t>
+          <t>5002B</t>
         </is>
       </c>
       <c r="B259" s="0" t="inlineStr">
         <is>
-          <t>Hunter Douglas UK Retail Ltd</t>
-[...2 lines deleted...]
-      <c r="C259" s="0"/>
+          <t>hunanpuqidizhikantanshebeiyanjiuyuan(putonghehuo)</t>
+        </is>
+      </c>
+      <c r="C259" s="0" t="inlineStr">
+        <is>
+          <t>PQWT</t>
+        </is>
+      </c>
       <c r="D259" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E259" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="F259" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="G259" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="H259" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="I259" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="J259" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="K259" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="L259" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="M259" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="N259" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="O259" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="P259" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Q259" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="R259" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="S259" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="T259" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="U259" s="0" t="inlineStr">
         <is>
           <t>NO</t>
@@ -32141,556 +32145,548 @@
       </c>
       <c r="V259" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="W259" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="X259" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="Y259" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="260">
       <c r="A260" s="0" t="inlineStr">
         <is>
-          <t>4886WB</t>
+          <t>4122B</t>
         </is>
       </c>
       <c r="B260" s="0" t="inlineStr">
         <is>
-          <t>Huseyin Kurtoglu Wolfsohn</t>
+          <t>Hunanrongzhangjianzhugongcheng Co., Ltd.</t>
         </is>
       </c>
       <c r="C260" s="0"/>
       <c r="D260" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="E260" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F260" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="G260" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="H260" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="I260" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="J260" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="K260" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="L260" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="M260" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="N260" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="O260" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="P260" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Q260" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="R260" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="S260" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="T260" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="U260" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="V260" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="W260" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="X260" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Y260" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="261">
       <c r="A261" s="0" t="inlineStr">
         <is>
-          <t>655WB</t>
+          <t>4968WB</t>
         </is>
       </c>
       <c r="B261" s="0" t="inlineStr">
         <is>
-          <t>Husqvarna UK Ltd</t>
+          <t>HUNI Ltd</t>
         </is>
       </c>
       <c r="C261" s="0"/>
       <c r="D261" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E261" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="F261" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="G261" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="H261" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="I261" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="J261" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="K261" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="L261" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="M261" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="N261" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="O261" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="P261" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Q261" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="R261" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="S261" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="T261" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U261" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="V261" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="W261" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X261" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y261" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="262">
       <c r="A262" s="0" t="inlineStr">
         <is>
-          <t>4205B</t>
+          <t>3547WB</t>
         </is>
       </c>
       <c r="B262" s="0" t="inlineStr">
         <is>
-          <t>HuZhouShiDingChenMaoYiYouXianGongSi</t>
-[...6 lines deleted...]
-      </c>
+          <t>Hunter Douglas UK Retail Ltd</t>
+        </is>
+      </c>
+      <c r="C262" s="0"/>
       <c r="D262" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E262" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F262" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G262" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H262" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="I262" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="J262" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="K262" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="L262" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M262" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N262" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="O262" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="P262" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Q262" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="R262" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="S262" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="T262" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="U262" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="V262" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="W262" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="X262" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Y262" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="263">
       <c r="A263" s="0" t="inlineStr">
         <is>
-          <t>2378T</t>
+          <t>4886WB</t>
         </is>
       </c>
       <c r="B263" s="0" t="inlineStr">
         <is>
-          <t>Hydraulic Tyre Presses &amp; Accessories Ltd</t>
-[...6 lines deleted...]
-      </c>
+          <t>Huseyin Kurtoglu Wolfsohn</t>
+        </is>
+      </c>
+      <c r="C263" s="0"/>
       <c r="D263" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E263" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="F263" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="G263" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="H263" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="I263" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="J263" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="K263" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="L263" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="M263" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="N263" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="O263" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="P263" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Q263" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="R263" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="S263" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="T263" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U263" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="V263" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="W263" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X263" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y263" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="264">
       <c r="A264" s="0" t="inlineStr">
         <is>
-          <t>943W</t>
+          <t>655WB</t>
         </is>
       </c>
       <c r="B264" s="0" t="inlineStr">
         <is>
-          <t>Hydrotherapy (Ireland) Ltd</t>
+          <t>Husqvarna UK Ltd</t>
         </is>
       </c>
       <c r="C264" s="0"/>
       <c r="D264" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="E264" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="F264" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="G264" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="H264" s="0" t="inlineStr">
         <is>
@@ -32732,214 +32728,222 @@
           <t>DE-REG</t>
         </is>
       </c>
       <c r="P264" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="Q264" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="R264" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="S264" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="T264" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="U264" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="V264" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="W264" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="X264" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Y264" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="265">
       <c r="A265" s="0" t="inlineStr">
         <is>
-          <t>5182B</t>
+          <t>4205B</t>
         </is>
       </c>
       <c r="B265" s="0" t="inlineStr">
         <is>
-          <t>Hyper Acoustic OR B.V.</t>
-[...2 lines deleted...]
-      <c r="C265" s="0"/>
+          <t>HuZhouShiDingChenMaoYiYouXianGongSi</t>
+        </is>
+      </c>
+      <c r="C265" s="0" t="inlineStr">
+        <is>
+          <t>Wolfbox</t>
+        </is>
+      </c>
       <c r="D265" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E265" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F265" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="G265" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="H265" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="I265" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="J265" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="K265" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="L265" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="M265" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="N265" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="O265" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="P265" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Q265" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="R265" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="S265" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="T265" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U265" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="V265" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="W265" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X265" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y265" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="266">
       <c r="A266" s="0" t="inlineStr">
         <is>
-          <t>1307BT</t>
+          <t>2378T</t>
         </is>
       </c>
       <c r="B266" s="0" t="inlineStr">
         <is>
-          <t>Hyundai Cars Ireland Unlimited Company</t>
-[...2 lines deleted...]
-      <c r="C266" s="0"/>
+          <t>Hydraulic Tyre Presses &amp; Accessories Ltd</t>
+        </is>
+      </c>
+      <c r="C266" s="0" t="inlineStr">
+        <is>
+          <t>Industrial Tyre Specialists</t>
+        </is>
+      </c>
       <c r="D266" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E266" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F266" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="G266" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="H266" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
@@ -32948,227 +32952,596 @@
           <t>YES</t>
         </is>
       </c>
       <c r="J266" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="K266" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="L266" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="M266" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="N266" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="O266" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="P266" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Q266" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="R266" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="S266" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="T266" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="U266" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="V266" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="W266" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="X266" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="Y266" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="267">
       <c r="A267" s="0" t="inlineStr">
         <is>
-          <t>3241WB</t>
+          <t>943W</t>
         </is>
       </c>
       <c r="B267" s="0" t="inlineStr">
         <is>
-          <t>Hyve Solutions Europe Ltd</t>
+          <t>Hydrotherapy (Ireland) Ltd</t>
         </is>
       </c>
       <c r="C267" s="0"/>
       <c r="D267" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="E267" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="F267" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="G267" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="H267" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="I267" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="J267" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="K267" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="L267" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="M267" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="N267" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="O267" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="P267" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="Q267" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="R267" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="S267" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="T267" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="U267" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="V267" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="W267" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="X267" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="Y267" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="268">
+      <c r="A268" s="0" t="inlineStr">
+        <is>
+          <t>5182B</t>
+        </is>
+      </c>
+      <c r="B268" s="0" t="inlineStr">
+        <is>
+          <t>Hyper Acoustic OR B.V.</t>
+        </is>
+      </c>
+      <c r="C268" s="0"/>
+      <c r="D268" s="0" t="inlineStr">
+        <is>
+          <t>Pending</t>
+        </is>
+      </c>
+      <c r="E268" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="F268" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="G268" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="H268" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="I268" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="J268" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="K268" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="L268" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="M268" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="N268" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="O268" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="P268" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="Q268" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="R268" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S268" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="T268" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="U268" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="V268" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="W268" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="X268" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="Y268" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="269">
+      <c r="A269" s="0" t="inlineStr">
+        <is>
+          <t>1307BT</t>
+        </is>
+      </c>
+      <c r="B269" s="0" t="inlineStr">
+        <is>
+          <t>Hyundai Cars Ireland Unlimited Company</t>
+        </is>
+      </c>
+      <c r="C269" s="0"/>
+      <c r="D269" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="E269" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="F269" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="G269" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="H269" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="I269" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="J269" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="K269" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="L269" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="M269" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="N269" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="O269" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="P269" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="Q269" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="R269" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="S269" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="T269" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="U269" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="V269" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="W269" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="X269" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="Y269" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="270">
+      <c r="A270" s="0" t="inlineStr">
+        <is>
+          <t>3241WB</t>
+        </is>
+      </c>
+      <c r="B270" s="0" t="inlineStr">
+        <is>
+          <t>Hyve Solutions Europe Ltd</t>
+        </is>
+      </c>
+      <c r="C270" s="0"/>
+      <c r="D270" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="E270" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="F270" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="G270" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="H270" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="I270" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="J270" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="K270" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="L270" s="0" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M270" s="0" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N270" s="0" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="O270" s="0" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="P270" s="0" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="Q270" s="0" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="R270" s="0" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="S270" s="0" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="T270" s="0" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="U270" s="0" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="V270" s="0" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="W270" s="0" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="X270" s="0" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="Y270" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">