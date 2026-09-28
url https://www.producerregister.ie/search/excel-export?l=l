--- v6 (2026-08-14)
+++ v7 (2026-09-28)
@@ -107,51 +107,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:Y152"/>
+  <dimension ref="A1:Y154"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Reg No.</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>Company Name</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>Trading As</t>
         </is>
       </c>
@@ -8132,51 +8132,51 @@
       </c>
       <c r="W65" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="X65" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Y65" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
       <c r="A66" s="0" t="inlineStr">
         <is>
           <t>5093WB</t>
         </is>
       </c>
       <c r="B66" s="0" t="inlineStr">
         <is>
-          <t>Lerelle Ltd</t>
+          <t>Lerelle Limited</t>
         </is>
       </c>
       <c r="C66" s="0" t="inlineStr">
         <is>
           <t>Lerelle Beauty </t>
         </is>
       </c>
       <c r="D66" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E66" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F66" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="G66" s="0" t="inlineStr">
         <is>
           <t>NO</t>
@@ -14067,431 +14067,431 @@
       </c>
       <c r="V113" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="W113" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="X113" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Y113" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="114">
       <c r="A114" s="0" t="inlineStr">
         <is>
-          <t>3219WBT</t>
+          <t>5213W</t>
         </is>
       </c>
       <c r="B114" s="0" t="inlineStr">
         <is>
-          <t>LOCO Scooters Ltd</t>
+          <t>Lock Sourcing Ltd</t>
         </is>
       </c>
       <c r="C114" s="0"/>
       <c r="D114" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E114" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="F114" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="G114" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="H114" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="I114" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="J114" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="K114" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="L114" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="M114" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="N114" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="O114" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="P114" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Q114" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="R114" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="S114" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="T114" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="U114" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="V114" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="W114" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="X114" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Y114" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="115">
       <c r="A115" s="0" t="inlineStr">
         <is>
-          <t>1525W</t>
+          <t>3219WBT</t>
         </is>
       </c>
       <c r="B115" s="0" t="inlineStr">
         <is>
-          <t>Logomotion Ltd</t>
+          <t>LOCO Scooters Ltd</t>
         </is>
       </c>
       <c r="C115" s="0"/>
       <c r="D115" s="0" t="inlineStr">
         <is>
-          <t>Dissolved</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="E115" s="0" t="inlineStr">
         <is>
-          <t>Dissolved</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="F115" s="0" t="inlineStr">
         <is>
-          <t>Dissolved</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="G115" s="0" t="inlineStr">
         <is>
-          <t>Dissolved</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="H115" s="0" t="inlineStr">
         <is>
-          <t>Dissolved</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="I115" s="0" t="inlineStr">
         <is>
-          <t>Dissolved</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="J115" s="0" t="inlineStr">
         <is>
-          <t>Dissolved</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="K115" s="0" t="inlineStr">
         <is>
-          <t>Dissolved</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="L115" s="0" t="inlineStr">
         <is>
-          <t>Dissolved</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="M115" s="0" t="inlineStr">
         <is>
-          <t>Dissolved</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="N115" s="0" t="inlineStr">
         <is>
-          <t>Dissolved</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="O115" s="0" t="inlineStr">
         <is>
-          <t>Dissolved</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="P115" s="0" t="inlineStr">
         <is>
-          <t>Dissolved</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Q115" s="0" t="inlineStr">
         <is>
-          <t>Dissolved</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="R115" s="0" t="inlineStr">
         <is>
-          <t>Dissolved</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="S115" s="0" t="inlineStr">
         <is>
-          <t>Dissolved</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="T115" s="0" t="inlineStr">
         <is>
-          <t>Dissolved</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U115" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="V115" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W115" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="X115" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Y115" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="116">
       <c r="A116" s="0" t="inlineStr">
         <is>
-          <t>1623WB</t>
+          <t>1525W</t>
         </is>
       </c>
       <c r="B116" s="0" t="inlineStr">
         <is>
-          <t>Longford Web</t>
+          <t>Logomotion Ltd</t>
         </is>
       </c>
       <c r="C116" s="0"/>
       <c r="D116" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>Dissolved</t>
         </is>
       </c>
       <c r="E116" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>Dissolved</t>
         </is>
       </c>
       <c r="F116" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>Dissolved</t>
         </is>
       </c>
       <c r="G116" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>Dissolved</t>
         </is>
       </c>
       <c r="H116" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>Dissolved</t>
         </is>
       </c>
       <c r="I116" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>Dissolved</t>
         </is>
       </c>
       <c r="J116" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>Dissolved</t>
         </is>
       </c>
       <c r="K116" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>Dissolved</t>
         </is>
       </c>
       <c r="L116" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>Dissolved</t>
         </is>
       </c>
       <c r="M116" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>Dissolved</t>
         </is>
       </c>
       <c r="N116" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>Dissolved</t>
         </is>
       </c>
       <c r="O116" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>Dissolved</t>
         </is>
       </c>
       <c r="P116" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>Dissolved</t>
         </is>
       </c>
       <c r="Q116" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>Dissolved</t>
         </is>
       </c>
       <c r="R116" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>Dissolved</t>
         </is>
       </c>
       <c r="S116" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>Dissolved</t>
         </is>
       </c>
       <c r="T116" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>Dissolved</t>
         </is>
       </c>
       <c r="U116" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="V116" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W116" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="X116" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Y116" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="117">
       <c r="A117" s="0" t="inlineStr">
         <is>
-          <t>4186B</t>
+          <t>5196W</t>
         </is>
       </c>
       <c r="B117" s="0" t="inlineStr">
         <is>
-          <t>Longgangshiguoyuanshipinshangxing, ZHANG Hongshuang</t>
+          <t>Loloma</t>
         </is>
       </c>
       <c r="C117" s="0"/>
       <c r="D117" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E117" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F117" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="G117" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="H117" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="I117" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
@@ -14542,202 +14542,202 @@
           <t>N/A</t>
         </is>
       </c>
       <c r="S117" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="T117" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="U117" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="V117" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W117" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X117" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y117" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="118">
       <c r="A118" s="0" t="inlineStr">
         <is>
-          <t>3862W</t>
+          <t>1623WB</t>
         </is>
       </c>
       <c r="B118" s="0" t="inlineStr">
         <is>
-          <t>Longi Solar Technology Spain, S.L.U</t>
+          <t>Longford Web</t>
         </is>
       </c>
       <c r="C118" s="0"/>
       <c r="D118" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="E118" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="F118" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="G118" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="H118" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="I118" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="J118" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="K118" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="L118" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="M118" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="N118" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="O118" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="P118" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="Q118" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="R118" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="S118" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="T118" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="U118" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="V118" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W118" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="X118" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Y118" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="119">
       <c r="A119" s="0" t="inlineStr">
         <is>
-          <t>4250B</t>
+          <t>4186B</t>
         </is>
       </c>
       <c r="B119" s="0" t="inlineStr">
         <is>
-          <t>Longyanshixinluoquhuipengbinshangmao Co., Ltd</t>
+          <t>Longgangshiguoyuanshipinshangxing, ZHANG Hongshuang</t>
         </is>
       </c>
       <c r="C119" s="0"/>
       <c r="D119" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="E119" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F119" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="G119" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="H119" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="I119" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
@@ -14788,89 +14788,89 @@
           <t>N/A</t>
         </is>
       </c>
       <c r="S119" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="T119" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="U119" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="V119" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W119" s="0" t="inlineStr">
         <is>
-          <t>Revoked</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="X119" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Y119" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="120">
       <c r="A120" s="0" t="inlineStr">
         <is>
-          <t>4142B</t>
+          <t>3862W</t>
         </is>
       </c>
       <c r="B120" s="0" t="inlineStr">
         <is>
-          <t>Longyouhaozhendianzishangwushangxing</t>
+          <t>Longi Solar Technology Spain, S.L.U</t>
         </is>
       </c>
       <c r="C120" s="0"/>
       <c r="D120" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E120" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F120" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G120" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="H120" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="I120" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="J120" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K120" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
@@ -14911,753 +14911,753 @@
           <t>N/A</t>
         </is>
       </c>
       <c r="S120" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="T120" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="U120" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="V120" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W120" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X120" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y120" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="121">
       <c r="A121" s="0" t="inlineStr">
         <is>
-          <t>4815WB</t>
+          <t>4250B</t>
         </is>
       </c>
       <c r="B121" s="0" t="inlineStr">
         <is>
-          <t>LOOKOM Handels GmbH</t>
+          <t>Longyanshixinluoquhuipengbinshangmao Co., Ltd</t>
         </is>
       </c>
       <c r="C121" s="0"/>
       <c r="D121" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E121" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F121" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="G121" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="H121" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="I121" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="J121" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="K121" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="L121" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="M121" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="N121" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="O121" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="P121" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Q121" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="R121" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="S121" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="T121" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U121" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="V121" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="W121" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>Revoked</t>
         </is>
       </c>
       <c r="X121" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y121" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="122">
       <c r="A122" s="0" t="inlineStr">
         <is>
-          <t>230W</t>
+          <t>4142B</t>
         </is>
       </c>
       <c r="B122" s="0" t="inlineStr">
         <is>
-          <t>Lotus Automation (Ireland) Ltd</t>
+          <t>Longyouhaozhendianzishangwushangxing</t>
         </is>
       </c>
       <c r="C122" s="0"/>
       <c r="D122" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E122" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F122" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="G122" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="H122" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="I122" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="J122" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="K122" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="L122" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="M122" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="N122" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="O122" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="P122" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Q122" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="R122" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="S122" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="T122" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U122" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="V122" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="W122" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="X122" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Y122" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="123">
       <c r="A123" s="0" t="inlineStr">
         <is>
-          <t>1836WB</t>
+          <t>4815WB</t>
         </is>
       </c>
       <c r="B123" s="0" t="inlineStr">
         <is>
-          <t>Louis Vuitton Ireland Ltd</t>
-[...6 lines deleted...]
-      </c>
+          <t>LOOKOM Handels GmbH</t>
+        </is>
+      </c>
+      <c r="C123" s="0"/>
       <c r="D123" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E123" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="F123" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="G123" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="H123" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="I123" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="J123" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="K123" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="L123" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="M123" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="N123" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="O123" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="P123" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Q123" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="R123" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="S123" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="T123" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="U123" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="V123" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="W123" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="X123" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Y123" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="124">
       <c r="A124" s="0" t="inlineStr">
         <is>
-          <t>4465WB</t>
+          <t>230W</t>
         </is>
       </c>
       <c r="B124" s="0" t="inlineStr">
         <is>
-          <t>LOVE CARD MADRID,S.L</t>
+          <t>Lotus Automation (Ireland) Ltd</t>
         </is>
       </c>
       <c r="C124" s="0"/>
       <c r="D124" s="0" t="inlineStr">
         <is>
-          <t>Revoked</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="E124" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="F124" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="G124" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="H124" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="I124" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="J124" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="K124" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="L124" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="M124" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="N124" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="O124" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="P124" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="Q124" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="R124" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="S124" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="T124" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="U124" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="V124" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="W124" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="X124" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Y124" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="125">
       <c r="A125" s="0" t="inlineStr">
         <is>
-          <t>3352WB</t>
+          <t>1836WB</t>
         </is>
       </c>
       <c r="B125" s="0" t="inlineStr">
         <is>
-          <t>Lovehoney Group Germany GmbH</t>
-[...2 lines deleted...]
-      <c r="C125" s="0"/>
+          <t>Louis Vuitton Ireland Ltd</t>
+        </is>
+      </c>
+      <c r="C125" s="0" t="inlineStr">
+        <is>
+          <t>Louis Vuitton</t>
+        </is>
+      </c>
       <c r="D125" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E125" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F125" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="G125" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="H125" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="I125" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="J125" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="K125" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="L125" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="M125" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="N125" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="O125" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="P125" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Q125" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="R125" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="S125" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="T125" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="U125" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="V125" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W125" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="X125" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Y125" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="126">
       <c r="A126" s="0" t="inlineStr">
         <is>
-          <t>3430WB</t>
+          <t>4465WB</t>
         </is>
       </c>
       <c r="B126" s="0" t="inlineStr">
         <is>
-          <t>Lovehoney Group UK Limited</t>
+          <t>LOVE CARD MADRID,S.L</t>
         </is>
       </c>
       <c r="C126" s="0"/>
       <c r="D126" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>Revoked</t>
         </is>
       </c>
       <c r="E126" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="F126" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="G126" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="H126" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="I126" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="J126" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="K126" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="L126" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="M126" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="N126" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="O126" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="P126" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Q126" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="R126" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="S126" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="T126" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
@@ -15670,179 +15670,179 @@
       </c>
       <c r="V126" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W126" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="X126" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Y126" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="127">
       <c r="A127" s="0" t="inlineStr">
         <is>
-          <t>174W</t>
+          <t>3352WB</t>
         </is>
       </c>
       <c r="B127" s="0" t="inlineStr">
         <is>
-          <t>LPIL Ltd / Lighting Principles Internional</t>
+          <t>Lovehoney Group Germany GmbH</t>
         </is>
       </c>
       <c r="C127" s="0"/>
       <c r="D127" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E127" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F127" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G127" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H127" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="I127" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="J127" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="K127" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="L127" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="M127" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="N127" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="O127" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="P127" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Q127" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="R127" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="S127" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="T127" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U127" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="V127" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="W127" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X127" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y127" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="128">
       <c r="A128" s="0" t="inlineStr">
         <is>
-          <t>1029WB</t>
+          <t>3430WB</t>
         </is>
       </c>
       <c r="B128" s="0" t="inlineStr">
         <is>
-          <t>LR Active Ltd</t>
+          <t>Lovehoney Group UK Limited</t>
         </is>
       </c>
       <c r="C128" s="0"/>
       <c r="D128" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E128" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F128" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="G128" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="H128" s="0" t="inlineStr">
         <is>
@@ -15864,409 +15864,409 @@
           <t>YES</t>
         </is>
       </c>
       <c r="L128" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="M128" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="N128" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="O128" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="P128" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Q128" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="R128" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="S128" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="T128" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U128" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="V128" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="W128" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X128" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y128" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="129">
       <c r="A129" s="0" t="inlineStr">
         <is>
-          <t>3813W</t>
+          <t>174W</t>
         </is>
       </c>
       <c r="B129" s="0" t="inlineStr">
         <is>
-          <t>LS Supplies Ltd</t>
-[...6 lines deleted...]
-      </c>
+          <t>LPIL Ltd / Lighting Principles Internional</t>
+        </is>
+      </c>
+      <c r="C129" s="0"/>
       <c r="D129" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="E129" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="F129" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="G129" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="H129" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="I129" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="J129" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="K129" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="L129" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="M129" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="N129" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="O129" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="P129" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="Q129" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="R129" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="S129" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="T129" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="U129" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="V129" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="W129" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="X129" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Y129" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="130">
       <c r="A130" s="0" t="inlineStr">
         <is>
-          <t>636W</t>
+          <t>1029WB</t>
         </is>
       </c>
       <c r="B130" s="0" t="inlineStr">
         <is>
-          <t>LSI Storage Ireland Ltd</t>
+          <t>LR Active Ltd</t>
         </is>
       </c>
       <c r="C130" s="0"/>
       <c r="D130" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E130" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F130" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G130" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H130" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="I130" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="J130" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="K130" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="L130" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="M130" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="N130" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="O130" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="P130" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Q130" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="R130" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="S130" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="T130" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="U130" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="V130" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="W130" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="X130" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="Y130" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="131">
       <c r="A131" s="0" t="inlineStr">
         <is>
-          <t>3881WB</t>
+          <t>3813W</t>
         </is>
       </c>
       <c r="B131" s="0" t="inlineStr">
         <is>
-          <t>Luceco UK Ltd</t>
-[...2 lines deleted...]
-      <c r="C131" s="0"/>
+          <t>LS Supplies Ltd</t>
+        </is>
+      </c>
+      <c r="C131" s="0" t="inlineStr">
+        <is>
+          <t>Laois Stone and Stoves</t>
+        </is>
+      </c>
       <c r="D131" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E131" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F131" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="G131" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="H131" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="I131" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="J131" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="K131" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="L131" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="M131" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="N131" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="O131" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="P131" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Q131" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="R131" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
@@ -16282,63 +16282,63 @@
           <t>N/A</t>
         </is>
       </c>
       <c r="U131" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="V131" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W131" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="X131" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Y131" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="132">
       <c r="A132" s="0" t="inlineStr">
         <is>
-          <t>94W</t>
+          <t>636W</t>
         </is>
       </c>
       <c r="B132" s="0" t="inlineStr">
         <is>
-          <t>Lucent Technologies International Sales Ltd</t>
+          <t>LSI Storage Ireland Ltd</t>
         </is>
       </c>
       <c r="C132" s="0"/>
       <c r="D132" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="E132" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="F132" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="G132" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="H132" s="0" t="inlineStr">
         <is>
@@ -16375,148 +16375,144 @@
           <t>DE-REG</t>
         </is>
       </c>
       <c r="O132" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="P132" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="Q132" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="R132" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="S132" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="T132" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="U132" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="V132" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="W132" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="X132" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="Y132" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="133">
       <c r="A133" s="0" t="inlineStr">
         <is>
-          <t>3635W</t>
+          <t>3881WB</t>
         </is>
       </c>
       <c r="B133" s="0" t="inlineStr">
         <is>
-          <t>Lucid Vision Labs, Inc.</t>
-[...6 lines deleted...]
-      </c>
+          <t>Luceco UK Ltd</t>
+        </is>
+      </c>
+      <c r="C133" s="0"/>
       <c r="D133" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E133" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F133" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="G133" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="H133" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="I133" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="J133" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="K133" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="L133" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="M133" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="N133" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="O133" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="P133" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Q133" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="R133" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
@@ -16532,867 +16528,871 @@
           <t>N/A</t>
         </is>
       </c>
       <c r="U133" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="V133" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W133" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="X133" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Y133" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="134">
       <c r="A134" s="0" t="inlineStr">
         <is>
-          <t>4737WB</t>
+          <t>94W</t>
         </is>
       </c>
       <c r="B134" s="0" t="inlineStr">
         <is>
-          <t>Luke Daunt Lighting Ltd</t>
+          <t>Lucent Technologies International Sales Ltd</t>
         </is>
       </c>
       <c r="C134" s="0"/>
       <c r="D134" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="E134" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="F134" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="G134" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="H134" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="I134" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="J134" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="K134" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="L134" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="M134" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="N134" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="O134" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="P134" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="Q134" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="R134" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="S134" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="T134" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="U134" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="V134" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="W134" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="X134" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Y134" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="135">
       <c r="A135" s="0" t="inlineStr">
         <is>
-          <t>2743WB</t>
+          <t>3635W</t>
         </is>
       </c>
       <c r="B135" s="0" t="inlineStr">
         <is>
-          <t>LumiraDx Ltd (UK)</t>
-[...2 lines deleted...]
-      <c r="C135" s="0"/>
+          <t>Lucid Vision Labs, Inc.</t>
+        </is>
+      </c>
+      <c r="C135" s="0" t="inlineStr">
+        <is>
+          <t>Lucid Vision Labs</t>
+        </is>
+      </c>
       <c r="D135" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E135" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F135" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="G135" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="H135" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="I135" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="J135" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="K135" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="L135" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="M135" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N135" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="O135" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="P135" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Q135" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="R135" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="S135" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="T135" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U135" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="V135" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="W135" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X135" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y135" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="136">
       <c r="A136" s="0" t="inlineStr">
         <is>
-          <t>180WB</t>
+          <t>4737WB</t>
         </is>
       </c>
       <c r="B136" s="0" t="inlineStr">
         <is>
-          <t>Lumitech Ltd</t>
+          <t>Luke Daunt Lighting Ltd</t>
         </is>
       </c>
       <c r="C136" s="0"/>
       <c r="D136" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E136" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="F136" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="G136" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="H136" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="I136" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="J136" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="K136" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="L136" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="M136" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="N136" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="O136" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="P136" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Q136" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="R136" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="S136" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="T136" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="U136" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="V136" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="W136" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="X136" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Y136" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="137">
       <c r="A137" s="0" t="inlineStr">
         <is>
-          <t>4599WB</t>
+          <t>2743WB</t>
         </is>
       </c>
       <c r="B137" s="0" t="inlineStr">
         <is>
-          <t>Lumora Ltd</t>
+          <t>LumiraDx Ltd (UK)</t>
         </is>
       </c>
       <c r="C137" s="0"/>
       <c r="D137" s="0" t="inlineStr">
         <is>
+          <t>DE-REG</t>
+        </is>
+      </c>
+      <c r="E137" s="0" t="inlineStr">
+        <is>
           <t>Pending</t>
         </is>
       </c>
-      <c r="E137" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F137" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G137" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H137" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="I137" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="J137" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="K137" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="L137" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="M137" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N137" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="O137" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="P137" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Q137" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="R137" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="S137" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="T137" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="U137" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="V137" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="W137" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="X137" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Y137" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="138">
       <c r="A138" s="0" t="inlineStr">
         <is>
-          <t>3056WB</t>
+          <t>180WB</t>
         </is>
       </c>
       <c r="B138" s="0" t="inlineStr">
         <is>
-          <t>Lunii SAS</t>
+          <t>Lumitech Ltd</t>
         </is>
       </c>
       <c r="C138" s="0"/>
       <c r="D138" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E138" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F138" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G138" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H138" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="I138" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="J138" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="K138" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="L138" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="M138" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="N138" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="O138" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="P138" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Q138" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="R138" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="S138" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="T138" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="U138" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="V138" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="W138" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="X138" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Y138" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="139">
       <c r="A139" s="0" t="inlineStr">
         <is>
-          <t>4443B</t>
+          <t>4599WB</t>
         </is>
       </c>
       <c r="B139" s="0" t="inlineStr">
         <is>
-          <t>Luodingshirunjiadianzishangwufuwubu(getigongshanghu)</t>
+          <t>Lumora Ltd</t>
         </is>
       </c>
       <c r="C139" s="0"/>
       <c r="D139" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E139" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F139" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="G139" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="H139" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="I139" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="J139" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="K139" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="L139" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="M139" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="N139" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="O139" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="P139" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Q139" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="R139" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="S139" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="T139" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U139" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="V139" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="W139" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X139" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y139" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="140">
       <c r="A140" s="0" t="inlineStr">
         <is>
-          <t>3407T</t>
+          <t>3056WB</t>
         </is>
       </c>
       <c r="B140" s="0" t="inlineStr">
         <is>
-          <t>Lusk Tyre Company Ltd</t>
+          <t>Lunii SAS</t>
         </is>
       </c>
       <c r="C140" s="0"/>
       <c r="D140" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="E140" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="F140" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="G140" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="H140" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="I140" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="J140" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="K140" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="L140" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="M140" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="N140" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="O140" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="P140" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Q140" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="R140" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="S140" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="T140" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="U140" s="0" t="inlineStr">
         <is>
           <t>NO</t>
@@ -17400,1534 +17400,1780 @@
       </c>
       <c r="V140" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="W140" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="X140" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="Y140" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="141">
       <c r="A141" s="0" t="inlineStr">
         <is>
-          <t>3236W</t>
+          <t>4443B</t>
         </is>
       </c>
       <c r="B141" s="0" t="inlineStr">
         <is>
-          <t>Lux Bespoke Lighting Ltd</t>
+          <t>Luodingshirunjiadianzishangwufuwubu(getigongshanghu)</t>
         </is>
       </c>
       <c r="C141" s="0"/>
       <c r="D141" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E141" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F141" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="G141" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="H141" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="I141" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="J141" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="K141" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="L141" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="M141" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="N141" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="O141" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="P141" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Q141" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="R141" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="S141" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="T141" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="U141" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="V141" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="W141" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="X141" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Y141" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="142">
       <c r="A142" s="0" t="inlineStr">
         <is>
-          <t>3404WB</t>
+          <t>3407T</t>
         </is>
       </c>
       <c r="B142" s="0" t="inlineStr">
         <is>
-          <t>Luxottica Group SpA</t>
+          <t>Lusk Tyre Company Ltd</t>
         </is>
       </c>
       <c r="C142" s="0"/>
       <c r="D142" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E142" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F142" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="G142" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="H142" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="I142" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="J142" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="K142" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="L142" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="M142" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="N142" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="O142" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="P142" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Q142" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="R142" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="S142" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="T142" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="U142" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="V142" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="W142" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="X142" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Y142" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="143">
       <c r="A143" s="0" t="inlineStr">
         <is>
-          <t>5025WB</t>
+          <t>3236W</t>
         </is>
       </c>
       <c r="B143" s="0" t="inlineStr">
         <is>
-          <t>Luxury Fires Ireland Ltd</t>
-[...6 lines deleted...]
-      </c>
+          <t>Lux Bespoke Lighting Ltd</t>
+        </is>
+      </c>
+      <c r="C143" s="0"/>
       <c r="D143" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E143" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F143" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G143" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H143" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="I143" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="J143" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="K143" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="L143" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="M143" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="N143" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="O143" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="P143" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Q143" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="R143" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="S143" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="T143" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U143" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="V143" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="W143" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X143" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y143" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="144">
       <c r="A144" s="0" t="inlineStr">
         <is>
-          <t>1124W</t>
+          <t>3404WB</t>
         </is>
       </c>
       <c r="B144" s="0" t="inlineStr">
         <is>
-          <t>LXL Distributors Ltd</t>
+          <t>Luxottica Group SpA</t>
         </is>
       </c>
       <c r="C144" s="0"/>
       <c r="D144" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E144" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F144" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G144" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H144" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="I144" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="J144" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="K144" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="L144" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="M144" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="N144" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="O144" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="P144" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Q144" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="R144" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="S144" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="T144" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U144" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="V144" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="W144" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="X144" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Y144" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="145">
       <c r="A145" s="0" t="inlineStr">
         <is>
-          <t>4943WB</t>
+          <t>5025WB</t>
         </is>
       </c>
       <c r="B145" s="0" t="inlineStr">
         <is>
-          <t>LYCAN LIMITED</t>
+          <t>Luxury Fires Ireland Limited</t>
         </is>
       </c>
       <c r="C145" s="0" t="inlineStr">
         <is>
-          <t>LORELEI</t>
+          <t>Lumo Fires</t>
         </is>
       </c>
       <c r="D145" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="E145" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="F145" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="G145" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="H145" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="I145" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="J145" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="K145" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="L145" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="M145" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="N145" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="O145" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="P145" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Q145" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="R145" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="S145" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="T145" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="U145" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="V145" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="W145" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="X145" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Y145" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="146">
       <c r="A146" s="0" t="inlineStr">
         <is>
-          <t>2027WB</t>
+          <t>1124W</t>
         </is>
       </c>
       <c r="B146" s="0" t="inlineStr">
         <is>
-          <t>Lyncare Ltd</t>
+          <t>LXL Distributors Ltd</t>
         </is>
       </c>
       <c r="C146" s="0"/>
       <c r="D146" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="E146" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="F146" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="G146" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="H146" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="I146" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="J146" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="K146" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="L146" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="M146" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="N146" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="O146" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="P146" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="Q146" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="R146" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="S146" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="T146" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="U146" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="V146" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="W146" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="X146" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Y146" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="147">
       <c r="A147" s="0" t="inlineStr">
         <is>
-          <t>1697B</t>
+          <t>4943WB</t>
         </is>
       </c>
       <c r="B147" s="0" t="inlineStr">
         <is>
-          <t>Lyncare Systems Ltd</t>
-[...2 lines deleted...]
-      <c r="C147" s="0"/>
+          <t>LYCAN LIMITED</t>
+        </is>
+      </c>
+      <c r="C147" s="0" t="inlineStr">
+        <is>
+          <t>LORELEI</t>
+        </is>
+      </c>
       <c r="D147" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E147" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="F147" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="G147" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="H147" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="I147" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="J147" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="K147" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="L147" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="M147" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="N147" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="O147" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="P147" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Q147" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="R147" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="S147" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="T147" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="U147" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="V147" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W147" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="X147" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Y147" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="148">
       <c r="A148" s="0" t="inlineStr">
         <is>
-          <t>3116WB</t>
+          <t>2027WB</t>
         </is>
       </c>
       <c r="B148" s="0" t="inlineStr">
         <is>
-          <t>Lynch Medical Supplies (LMS) Ltd</t>
-[...6 lines deleted...]
-      </c>
+          <t>Lyncare Ltd</t>
+        </is>
+      </c>
+      <c r="C148" s="0"/>
       <c r="D148" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E148" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F148" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="G148" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="H148" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="I148" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="J148" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="K148" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="L148" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="M148" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="N148" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="O148" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="P148" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Q148" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="R148" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="S148" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="T148" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="U148" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="V148" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W148" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="X148" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Y148" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="149">
       <c r="A149" s="0" t="inlineStr">
         <is>
-          <t>2854B</t>
+          <t>1697B</t>
         </is>
       </c>
       <c r="B149" s="0" t="inlineStr">
         <is>
-          <t>Lynn Motors Ltd</t>
+          <t>Lyncare Systems Ltd</t>
         </is>
       </c>
       <c r="C149" s="0"/>
       <c r="D149" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="E149" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="F149" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="G149" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="H149" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="I149" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="J149" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="K149" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="L149" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="M149" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="N149" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="O149" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="P149" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="Q149" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="R149" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="S149" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="T149" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="U149" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="V149" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W149" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X149" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y149" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="150">
       <c r="A150" s="0" t="inlineStr">
         <is>
-          <t>2597T</t>
+          <t>3116WB</t>
         </is>
       </c>
       <c r="B150" s="0" t="inlineStr">
         <is>
-          <t>Lyons Tyre &amp; Battery Ltd</t>
+          <t>Lynch Medical Supplies (LMS) Ltd</t>
         </is>
       </c>
       <c r="C150" s="0" t="inlineStr">
         <is>
-          <t>Lyons Tyre Services</t>
+          <t>Lynch Medical</t>
         </is>
       </c>
       <c r="D150" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E150" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F150" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="G150" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="H150" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="I150" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="J150" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="K150" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="L150" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="M150" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="N150" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="O150" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="P150" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Q150" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="R150" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="S150" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="T150" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U150" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="V150" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="W150" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X150" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y150" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="151">
       <c r="A151" s="0" t="inlineStr">
         <is>
-          <t>926WB</t>
+          <t>2854B</t>
         </is>
       </c>
       <c r="B151" s="0" t="inlineStr">
         <is>
-          <t>Lyreco Ireland Ltd</t>
+          <t>Lynn Motors Ltd</t>
         </is>
       </c>
       <c r="C151" s="0"/>
       <c r="D151" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="E151" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F151" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="G151" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="H151" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="I151" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="J151" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="K151" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="L151" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="M151" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="N151" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="O151" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="P151" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Q151" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="R151" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="S151" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="T151" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U151" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="V151" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="W151" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="X151" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Y151" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="152">
       <c r="A152" s="0" t="inlineStr">
         <is>
+          <t>2597T</t>
+        </is>
+      </c>
+      <c r="B152" s="0" t="inlineStr">
+        <is>
+          <t>Lyons Tyre &amp; Battery Ltd</t>
+        </is>
+      </c>
+      <c r="C152" s="0" t="inlineStr">
+        <is>
+          <t>Lyons Tyre Services</t>
+        </is>
+      </c>
+      <c r="D152" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="E152" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="F152" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="G152" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="H152" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="I152" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="J152" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="K152" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="L152" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="M152" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="N152" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="O152" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="P152" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="Q152" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="R152" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S152" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="T152" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="U152" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="V152" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="W152" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="X152" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="Y152" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="153">
+      <c r="A153" s="0" t="inlineStr">
+        <is>
+          <t>926WB</t>
+        </is>
+      </c>
+      <c r="B153" s="0" t="inlineStr">
+        <is>
+          <t>Lyreco Ireland Ltd</t>
+        </is>
+      </c>
+      <c r="C153" s="0"/>
+      <c r="D153" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="E153" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="F153" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="G153" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="H153" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="I153" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="J153" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="K153" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="L153" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="M153" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="N153" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="O153" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="P153" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="Q153" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="R153" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="S153" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="T153" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="U153" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="V153" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="W153" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="X153" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="Y153" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="154">
+      <c r="A154" s="0" t="inlineStr">
+        <is>
           <t>1305W</t>
         </is>
       </c>
-      <c r="B152" s="0" t="inlineStr">
+      <c r="B154" s="0" t="inlineStr">
         <is>
           <t>Lyric Ireland Ltd</t>
         </is>
       </c>
-      <c r="C152" s="0"/>
-[...105 lines deleted...]
-      <c r="Y152" s="0" t="inlineStr">
+      <c r="C154" s="0"/>
+      <c r="D154" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="E154" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="F154" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="G154" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="H154" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="I154" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="J154" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="K154" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="L154" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="M154" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="N154" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="O154" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="P154" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="Q154" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="R154" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="S154" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="T154" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="U154" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="V154" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="W154" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="X154" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="Y154" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">