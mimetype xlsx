--- v4 (2026-06-24)
+++ v5 (2026-08-14)
@@ -107,51 +107,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:Y337"/>
+  <dimension ref="A1:Y339"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Reg No.</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>Company Name</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>Trading As</t>
         </is>
       </c>
@@ -2313,61 +2313,61 @@
       <c r="X18" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="Y18" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="0" t="inlineStr">
         <is>
           <t>3300WB</t>
         </is>
       </c>
       <c r="B19" s="0" t="inlineStr">
         <is>
           <t>MAAS SAS</t>
         </is>
       </c>
       <c r="C19" s="0"/>
       <c r="D19" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="E19" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="F19" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="G19" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="H19" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="I19" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="J19" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K19" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
@@ -6874,51 +6874,51 @@
       </c>
       <c r="W55" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="X55" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="Y55" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="0" t="inlineStr">
         <is>
           <t>3906W</t>
         </is>
       </c>
       <c r="B56" s="0" t="inlineStr">
         <is>
-          <t>Marel Treif  GmbH</t>
+          <t>Marel Treif GmbH</t>
         </is>
       </c>
       <c r="C56" s="0"/>
       <c r="D56" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E56" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F56" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="G56" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="H56" s="0" t="inlineStr">
         <is>
@@ -9587,111 +9587,111 @@
       </c>
       <c r="V77" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="W77" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="X77" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="Y77" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="78">
       <c r="A78" s="0" t="inlineStr">
         <is>
-          <t>2824T</t>
+          <t>4933T</t>
         </is>
       </c>
       <c r="B78" s="0" t="inlineStr">
         <is>
           <t>Martins Garage Auto Sales and Repairs Ltd</t>
         </is>
       </c>
       <c r="C78" s="0" t="inlineStr">
         <is>
           <t>Martins Garage</t>
         </is>
       </c>
       <c r="D78" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="E78" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="F78" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="G78" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="H78" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="I78" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="J78" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="K78" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="L78" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="M78" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="N78" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="O78" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="P78" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="Q78" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="R78" s="0" t="inlineStr">
         <is>
           <t>NO</t>
@@ -9714,111 +9714,111 @@
       </c>
       <c r="V78" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="W78" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="X78" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="Y78" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="79">
       <c r="A79" s="0" t="inlineStr">
         <is>
-          <t>4933T</t>
+          <t>2824T</t>
         </is>
       </c>
       <c r="B79" s="0" t="inlineStr">
         <is>
           <t>Martins Garage Auto Sales and Repairs Ltd</t>
         </is>
       </c>
       <c r="C79" s="0" t="inlineStr">
         <is>
           <t>Martins Garage</t>
         </is>
       </c>
       <c r="D79" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="E79" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="F79" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="G79" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="H79" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="I79" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="J79" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="K79" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="L79" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="M79" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="N79" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="O79" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="P79" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="Q79" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="R79" s="0" t="inlineStr">
         <is>
           <t>NO</t>
@@ -11449,51 +11449,51 @@
       </c>
       <c r="W92" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="X92" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Y92" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="93">
       <c r="A93" s="0" t="inlineStr">
         <is>
           <t>4989B</t>
         </is>
       </c>
       <c r="B93" s="0" t="inlineStr">
         <is>
-          <t>MAYA STREET INNOVATIONS SPÓŁKA Z OGRANICZONĄ ODPOW</t>
+          <t>MAYA STREET INNOVATIONS SPÓŁKA Z OGRANICZONĄ ODPOWIEDZIALNOŚCIĄ</t>
         </is>
       </c>
       <c r="C93" s="0"/>
       <c r="D93" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E93" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="F93" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="G93" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="H93" s="0" t="inlineStr">
         <is>
@@ -13939,51 +13939,51 @@
       </c>
       <c r="Y112" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="113">
       <c r="A113" s="0" t="inlineStr">
         <is>
           <t>670WB</t>
         </is>
       </c>
       <c r="B113" s="0" t="inlineStr">
         <is>
           <t>McGrath Electronic Components Ltd</t>
         </is>
       </c>
       <c r="C113" s="0" t="inlineStr">
         <is>
           <t>McGrath Electronics</t>
         </is>
       </c>
       <c r="D113" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="E113" s="0" t="inlineStr">
         <is>
           <t>Pending</t>
         </is>
       </c>
       <c r="F113" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="G113" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="H113" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="I113" s="0" t="inlineStr">
         <is>
           <t>YES</t>
@@ -17530,51 +17530,51 @@
       <c r="X141" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Y141" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="142">
       <c r="A142" s="0" t="inlineStr">
         <is>
           <t>1164WB</t>
         </is>
       </c>
       <c r="B142" s="0" t="inlineStr">
         <is>
           <t>Medicare Health &amp; Living Ltd</t>
         </is>
       </c>
       <c r="C142" s="0"/>
       <c r="D142" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E142" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F142" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="G142" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="H142" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="I142" s="0" t="inlineStr">
         <is>
           <t>YES</t>
@@ -17899,51 +17899,51 @@
       <c r="X144" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Y144" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="145">
       <c r="A145" s="0" t="inlineStr">
         <is>
           <t>4835WB</t>
         </is>
       </c>
       <c r="B145" s="0" t="inlineStr">
         <is>
           <t>MediView XR, Inc</t>
         </is>
       </c>
       <c r="C145" s="0"/>
       <c r="D145" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E145" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="F145" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="G145" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="H145" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="I145" s="0" t="inlineStr">
         <is>
           <t>NO</t>
@@ -19245,82 +19245,82 @@
       </c>
       <c r="V155" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W155" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="X155" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Y155" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="156">
       <c r="A156" s="0" t="inlineStr">
         <is>
-          <t>3474WB</t>
+          <t>5166WB</t>
         </is>
       </c>
       <c r="B156" s="0" t="inlineStr">
         <is>
-          <t>Merck Life Science Ltd</t>
+          <t>MerchanTree GmbH</t>
         </is>
       </c>
       <c r="C156" s="0"/>
       <c r="D156" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E156" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="F156" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="G156" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="H156" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="I156" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="J156" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K156" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L156" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M156" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
@@ -19368,435 +19368,435 @@
       </c>
       <c r="V156" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W156" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="X156" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Y156" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="157">
       <c r="A157" s="0" t="inlineStr">
         <is>
-          <t>1578WB</t>
+          <t>3474WB</t>
         </is>
       </c>
       <c r="B157" s="0" t="inlineStr">
         <is>
-          <t>Merck Millipore Ltd</t>
+          <t>Merck Life Science Ltd</t>
         </is>
       </c>
       <c r="C157" s="0"/>
       <c r="D157" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E157" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F157" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G157" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H157" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="I157" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="J157" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="K157" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="L157" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="M157" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="N157" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="O157" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="P157" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Q157" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="R157" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="S157" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="T157" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U157" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="V157" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W157" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="X157" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Y157" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="158">
       <c r="A158" s="0" t="inlineStr">
         <is>
-          <t>4285WB</t>
+          <t>1578WB</t>
         </is>
       </c>
       <c r="B158" s="0" t="inlineStr">
         <is>
-          <t>Merck Serono (Ireland) Ltd</t>
-[...6 lines deleted...]
-      </c>
+          <t>Merck Millipore Ltd</t>
+        </is>
+      </c>
+      <c r="C158" s="0"/>
       <c r="D158" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="E158" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="F158" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="G158" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="H158" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="I158" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="J158" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="K158" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="L158" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="M158" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="N158" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="O158" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="P158" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Q158" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="R158" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="S158" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="T158" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="U158" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="V158" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W158" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="X158" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Y158" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="159">
       <c r="A159" s="0" t="inlineStr">
         <is>
-          <t>1337W</t>
+          <t>4285WB</t>
         </is>
       </c>
       <c r="B159" s="0" t="inlineStr">
         <is>
-          <t>Mercury Engineering Limited</t>
-[...2 lines deleted...]
-      <c r="C159" s="0"/>
+          <t>Merck Serono (Ireland) Ltd</t>
+        </is>
+      </c>
+      <c r="C159" s="0" t="inlineStr">
+        <is>
+          <t>Merck Healthcare Ireland</t>
+        </is>
+      </c>
       <c r="D159" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E159" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F159" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="G159" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="H159" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="I159" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="J159" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="K159" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="L159" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="M159" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="N159" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="O159" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="P159" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Q159" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="R159" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="S159" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="T159" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U159" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="V159" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="W159" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X159" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y159" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="160">
       <c r="A160" s="0" t="inlineStr">
         <is>
-          <t>1163W</t>
+          <t>1337W</t>
         </is>
       </c>
       <c r="B160" s="0" t="inlineStr">
         <is>
-          <t>Meritec Presentation Products Ltd</t>
+          <t>Mercury Engineering Limited</t>
         </is>
       </c>
       <c r="C160" s="0"/>
       <c r="D160" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="E160" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F160" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="G160" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="H160" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="I160" s="0" t="inlineStr">
         <is>
           <t>YES</t>
@@ -19864,1305 +19864,1301 @@
       </c>
       <c r="V160" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="W160" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="X160" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="Y160" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="161">
       <c r="A161" s="0" t="inlineStr">
         <is>
-          <t>3626WB</t>
+          <t>1163W</t>
         </is>
       </c>
       <c r="B161" s="0" t="inlineStr">
         <is>
-          <t>Meso Scale Discovery</t>
-[...6 lines deleted...]
-      </c>
+          <t>Meritec Presentation Products Ltd</t>
+        </is>
+      </c>
+      <c r="C161" s="0"/>
       <c r="D161" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="E161" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F161" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="G161" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="H161" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="I161" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="J161" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="K161" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="L161" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="M161" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="N161" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="O161" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="P161" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Q161" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="R161" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="S161" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="T161" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="U161" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="V161" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="W161" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="X161" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Y161" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="162">
       <c r="A162" s="0" t="inlineStr">
         <is>
-          <t>3651T</t>
+          <t>3626WB</t>
         </is>
       </c>
       <c r="B162" s="0" t="inlineStr">
         <is>
-          <t>Mester Bridge Tyres Ltd</t>
+          <t>Meso Scale Discovery</t>
         </is>
       </c>
       <c r="C162" s="0" t="inlineStr">
         <is>
-          <t>Bridge Tyres</t>
+          <t>Meso Scale Discovery, Inc.</t>
         </is>
       </c>
       <c r="D162" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E162" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F162" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="G162" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="H162" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="I162" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="J162" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="K162" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L162" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M162" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N162" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="O162" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="P162" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Q162" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="R162" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="S162" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="T162" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U162" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="V162" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="W162" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X162" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y162" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="163">
       <c r="A163" s="0" t="inlineStr">
         <is>
-          <t>2091WB</t>
+          <t>3651T</t>
         </is>
       </c>
       <c r="B163" s="0" t="inlineStr">
         <is>
-          <t>Meta Platforms Technologies Ireland Ltd</t>
-[...2 lines deleted...]
-      <c r="C163" s="0"/>
+          <t>Mester Bridge Tyres Ltd</t>
+        </is>
+      </c>
+      <c r="C163" s="0" t="inlineStr">
+        <is>
+          <t>Bridge Tyres</t>
+        </is>
+      </c>
       <c r="D163" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E163" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F163" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="G163" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="H163" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="I163" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="J163" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="K163" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="L163" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="M163" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="N163" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="O163" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="P163" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Q163" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="R163" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="S163" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="T163" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="U163" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="V163" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="W163" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="X163" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Y163" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="164">
       <c r="A164" s="0" t="inlineStr">
         <is>
-          <t>929W</t>
+          <t>2091WB</t>
         </is>
       </c>
       <c r="B164" s="0" t="inlineStr">
         <is>
-          <t>Meteor Controls International Ltd</t>
+          <t>Meta Platforms Technologies Ireland Ltd</t>
         </is>
       </c>
       <c r="C164" s="0"/>
       <c r="D164" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E164" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F164" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G164" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H164" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="I164" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="J164" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="K164" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="L164" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="M164" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="N164" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="O164" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="P164" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Q164" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="R164" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="S164" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="T164" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U164" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="V164" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W164" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="X164" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Y164" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="165">
       <c r="A165" s="0" t="inlineStr">
         <is>
-          <t>4782WB</t>
+          <t>929W</t>
         </is>
       </c>
       <c r="B165" s="0" t="inlineStr">
         <is>
-          <t>METLER.PL M. KUROWSKA SPÓŁKA JAWNA</t>
-[...6 lines deleted...]
-      </c>
+          <t>Meteor Controls International Ltd</t>
+        </is>
+      </c>
+      <c r="C165" s="0"/>
       <c r="D165" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="E165" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="F165" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="G165" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="H165" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="I165" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="J165" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="K165" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="L165" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="M165" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="N165" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="O165" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="P165" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="Q165" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="R165" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="S165" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="T165" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="U165" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="V165" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="W165" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X165" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y165" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="166">
       <c r="A166" s="0" t="inlineStr">
         <is>
-          <t>1332W</t>
+          <t>4782WB</t>
         </is>
       </c>
       <c r="B166" s="0" t="inlineStr">
         <is>
-          <t>Metrix Equipment Ltd</t>
-[...2 lines deleted...]
-      <c r="C166" s="0"/>
+          <t>METLER.PL M. KUROWSKA SPÓŁKA JAWNA</t>
+        </is>
+      </c>
+      <c r="C166" s="0" t="inlineStr">
+        <is>
+          <t>METLER PL</t>
+        </is>
+      </c>
       <c r="D166" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E166" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F166" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="G166" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="H166" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="I166" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="J166" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="K166" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="L166" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="M166" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="N166" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="O166" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="P166" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Q166" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="R166" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="S166" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="T166" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="U166" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="V166" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="W166" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="X166" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Y166" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="167">
       <c r="A167" s="0" t="inlineStr">
         <is>
-          <t>3220WB</t>
+          <t>1332W</t>
         </is>
       </c>
       <c r="B167" s="0" t="inlineStr">
         <is>
-          <t>Mevo, Inc.</t>
+          <t>Metrix Equipment Ltd</t>
         </is>
       </c>
       <c r="C167" s="0"/>
       <c r="D167" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E167" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F167" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G167" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H167" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="I167" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="J167" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="K167" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="L167" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="M167" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="N167" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="O167" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="P167" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Q167" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="R167" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="S167" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="T167" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="U167" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="V167" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="W167" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="X167" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Y167" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="168">
       <c r="A168" s="0" t="inlineStr">
         <is>
-          <t>653WB</t>
+          <t>3220WB</t>
         </is>
       </c>
       <c r="B168" s="0" t="inlineStr">
         <is>
-          <t>Meyer Electrics (Ireland) Ltd</t>
+          <t>Mevo, Inc.</t>
         </is>
       </c>
       <c r="C168" s="0"/>
       <c r="D168" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="E168" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="F168" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="G168" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="H168" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="I168" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="J168" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="K168" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="L168" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="M168" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="N168" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="O168" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="P168" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Q168" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="R168" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="S168" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="T168" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U168" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="V168" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="W168" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X168" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y168" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="169">
       <c r="A169" s="0" t="inlineStr">
         <is>
-          <t>2047W</t>
+          <t>653WB</t>
         </is>
       </c>
       <c r="B169" s="0" t="inlineStr">
         <is>
-          <t>Meyer Group Ltd</t>
+          <t>Meyer Electrics (Ireland) Ltd</t>
         </is>
       </c>
       <c r="C169" s="0"/>
       <c r="D169" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="E169" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="F169" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="G169" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="H169" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="I169" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="J169" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="K169" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="L169" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="M169" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="N169" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="O169" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="P169" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="Q169" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="R169" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="S169" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="T169" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="U169" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="V169" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="W169" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="X169" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Y169" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="170">
       <c r="A170" s="0" t="inlineStr">
         <is>
-          <t>2298T</t>
+          <t>2047W</t>
         </is>
       </c>
       <c r="B170" s="0" t="inlineStr">
         <is>
-          <t>Meylers Tyres Ltd</t>
+          <t>Meyer Group Ltd</t>
         </is>
       </c>
       <c r="C170" s="0"/>
       <c r="D170" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="E170" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F170" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="G170" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="H170" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="I170" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="J170" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="K170" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="L170" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="M170" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="N170" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="O170" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="P170" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Q170" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="R170" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="S170" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="T170" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U170" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="V170" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="W170" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X170" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y170" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="171">
       <c r="A171" s="0" t="inlineStr">
         <is>
-          <t>1575WB</t>
+          <t>2298T</t>
         </is>
       </c>
       <c r="B171" s="0" t="inlineStr">
         <is>
-          <t>Mezwell Ltd</t>
-[...6 lines deleted...]
-      </c>
+          <t>Meylers Tyres Ltd</t>
+        </is>
+      </c>
+      <c r="C171" s="0"/>
       <c r="D171" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E171" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F171" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="G171" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="H171" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
@@ -21171,307 +21167,311 @@
           <t>YES</t>
         </is>
       </c>
       <c r="J171" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="K171" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="L171" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="M171" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="N171" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="O171" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="P171" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Q171" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="R171" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="S171" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="T171" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="U171" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="V171" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="W171" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="X171" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Y171" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="172">
       <c r="A172" s="0" t="inlineStr">
         <is>
-          <t>2835BT</t>
+          <t>1575WB</t>
         </is>
       </c>
       <c r="B172" s="0" t="inlineStr">
         <is>
-          <t>MG Motors Ltd</t>
-[...2 lines deleted...]
-      <c r="C172" s="0"/>
+          <t>Mezwell Ltd</t>
+        </is>
+      </c>
+      <c r="C172" s="0" t="inlineStr">
+        <is>
+          <t>South Coast Sales Ltd</t>
+        </is>
+      </c>
       <c r="D172" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E172" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F172" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G172" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H172" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="I172" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="J172" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="K172" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="L172" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="M172" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="N172" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="O172" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="P172" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Q172" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="R172" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="S172" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="T172" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="U172" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="V172" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W172" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="X172" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Y172" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="173">
       <c r="A173" s="0" t="inlineStr">
         <is>
-          <t>1954WB</t>
+          <t>2835BT</t>
         </is>
       </c>
       <c r="B173" s="0" t="inlineStr">
         <is>
-          <t>MGI Luxury Group S.A.</t>
+          <t>MG Motors Ltd</t>
         </is>
       </c>
       <c r="C173" s="0"/>
       <c r="D173" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="E173" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="F173" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="G173" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="H173" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="I173" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="J173" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="K173" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="L173" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="M173" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="N173" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="O173" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="P173" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Q173" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="R173" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="S173" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="T173" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="U173" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
@@ -21479,122 +21479,122 @@
       </c>
       <c r="V173" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W173" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="X173" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Y173" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="174">
       <c r="A174" s="0" t="inlineStr">
         <is>
-          <t>4836WB</t>
+          <t>1954WB</t>
         </is>
       </c>
       <c r="B174" s="0" t="inlineStr">
         <is>
-          <t>MH Handel GmbH</t>
+          <t>MGI Luxury Group S.A.</t>
         </is>
       </c>
       <c r="C174" s="0"/>
       <c r="D174" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E174" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F174" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="G174" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H174" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="I174" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="J174" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="K174" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="L174" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="M174" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="N174" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="O174" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="P174" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Q174" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="R174" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="S174" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="T174" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="U174" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
@@ -21602,607 +21602,607 @@
       </c>
       <c r="V174" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W174" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="X174" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Y174" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="175">
       <c r="A175" s="0" t="inlineStr">
         <is>
-          <t>4748WB</t>
+          <t>4836WB</t>
         </is>
       </c>
       <c r="B175" s="0" t="inlineStr">
         <is>
-          <t>MH Star UK Limited</t>
+          <t>MH Handel GmbH</t>
         </is>
       </c>
       <c r="C175" s="0"/>
       <c r="D175" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E175" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F175" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G175" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="H175" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="I175" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="J175" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="K175" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="L175" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="M175" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="N175" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="O175" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="P175" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Q175" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="R175" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="S175" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="T175" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U175" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="V175" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="W175" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X175" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y175" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="176">
       <c r="A176" s="0" t="inlineStr">
         <is>
-          <t>3485BT</t>
+          <t>4748WB</t>
         </is>
       </c>
       <c r="B176" s="0" t="inlineStr">
         <is>
-          <t>Michael Barrable Motors Ltd</t>
+          <t>MH Star UK Limited</t>
         </is>
       </c>
       <c r="C176" s="0"/>
       <c r="D176" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E176" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F176" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="G176" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="H176" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="I176" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="J176" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="K176" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="L176" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="M176" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="N176" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="O176" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="P176" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Q176" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="R176" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="S176" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="T176" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="U176" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="V176" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="W176" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="X176" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="Y176" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="177">
       <c r="A177" s="0" t="inlineStr">
         <is>
-          <t>4864WB</t>
+          <t>3485BT</t>
         </is>
       </c>
       <c r="B177" s="0" t="inlineStr">
         <is>
-          <t>Michael Belibasakis</t>
-[...6 lines deleted...]
-      </c>
+          <t>Michael Barrable Motors Ltd</t>
+        </is>
+      </c>
+      <c r="C177" s="0"/>
       <c r="D177" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="E177" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F177" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G177" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H177" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="I177" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="J177" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="K177" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="L177" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="M177" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="N177" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="O177" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="P177" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Q177" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="R177" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="S177" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="T177" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U177" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="V177" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="W177" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="X177" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="Y177" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="178">
       <c r="A178" s="0" t="inlineStr">
         <is>
-          <t>3170BT</t>
+          <t>4864WB</t>
         </is>
       </c>
       <c r="B178" s="0" t="inlineStr">
         <is>
-          <t>Michael Cummins Automotive Ltd</t>
+          <t>Michael Belibasakis</t>
         </is>
       </c>
       <c r="C178" s="0" t="inlineStr">
         <is>
-          <t>MC Automotive</t>
+          <t>M.B. Elektrohandel</t>
         </is>
       </c>
       <c r="D178" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E178" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="F178" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="G178" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="H178" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="I178" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="J178" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="K178" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="L178" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="M178" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="N178" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="O178" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="P178" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Q178" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="R178" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="S178" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="T178" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="U178" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="V178" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="W178" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="X178" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="Y178" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="179">
       <c r="A179" s="0" t="inlineStr">
         <is>
-          <t>3017T</t>
+          <t>5129W</t>
         </is>
       </c>
       <c r="B179" s="0" t="inlineStr">
         <is>
-          <t>Michael Daffy Car Sales</t>
-[...2 lines deleted...]
-      <c r="C179" s="0"/>
+          <t>Michael Carr </t>
+        </is>
+      </c>
+      <c r="C179" s="0" t="inlineStr">
+        <is>
+          <t>Lifford Lighting </t>
+        </is>
+      </c>
       <c r="D179" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="E179" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="F179" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="G179" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="H179" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="I179" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="J179" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="K179" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="L179" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="M179" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="N179" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="O179" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="P179" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="Q179" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="R179" s="0" t="inlineStr">
         <is>
           <t>NO</t>
@@ -22225,432 +22225,432 @@
       </c>
       <c r="V179" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="W179" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="X179" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="Y179" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="180">
       <c r="A180" s="0" t="inlineStr">
         <is>
-          <t>2564T</t>
+          <t>3170BT</t>
         </is>
       </c>
       <c r="B180" s="0" t="inlineStr">
         <is>
-          <t>Michael Ferguson Ltd</t>
-[...2 lines deleted...]
-      <c r="C180" s="0"/>
+          <t>Michael Cummins Automotive Ltd</t>
+        </is>
+      </c>
+      <c r="C180" s="0" t="inlineStr">
+        <is>
+          <t>MC Automotive</t>
+        </is>
+      </c>
       <c r="D180" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="E180" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="F180" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="G180" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="H180" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="I180" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="J180" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="K180" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="L180" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="M180" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="N180" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="O180" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="P180" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Q180" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="R180" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="S180" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="T180" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="U180" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="V180" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W180" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="X180" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Y180" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="181">
       <c r="A181" s="0" t="inlineStr">
         <is>
-          <t>1050W</t>
+          <t>3017T</t>
         </is>
       </c>
       <c r="B181" s="0" t="inlineStr">
         <is>
-          <t>Michael Flannery Catering Supplies Ltd</t>
+          <t>Michael Daffy Car Sales</t>
         </is>
       </c>
       <c r="C181" s="0"/>
       <c r="D181" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E181" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F181" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="G181" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="H181" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="I181" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="J181" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="K181" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="L181" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="M181" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="N181" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="O181" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="P181" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Q181" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="R181" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="S181" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="T181" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="U181" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="V181" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="W181" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="X181" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Y181" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="182">
       <c r="A182" s="0" t="inlineStr">
         <is>
-          <t>536WB</t>
+          <t>2564T</t>
         </is>
       </c>
       <c r="B182" s="0" t="inlineStr">
         <is>
-          <t>Michael Garry Ltd</t>
+          <t>Michael Ferguson Ltd</t>
         </is>
       </c>
       <c r="C182" s="0"/>
       <c r="D182" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="E182" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="F182" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="G182" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="H182" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="I182" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="J182" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="K182" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="L182" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="M182" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="N182" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="O182" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="P182" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Q182" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="R182" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="S182" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="T182" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U182" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="V182" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="W182" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X182" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y182" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="183">
       <c r="A183" s="0" t="inlineStr">
         <is>
-          <t>1335WB</t>
+          <t>1050W</t>
         </is>
       </c>
       <c r="B183" s="0" t="inlineStr">
         <is>
-          <t>Michael Guiney Ltd</t>
-[...6 lines deleted...]
-      </c>
+          <t>Michael Flannery Catering Supplies Ltd</t>
+        </is>
+      </c>
+      <c r="C183" s="0"/>
       <c r="D183" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E183" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F183" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="G183" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="H183" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
@@ -22721,186 +22721,186 @@
       </c>
       <c r="V183" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="W183" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="X183" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="Y183" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="184">
       <c r="A184" s="0" t="inlineStr">
         <is>
-          <t>3122BT</t>
+          <t>536WB</t>
         </is>
       </c>
       <c r="B184" s="0" t="inlineStr">
         <is>
-          <t>Michael Kennedy Motors Ltd</t>
-[...6 lines deleted...]
-      </c>
+          <t>Michael Garry Ltd</t>
+        </is>
+      </c>
+      <c r="C184" s="0"/>
       <c r="D184" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E184" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F184" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G184" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H184" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="I184" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="J184" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="K184" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="L184" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="M184" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="N184" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="O184" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="P184" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Q184" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="R184" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="S184" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="T184" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="U184" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="V184" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="W184" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="X184" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Y184" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="185">
       <c r="A185" s="0" t="inlineStr">
         <is>
-          <t>3095WB</t>
+          <t>1335WB</t>
         </is>
       </c>
       <c r="B185" s="0" t="inlineStr">
         <is>
-          <t>Michael Kors (Ireland) Ltd</t>
-[...2 lines deleted...]
-      <c r="C185" s="0"/>
+          <t>Michael Guiney Ltd</t>
+        </is>
+      </c>
+      <c r="C185" s="0" t="inlineStr">
+        <is>
+          <t>Guineys</t>
+        </is>
+      </c>
       <c r="D185" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E185" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F185" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="G185" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="H185" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
@@ -22929,143 +22929,143 @@
           <t>YES</t>
         </is>
       </c>
       <c r="N185" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="O185" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="P185" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="Q185" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="R185" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="S185" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="T185" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="U185" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="V185" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="W185" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="X185" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Y185" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="186">
       <c r="A186" s="0" t="inlineStr">
         <is>
-          <t>3380BT</t>
+          <t>3122BT</t>
         </is>
       </c>
       <c r="B186" s="0" t="inlineStr">
         <is>
-          <t>Michael Madden Specialist Cars Ltd</t>
+          <t>Michael Kennedy Motors Ltd</t>
         </is>
       </c>
       <c r="C186" s="0" t="inlineStr">
         <is>
-          <t>Mad Bikes</t>
+          <t>Kennedy Motors</t>
         </is>
       </c>
       <c r="D186" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="E186" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="F186" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="G186" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="H186" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="I186" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="J186" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="K186" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="L186" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M186" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N186" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="O186" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="P186" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
@@ -23098,229 +23098,229 @@
       </c>
       <c r="V186" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W186" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="X186" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="Y186" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="187">
       <c r="A187" s="0" t="inlineStr">
         <is>
-          <t>3131BT</t>
+          <t>3095WB</t>
         </is>
       </c>
       <c r="B187" s="0" t="inlineStr">
         <is>
-          <t>Michael McArdle</t>
+          <t>Michael Kors (Ireland) Ltd</t>
         </is>
       </c>
       <c r="C187" s="0"/>
       <c r="D187" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E187" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F187" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G187" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H187" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="I187" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="J187" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="K187" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="L187" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="M187" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="N187" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="O187" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="P187" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Q187" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="R187" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="S187" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="T187" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U187" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="V187" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="W187" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X187" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y187" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="188">
       <c r="A188" s="0" t="inlineStr">
         <is>
-          <t>3010B</t>
+          <t>3380BT</t>
         </is>
       </c>
       <c r="B188" s="0" t="inlineStr">
         <is>
-          <t>Michael Moore (Car Sales) Ltd</t>
+          <t>Michael Madden Specialist Cars Ltd</t>
         </is>
       </c>
       <c r="C188" s="0" t="inlineStr">
         <is>
-          <t>Michael Moore Car Sales Portarlington</t>
+          <t>Mad Bikes</t>
         </is>
       </c>
       <c r="D188" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="E188" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="F188" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="G188" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="H188" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="I188" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="J188" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="K188" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="L188" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="M188" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N188" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="O188" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="P188" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Q188" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
@@ -23348,116 +23348,112 @@
       </c>
       <c r="V188" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W188" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="X188" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="Y188" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="189">
       <c r="A189" s="0" t="inlineStr">
         <is>
-          <t>2962BT</t>
+          <t>3131BT</t>
         </is>
       </c>
       <c r="B189" s="0" t="inlineStr">
         <is>
-          <t>Michael Walsh Autos Ltd</t>
-[...6 lines deleted...]
-      </c>
+          <t>Michael McArdle</t>
+        </is>
+      </c>
+      <c r="C189" s="0"/>
       <c r="D189" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="E189" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="F189" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="G189" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="H189" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="I189" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="J189" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="K189" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="L189" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="M189" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="N189" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="O189" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="P189" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="Q189" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="R189" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="S189" s="0" t="inlineStr">
         <is>
           <t>NO</t>
@@ -23475,716 +23471,724 @@
       </c>
       <c r="V189" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="W189" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="X189" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="Y189" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="190">
       <c r="A190" s="0" t="inlineStr">
         <is>
-          <t>2375T</t>
+          <t>3010B</t>
         </is>
       </c>
       <c r="B190" s="0" t="inlineStr">
         <is>
-          <t>Michal Muzik Ltd</t>
+          <t>Michael Moore (Car Sales) Ltd</t>
         </is>
       </c>
       <c r="C190" s="0" t="inlineStr">
         <is>
-          <t>Tyreman Dungarvan</t>
+          <t>Michael Moore Car Sales Portarlington</t>
         </is>
       </c>
       <c r="D190" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E190" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F190" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="G190" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="H190" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="I190" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="J190" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="K190" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="L190" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="M190" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="N190" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="O190" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="P190" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Q190" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="R190" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="S190" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="T190" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U190" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="V190" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="W190" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="X190" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="Y190" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="191">
       <c r="A191" s="0" t="inlineStr">
         <is>
-          <t>810WB</t>
+          <t>2962BT</t>
         </is>
       </c>
       <c r="B191" s="0" t="inlineStr">
         <is>
-          <t>Michel Herbelin UK Ltd</t>
-[...2 lines deleted...]
-      <c r="C191" s="0"/>
+          <t>Michael Walsh Autos Ltd</t>
+        </is>
+      </c>
+      <c r="C191" s="0" t="inlineStr">
+        <is>
+          <t>Walsh Autos</t>
+        </is>
+      </c>
       <c r="D191" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="E191" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="F191" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="G191" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="H191" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="I191" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="J191" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="K191" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="L191" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="M191" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="N191" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="O191" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="P191" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Q191" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="R191" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="S191" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="T191" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="U191" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="V191" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="W191" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="X191" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Y191" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="192">
       <c r="A192" s="0" t="inlineStr">
         <is>
-          <t>1924WB</t>
+          <t>2375T</t>
         </is>
       </c>
       <c r="B192" s="0" t="inlineStr">
         <is>
-          <t>Mickey Joe's Country Store</t>
-[...2 lines deleted...]
-      <c r="C192" s="0"/>
+          <t>Michal Muzik Ltd</t>
+        </is>
+      </c>
+      <c r="C192" s="0" t="inlineStr">
+        <is>
+          <t>Tyreman Dungarvan</t>
+        </is>
+      </c>
       <c r="D192" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E192" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F192" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G192" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H192" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="I192" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="J192" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="K192" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="L192" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="M192" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="N192" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="O192" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="P192" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Q192" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="R192" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="S192" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="T192" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="U192" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="V192" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="W192" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="X192" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Y192" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="193">
       <c r="A193" s="0" t="inlineStr">
         <is>
-          <t>883WB</t>
+          <t>810WB</t>
         </is>
       </c>
       <c r="B193" s="0" t="inlineStr">
         <is>
-          <t>Micro Aid</t>
+          <t>Michel Herbelin UK Ltd</t>
         </is>
       </c>
       <c r="C193" s="0"/>
       <c r="D193" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E193" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F193" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G193" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H193" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="I193" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="J193" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="K193" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="L193" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="M193" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="N193" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="O193" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="P193" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="Q193" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="R193" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="S193" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="T193" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U193" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="V193" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="W193" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X193" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y193" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="194">
       <c r="A194" s="0" t="inlineStr">
         <is>
-          <t>645WB</t>
+          <t>1924WB</t>
         </is>
       </c>
       <c r="B194" s="0" t="inlineStr">
         <is>
-          <t>Micro Warehouse Ltd</t>
+          <t>Mickey Joe's Country Store</t>
         </is>
       </c>
       <c r="C194" s="0"/>
       <c r="D194" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="E194" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="F194" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="G194" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="H194" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="I194" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="J194" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="K194" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="L194" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="M194" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="N194" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="O194" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="P194" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="Q194" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="R194" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="S194" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="T194" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="U194" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="V194" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="W194" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X194" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y194" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="195">
       <c r="A195" s="0" t="inlineStr">
         <is>
-          <t>760W</t>
+          <t>883WB</t>
         </is>
       </c>
       <c r="B195" s="0" t="inlineStr">
         <is>
-          <t>Microchip Technology Ireland Ltd</t>
+          <t>Micro Aid</t>
         </is>
       </c>
       <c r="C195" s="0"/>
       <c r="D195" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="E195" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="F195" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="G195" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="H195" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="I195" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="J195" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="K195" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="L195" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="M195" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="N195" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="O195" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="P195" s="0" t="inlineStr">
         <is>
           <t>YES</t>
@@ -24217,102 +24221,102 @@
       </c>
       <c r="V195" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="W195" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="X195" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="Y195" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="196">
       <c r="A196" s="0" t="inlineStr">
         <is>
-          <t>462W</t>
+          <t>645WB</t>
         </is>
       </c>
       <c r="B196" s="0" t="inlineStr">
         <is>
-          <t>Microelectronics Development Service Ltd</t>
+          <t>Micro Warehouse Ltd</t>
         </is>
       </c>
       <c r="C196" s="0"/>
       <c r="D196" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E196" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F196" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G196" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H196" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="I196" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="J196" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="K196" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="L196" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="M196" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="N196" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="O196" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="P196" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="Q196" s="0" t="inlineStr">
         <is>
           <t>YES</t>
@@ -24340,56 +24344,56 @@
       </c>
       <c r="V196" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="W196" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="X196" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="Y196" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="197">
       <c r="A197" s="0" t="inlineStr">
         <is>
-          <t>1360W</t>
+          <t>760W</t>
         </is>
       </c>
       <c r="B197" s="0" t="inlineStr">
         <is>
-          <t>Micron Europe Ltd</t>
+          <t>Microchip Technology Ireland Ltd</t>
         </is>
       </c>
       <c r="C197" s="0"/>
       <c r="D197" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E197" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F197" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="G197" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="H197" s="0" t="inlineStr">
         <is>
@@ -24416,153 +24420,149 @@
           <t>YES</t>
         </is>
       </c>
       <c r="M197" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="N197" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="O197" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="P197" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="Q197" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="R197" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="S197" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="T197" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="U197" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="V197" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="W197" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="X197" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Y197" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="198">
       <c r="A198" s="0" t="inlineStr">
         <is>
-          <t>58WB</t>
+          <t>462W</t>
         </is>
       </c>
       <c r="B198" s="0" t="inlineStr">
         <is>
-          <t>Microsoft Ireland Operations Ltd</t>
-[...6 lines deleted...]
-      </c>
+          <t>Microelectronics Development Service Ltd</t>
+        </is>
+      </c>
+      <c r="C198" s="0"/>
       <c r="D198" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="E198" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="F198" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="G198" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="H198" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="I198" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="J198" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="K198" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="L198" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="M198" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="N198" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="O198" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="P198" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="Q198" s="0" t="inlineStr">
         <is>
           <t>YES</t>
@@ -24590,1466 +24590,1470 @@
       </c>
       <c r="V198" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="W198" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="X198" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="Y198" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="199">
       <c r="A199" s="0" t="inlineStr">
         <is>
-          <t>1018W</t>
+          <t>1360W</t>
         </is>
       </c>
       <c r="B199" s="0" t="inlineStr">
         <is>
-          <t>Microwave Sales &amp; Services Ltd</t>
+          <t>Micron Europe Ltd</t>
         </is>
       </c>
       <c r="C199" s="0"/>
       <c r="D199" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E199" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F199" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G199" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H199" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="I199" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="J199" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="K199" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="L199" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="M199" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="N199" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="O199" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="P199" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Q199" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="R199" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="S199" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="T199" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U199" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="V199" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W199" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X199" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y199" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="200">
       <c r="A200" s="0" t="inlineStr">
         <is>
-          <t>4158B</t>
+          <t>58WB</t>
         </is>
       </c>
       <c r="B200" s="0" t="inlineStr">
         <is>
-          <t>MICTW Supply Chain Service Singapore Private Limited</t>
+          <t>Microsoft Ireland Operations Ltd</t>
         </is>
       </c>
       <c r="C200" s="0" t="inlineStr">
         <is>
-          <t>JJCR</t>
+          <t>Microsoft</t>
         </is>
       </c>
       <c r="D200" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E200" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F200" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G200" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H200" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="I200" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="J200" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="K200" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="L200" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="M200" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="N200" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="O200" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="P200" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Q200" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="R200" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="S200" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="T200" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="U200" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="V200" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="W200" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="X200" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Y200" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="201">
       <c r="A201" s="0" t="inlineStr">
         <is>
-          <t>2937W</t>
+          <t>1018W</t>
         </is>
       </c>
       <c r="B201" s="0" t="inlineStr">
         <is>
-          <t>Mid Kerry Services</t>
-[...6 lines deleted...]
-      </c>
+          <t>Microwave Sales &amp; Services Ltd</t>
+        </is>
+      </c>
+      <c r="C201" s="0"/>
       <c r="D201" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="E201" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="F201" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="G201" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="H201" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="I201" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="J201" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="K201" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="L201" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="M201" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="N201" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="O201" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="P201" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="Q201" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="R201" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="S201" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="T201" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="U201" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="V201" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W201" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="X201" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Y201" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="202">
       <c r="A202" s="0" t="inlineStr">
         <is>
-          <t>3157W</t>
+          <t>4158B</t>
         </is>
       </c>
       <c r="B202" s="0" t="inlineStr">
         <is>
-          <t>Mid-West Lighting Ltd</t>
-[...2 lines deleted...]
-      <c r="C202" s="0"/>
+          <t>MICTW Supply Chain Service Singapore Private Limited</t>
+        </is>
+      </c>
+      <c r="C202" s="0" t="inlineStr">
+        <is>
+          <t>JJCR</t>
+        </is>
+      </c>
       <c r="D202" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E202" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F202" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="G202" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="H202" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="I202" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="J202" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="K202" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="L202" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="M202" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="N202" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="O202" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="P202" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Q202" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="R202" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="S202" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="T202" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="U202" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="V202" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W202" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="X202" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Y202" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="203">
       <c r="A203" s="0" t="inlineStr">
         <is>
-          <t>2426T</t>
+          <t>2937W</t>
         </is>
       </c>
       <c r="B203" s="0" t="inlineStr">
         <is>
-          <t>Mid-West Tyres Ltd</t>
-[...2 lines deleted...]
-      <c r="C203" s="0"/>
+          <t>Mid Kerry Services</t>
+        </is>
+      </c>
+      <c r="C203" s="0" t="inlineStr">
+        <is>
+          <t>ITR</t>
+        </is>
+      </c>
       <c r="D203" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="E203" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="F203" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="G203" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="H203" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="I203" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="J203" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="K203" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="L203" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="M203" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="N203" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="O203" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="P203" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Q203" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="R203" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="S203" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="T203" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U203" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="V203" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="W203" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X203" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y203" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="204">
       <c r="A204" s="0" t="inlineStr">
         <is>
-          <t>4843W</t>
+          <t>3157W</t>
         </is>
       </c>
       <c r="B204" s="0" t="inlineStr">
         <is>
-          <t>Midgy-Byte Ltd</t>
-[...6 lines deleted...]
-      </c>
+          <t>Mid-West Lighting Ltd</t>
+        </is>
+      </c>
+      <c r="C204" s="0"/>
       <c r="D204" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E204" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F204" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G204" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H204" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="I204" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="J204" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="K204" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="L204" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="M204" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="N204" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="O204" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="P204" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Q204" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="R204" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="S204" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="T204" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U204" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="V204" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="W204" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X204" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y204" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="205">
       <c r="A205" s="0" t="inlineStr">
         <is>
-          <t>279WB</t>
+          <t>2426T</t>
         </is>
       </c>
       <c r="B205" s="0" t="inlineStr">
         <is>
-          <t>Midia Ltd</t>
+          <t>Mid-West Tyres Ltd</t>
         </is>
       </c>
       <c r="C205" s="0"/>
       <c r="D205" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="E205" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F205" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G205" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H205" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="I205" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="J205" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="K205" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="L205" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="M205" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="N205" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="O205" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="P205" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Q205" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="R205" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="S205" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="T205" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="U205" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="V205" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="W205" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="X205" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Y205" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="206">
       <c r="A206" s="0" t="inlineStr">
         <is>
-          <t>381W</t>
+          <t>4843W</t>
         </is>
       </c>
       <c r="B206" s="0" t="inlineStr">
         <is>
-          <t>Midland Sewing Machine Company Ltd</t>
-[...2 lines deleted...]
-      <c r="C206" s="0"/>
+          <t>Midgy-Byte Ltd</t>
+        </is>
+      </c>
+      <c r="C206" s="0" t="inlineStr">
+        <is>
+          <t>The Radiator Shop</t>
+        </is>
+      </c>
       <c r="D206" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="E206" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="F206" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="G206" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="H206" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="I206" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="J206" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="K206" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="L206" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="M206" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="N206" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="O206" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="P206" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Q206" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="R206" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="S206" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="T206" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="U206" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="V206" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="W206" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="X206" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Y206" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="207">
       <c r="A207" s="0" t="inlineStr">
         <is>
-          <t>2397T</t>
+          <t>279WB</t>
         </is>
       </c>
       <c r="B207" s="0" t="inlineStr">
         <is>
-          <t>Midland Tyre Services Ltd</t>
-[...6 lines deleted...]
-      </c>
+          <t>Midia Ltd</t>
+        </is>
+      </c>
+      <c r="C207" s="0"/>
       <c r="D207" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="E207" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="F207" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="G207" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="H207" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="I207" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="J207" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="K207" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="L207" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="M207" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="N207" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="O207" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="P207" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Q207" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="R207" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="S207" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="T207" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="U207" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="V207" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="W207" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="X207" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Y207" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="208">
       <c r="A208" s="0" t="inlineStr">
         <is>
-          <t>2989WB</t>
+          <t>381W</t>
         </is>
       </c>
       <c r="B208" s="0" t="inlineStr">
         <is>
-          <t>Midsummer Renewables Ltd</t>
+          <t>Midland Sewing Machine Company Ltd</t>
         </is>
       </c>
       <c r="C208" s="0"/>
       <c r="D208" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="E208" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="F208" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="G208" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="H208" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="I208" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="J208" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="K208" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="L208" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="M208" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="N208" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="O208" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="P208" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="Q208" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="R208" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="S208" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="T208" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="U208" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="V208" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="W208" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="X208" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="Y208" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="209">
       <c r="A209" s="0" t="inlineStr">
         <is>
-          <t>167WB</t>
+          <t>2397T</t>
         </is>
       </c>
       <c r="B209" s="0" t="inlineStr">
         <is>
-          <t>Miele Ireland Ltd</t>
-[...2 lines deleted...]
-      <c r="C209" s="0"/>
+          <t>Midland Tyre Services Ltd</t>
+        </is>
+      </c>
+      <c r="C209" s="0" t="inlineStr">
+        <is>
+          <t>Midland Tyres</t>
+        </is>
+      </c>
       <c r="D209" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E209" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F209" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="G209" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="H209" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="I209" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="J209" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="K209" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="L209" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="M209" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="N209" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="O209" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="P209" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Q209" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="R209" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="S209" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="T209" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="U209" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="V209" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="W209" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="X209" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Y209" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="210">
       <c r="A210" s="0" t="inlineStr">
         <is>
-          <t>4957B</t>
+          <t>2989WB</t>
         </is>
       </c>
       <c r="B210" s="0" t="inlineStr">
         <is>
-          <t>Mii Wintime International, Inc.</t>
+          <t>Midsummer Renewables Ltd</t>
         </is>
       </c>
       <c r="C210" s="0"/>
       <c r="D210" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E210" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F210" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G210" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H210" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="I210" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="J210" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="K210" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="L210" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M210" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N210" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="O210" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="P210" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
@@ -26082,56 +26086,56 @@
       </c>
       <c r="V210" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W210" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="X210" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Y210" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="211">
       <c r="A211" s="0" t="inlineStr">
         <is>
-          <t>2952T</t>
+          <t>167WB</t>
         </is>
       </c>
       <c r="B211" s="0" t="inlineStr">
         <is>
-          <t>Millbrook Motors</t>
+          <t>Miele Ireland Ltd</t>
         </is>
       </c>
       <c r="C211" s="0"/>
       <c r="D211" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E211" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F211" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="G211" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="H211" s="0" t="inlineStr">
         <is>
@@ -26143,788 +26147,788 @@
           <t>YES</t>
         </is>
       </c>
       <c r="J211" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="K211" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="L211" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="M211" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="N211" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="O211" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="P211" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Q211" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="R211" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="S211" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="T211" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="U211" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="V211" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="W211" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="X211" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Y211" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="212">
       <c r="A212" s="0" t="inlineStr">
         <is>
-          <t>908WB</t>
+          <t>4957B</t>
         </is>
       </c>
       <c r="B212" s="0" t="inlineStr">
         <is>
-          <t>Millipore Ireland BV</t>
+          <t>Mii Wintime International, Inc.</t>
         </is>
       </c>
       <c r="C212" s="0"/>
       <c r="D212" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E212" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="F212" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="G212" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="H212" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="I212" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="J212" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="K212" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="L212" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="M212" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="N212" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="O212" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="P212" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Q212" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="R212" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="S212" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="T212" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U212" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="V212" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="W212" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X212" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y212" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="213">
       <c r="A213" s="0" t="inlineStr">
         <is>
-          <t>225WB</t>
+          <t>2952T</t>
         </is>
       </c>
       <c r="B213" s="0" t="inlineStr">
         <is>
-          <t>Minelab International Ltd</t>
+          <t>Millbrook Motors</t>
         </is>
       </c>
       <c r="C213" s="0"/>
       <c r="D213" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E213" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F213" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G213" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H213" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="I213" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="J213" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="K213" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="L213" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="M213" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="N213" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="O213" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="P213" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Q213" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="R213" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="S213" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="T213" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="U213" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="V213" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="W213" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="X213" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Y213" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="214">
       <c r="A214" s="0" t="inlineStr">
         <is>
-          <t>2581WB</t>
+          <t>908WB</t>
         </is>
       </c>
       <c r="B214" s="0" t="inlineStr">
         <is>
-          <t>Mirai Medical Ltd</t>
+          <t>Millipore Ireland BV</t>
         </is>
       </c>
       <c r="C214" s="0"/>
       <c r="D214" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="E214" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="F214" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="G214" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="H214" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="I214" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="J214" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="K214" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="L214" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="M214" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="N214" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="O214" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="P214" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="Q214" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="R214" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="S214" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="T214" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="U214" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="V214" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="W214" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="X214" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Y214" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="215">
       <c r="A215" s="0" t="inlineStr">
         <is>
-          <t>3653WB</t>
+          <t>225WB</t>
         </is>
       </c>
       <c r="B215" s="0" t="inlineStr">
         <is>
-          <t>Miramundo Ltd</t>
-[...6 lines deleted...]
-      </c>
+          <t>Minelab International Ltd</t>
+        </is>
+      </c>
+      <c r="C215" s="0"/>
       <c r="D215" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="E215" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="F215" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="G215" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="H215" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="I215" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="J215" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="K215" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="L215" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="M215" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="N215" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="O215" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="P215" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Q215" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="R215" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="S215" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="T215" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="U215" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="V215" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="W215" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="X215" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Y215" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="216">
       <c r="A216" s="0" t="inlineStr">
         <is>
-          <t>1100WB</t>
+          <t>2581WB</t>
         </is>
       </c>
       <c r="B216" s="0" t="inlineStr">
         <is>
-          <t>Misco (UK) Ltd</t>
+          <t>Mirai Medical Ltd</t>
         </is>
       </c>
       <c r="C216" s="0"/>
       <c r="D216" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E216" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F216" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G216" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H216" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="I216" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="J216" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="K216" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="L216" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="M216" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="N216" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="O216" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="P216" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Q216" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="R216" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="S216" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="T216" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U216" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="V216" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="W216" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="X216" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Y216" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="217">
       <c r="A217" s="0" t="inlineStr">
         <is>
-          <t>2309T</t>
+          <t>3653WB</t>
         </is>
       </c>
       <c r="B217" s="0" t="inlineStr">
         <is>
-          <t>Mitchelstown Tyre Services Ltd</t>
-[...2 lines deleted...]
-      <c r="C217" s="0"/>
+          <t>Miramundo Ltd</t>
+        </is>
+      </c>
+      <c r="C217" s="0" t="inlineStr">
+        <is>
+          <t>Going 0</t>
+        </is>
+      </c>
       <c r="D217" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E217" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F217" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G217" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H217" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="I217" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="J217" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="K217" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="L217" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="M217" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="N217" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="O217" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="P217" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Q217" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="R217" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
@@ -26947,106 +26951,102 @@
       </c>
       <c r="V217" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W217" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="X217" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Y217" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="218">
       <c r="A218" s="0" t="inlineStr">
         <is>
-          <t>237WB</t>
+          <t>1100WB</t>
         </is>
       </c>
       <c r="B218" s="0" t="inlineStr">
         <is>
-          <t>Mitsubishi Electric Europe B.V.</t>
-[...6 lines deleted...]
-      </c>
+          <t>Misco (UK) Ltd</t>
+        </is>
+      </c>
+      <c r="C218" s="0"/>
       <c r="D218" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="E218" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="F218" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="G218" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="H218" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="I218" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="J218" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="K218" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="L218" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="M218" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="N218" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="O218" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="P218" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="Q218" s="0" t="inlineStr">
         <is>
           <t>YES</t>
@@ -27057,124 +27057,124 @@
           <t>YES</t>
         </is>
       </c>
       <c r="S218" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="T218" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="U218" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="V218" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="W218" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X218" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y218" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="219">
       <c r="A219" s="0" t="inlineStr">
         <is>
-          <t>3667WB</t>
+          <t>2309T</t>
         </is>
       </c>
       <c r="B219" s="0" t="inlineStr">
         <is>
-          <t>Mixx Ltd</t>
+          <t>Mitchelstown Tyre Services Ltd</t>
         </is>
       </c>
       <c r="C219" s="0"/>
       <c r="D219" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="E219" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="F219" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="G219" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="H219" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="I219" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="J219" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="K219" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="L219" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="M219" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="N219" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="O219" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="P219" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Q219" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="R219" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
@@ -27197,436 +27197,436 @@
       </c>
       <c r="V219" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W219" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="X219" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Y219" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="220">
       <c r="A220" s="0" t="inlineStr">
         <is>
-          <t>3555BT</t>
+          <t>237WB</t>
         </is>
       </c>
       <c r="B220" s="0" t="inlineStr">
         <is>
-          <t>MK Autos Ltd</t>
+          <t>Mitsubishi Electric Europe B.V.</t>
         </is>
       </c>
       <c r="C220" s="0" t="inlineStr">
         <is>
-          <t>Castle Motors</t>
+          <t>Mitsubishi Electric Ireland</t>
         </is>
       </c>
       <c r="D220" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E220" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F220" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="G220" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="H220" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="I220" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="J220" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="K220" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="L220" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="M220" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="N220" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="O220" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="P220" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Q220" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="R220" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="S220" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="T220" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="U220" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="V220" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="W220" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="X220" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Y220" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="221">
       <c r="A221" s="0" t="inlineStr">
         <is>
-          <t>1741W</t>
+          <t>3667WB</t>
         </is>
       </c>
       <c r="B221" s="0" t="inlineStr">
         <is>
-          <t>MK Illumination Ireland Ltd</t>
+          <t>Mixx Ltd</t>
         </is>
       </c>
       <c r="C221" s="0"/>
       <c r="D221" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E221" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F221" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="G221" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="H221" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="I221" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="J221" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="K221" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="L221" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="M221" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="N221" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="O221" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="P221" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Q221" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="R221" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="S221" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="T221" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U221" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="V221" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="W221" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="X221" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Y221" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="222">
       <c r="A222" s="0" t="inlineStr">
         <is>
-          <t>3308T</t>
+          <t>3555BT</t>
         </is>
       </c>
       <c r="B222" s="0" t="inlineStr">
         <is>
-          <t>MK Tyres</t>
-[...2 lines deleted...]
-      <c r="C222" s="0"/>
+          <t>MK Autos Ltd</t>
+        </is>
+      </c>
+      <c r="C222" s="0" t="inlineStr">
+        <is>
+          <t>Castle Motors</t>
+        </is>
+      </c>
       <c r="D222" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E222" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F222" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="G222" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="H222" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="I222" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="J222" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K222" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L222" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M222" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N222" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="O222" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="P222" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Q222" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="R222" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="S222" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="T222" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U222" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="V222" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="W222" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="X222" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="Y222" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="223">
       <c r="A223" s="0" t="inlineStr">
         <is>
-          <t>1279BT</t>
+          <t>1741W</t>
         </is>
       </c>
       <c r="B223" s="0" t="inlineStr">
         <is>
-          <t>MMC Commercials Unlimited Company</t>
-[...6 lines deleted...]
-      </c>
+          <t>MK Illumination Ireland Ltd</t>
+        </is>
+      </c>
+      <c r="C223" s="0"/>
       <c r="D223" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E223" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F223" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="G223" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="H223" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
@@ -27680,629 +27680,629 @@
           <t>YES</t>
         </is>
       </c>
       <c r="S223" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="T223" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="U223" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="V223" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="W223" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X223" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y223" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="224">
       <c r="A224" s="0" t="inlineStr">
         <is>
-          <t>1866WB</t>
+          <t>3308T</t>
         </is>
       </c>
       <c r="B224" s="0" t="inlineStr">
         <is>
-          <t>MMD Distribution Ltd</t>
+          <t>MK Tyres</t>
         </is>
       </c>
       <c r="C224" s="0"/>
       <c r="D224" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E224" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F224" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G224" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H224" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="I224" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="J224" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="K224" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="L224" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="M224" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="N224" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="O224" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="P224" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Q224" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="R224" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="S224" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="T224" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="U224" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="V224" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="W224" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="X224" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Y224" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="225">
       <c r="A225" s="0" t="inlineStr">
         <is>
-          <t>3603T</t>
+          <t>1279BT</t>
         </is>
       </c>
       <c r="B225" s="0" t="inlineStr">
         <is>
-          <t>MMR Rallysport Ireland Ltd</t>
+          <t>MMC Commercials Unlimited Company</t>
         </is>
       </c>
       <c r="C225" s="0" t="inlineStr">
         <is>
-          <t>East Coast Vanstyle</t>
+          <t>Mitsubishi Motors</t>
         </is>
       </c>
       <c r="D225" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E225" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F225" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G225" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H225" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="I225" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="J225" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="K225" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="L225" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="M225" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="N225" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="O225" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="P225" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Q225" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="R225" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="S225" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="T225" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="U225" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="V225" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="W225" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="X225" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="Y225" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="226">
       <c r="A226" s="0" t="inlineStr">
         <is>
-          <t>3419WB</t>
+          <t>1866WB</t>
         </is>
       </c>
       <c r="B226" s="0" t="inlineStr">
         <is>
-          <t>Mnd Food Ltd</t>
+          <t>MMD Distribution Ltd</t>
         </is>
       </c>
       <c r="C226" s="0"/>
       <c r="D226" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="E226" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="F226" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="G226" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="H226" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="I226" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="J226" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="K226" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="L226" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="M226" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="N226" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="O226" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="P226" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Q226" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="R226" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="S226" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="T226" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="U226" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="V226" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W226" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="X226" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Y226" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="227">
       <c r="A227" s="0" t="inlineStr">
         <is>
-          <t>2880B</t>
+          <t>3603T</t>
         </is>
       </c>
       <c r="B227" s="0" t="inlineStr">
         <is>
-          <t>MNMotors Ltd</t>
+          <t>MMR Rallysport Ireland Ltd</t>
         </is>
       </c>
       <c r="C227" s="0" t="inlineStr">
         <is>
-          <t>Motorview</t>
+          <t>East Coast Vanstyle</t>
         </is>
       </c>
       <c r="D227" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="E227" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="F227" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="G227" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="H227" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="I227" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="J227" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K227" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L227" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M227" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N227" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="O227" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="P227" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Q227" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="R227" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="S227" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="T227" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="U227" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="V227" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="W227" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="X227" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="Y227" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="228">
       <c r="A228" s="0" t="inlineStr">
         <is>
-          <t>3551WB</t>
+          <t>3419WB</t>
         </is>
       </c>
       <c r="B228" s="0" t="inlineStr">
         <is>
-          <t>Mobi Deal Ltd</t>
+          <t>Mnd Food Ltd</t>
         </is>
       </c>
       <c r="C228" s="0"/>
       <c r="D228" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="E228" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F228" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="G228" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="H228" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="I228" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="J228" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="K228" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="L228" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="M228" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="N228" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="O228" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="P228" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Q228" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="R228" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="S228" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
@@ -28320,97 +28320,101 @@
       </c>
       <c r="V228" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W228" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="X228" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Y228" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="229">
       <c r="A229" s="0" t="inlineStr">
         <is>
-          <t>3563WB</t>
+          <t>2880B</t>
         </is>
       </c>
       <c r="B229" s="0" t="inlineStr">
         <is>
-          <t>MobielWerkt B. V</t>
-[...2 lines deleted...]
-      <c r="C229" s="0"/>
+          <t>MNMotors Ltd</t>
+        </is>
+      </c>
+      <c r="C229" s="0" t="inlineStr">
+        <is>
+          <t>Motorview</t>
+        </is>
+      </c>
       <c r="D229" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E229" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F229" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="G229" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="H229" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="I229" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="J229" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="K229" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="L229" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M229" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N229" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="O229" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="P229" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
@@ -28426,615 +28430,615 @@
           <t>N/A</t>
         </is>
       </c>
       <c r="S229" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="T229" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="U229" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="V229" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W229" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="X229" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Y229" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="230">
       <c r="A230" s="0" t="inlineStr">
         <is>
-          <t>3849WB</t>
+          <t>3551WB</t>
         </is>
       </c>
       <c r="B230" s="0" t="inlineStr">
         <is>
-          <t>Mobigo Ltd</t>
+          <t>Mobi Deal Ltd</t>
         </is>
       </c>
       <c r="C230" s="0"/>
       <c r="D230" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="E230" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F230" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G230" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H230" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="I230" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="J230" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="K230" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="L230" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="M230" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="N230" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="O230" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="P230" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Q230" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="R230" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="S230" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="T230" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U230" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="V230" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="W230" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X230" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y230" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="231">
       <c r="A231" s="0" t="inlineStr">
         <is>
-          <t>2877WB</t>
+          <t>3563WB</t>
         </is>
       </c>
       <c r="B231" s="0" t="inlineStr">
         <is>
-          <t>Mobile Fashion Ltd</t>
-[...6 lines deleted...]
-      </c>
+          <t>MobielWerkt B. V</t>
+        </is>
+      </c>
+      <c r="C231" s="0"/>
       <c r="D231" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E231" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F231" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G231" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H231" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="I231" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="J231" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="K231" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="L231" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="M231" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="N231" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="O231" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="P231" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Q231" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="R231" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="S231" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="T231" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U231" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="V231" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="W231" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="X231" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Y231" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="232">
       <c r="A232" s="0" t="inlineStr">
         <is>
-          <t>3283WB</t>
+          <t>3849WB</t>
         </is>
       </c>
       <c r="B232" s="0" t="inlineStr">
         <is>
-          <t>Mobility Direct Ltd</t>
+          <t>Mobigo Ltd</t>
         </is>
       </c>
       <c r="C232" s="0"/>
       <c r="D232" s="0" t="inlineStr">
         <is>
-          <t>Dissolved</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="E232" s="0" t="inlineStr">
         <is>
-          <t>Dissolved</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="F232" s="0" t="inlineStr">
         <is>
-          <t>Dissolved</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="G232" s="0" t="inlineStr">
         <is>
-          <t>Dissolved</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="H232" s="0" t="inlineStr">
         <is>
-          <t>Dissolved</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="I232" s="0" t="inlineStr">
         <is>
-          <t>Dissolved</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="J232" s="0" t="inlineStr">
         <is>
-          <t>Dissolved</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="K232" s="0" t="inlineStr">
         <is>
-          <t>Dissolved</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="L232" s="0" t="inlineStr">
         <is>
-          <t>Dissolved</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="M232" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="N232" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="O232" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="P232" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Q232" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="R232" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="S232" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="T232" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="U232" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="V232" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="W232" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="X232" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Y232" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="233">
       <c r="A233" s="0" t="inlineStr">
         <is>
-          <t>2586WB</t>
+          <t>2877WB</t>
         </is>
       </c>
       <c r="B233" s="0" t="inlineStr">
         <is>
-          <t>Mobiwire</t>
-[...2 lines deleted...]
-      <c r="C233" s="0"/>
+          <t>Mobile Fashion Ltd</t>
+        </is>
+      </c>
+      <c r="C233" s="0" t="inlineStr">
+        <is>
+          <t>gsmkits.com</t>
+        </is>
+      </c>
       <c r="D233" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="E233" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="F233" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="G233" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="H233" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="I233" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="J233" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="K233" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="L233" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="M233" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="N233" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="O233" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="P233" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Q233" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="R233" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="S233" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="T233" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="U233" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="V233" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="W233" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="X233" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Y233" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="234">
       <c r="A234" s="0" t="inlineStr">
         <is>
-          <t>4324B</t>
+          <t>3283WB</t>
         </is>
       </c>
       <c r="B234" s="0" t="inlineStr">
         <is>
-          <t>Mobvoi HK Limited</t>
+          <t>Mobility Direct Ltd</t>
         </is>
       </c>
       <c r="C234" s="0"/>
       <c r="D234" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>Dissolved</t>
         </is>
       </c>
       <c r="E234" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>Dissolved</t>
         </is>
       </c>
       <c r="F234" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>Dissolved</t>
         </is>
       </c>
       <c r="G234" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>Dissolved</t>
         </is>
       </c>
       <c r="H234" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>Dissolved</t>
         </is>
       </c>
       <c r="I234" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>Dissolved</t>
         </is>
       </c>
       <c r="J234" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>Dissolved</t>
         </is>
       </c>
       <c r="K234" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>Dissolved</t>
         </is>
       </c>
       <c r="L234" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>Dissolved</t>
         </is>
       </c>
       <c r="M234" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N234" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="O234" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="P234" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Q234" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
@@ -29045,355 +29049,355 @@
           <t>N/A</t>
         </is>
       </c>
       <c r="S234" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="T234" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="U234" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="V234" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W234" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X234" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y234" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="235">
       <c r="A235" s="0" t="inlineStr">
         <is>
-          <t>483WB</t>
+          <t>2586WB</t>
         </is>
       </c>
       <c r="B235" s="0" t="inlineStr">
         <is>
-          <t>Mocad Ltd</t>
+          <t>Mobiwire</t>
         </is>
       </c>
       <c r="C235" s="0"/>
       <c r="D235" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="E235" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="F235" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="G235" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="H235" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="I235" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="J235" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="K235" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="L235" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="M235" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="N235" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="O235" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="P235" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Q235" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="R235" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="S235" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="T235" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U235" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="V235" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="W235" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X235" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y235" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="236">
       <c r="A236" s="0" t="inlineStr">
         <is>
-          <t>1840W</t>
+          <t>4324B</t>
         </is>
       </c>
       <c r="B236" s="0" t="inlineStr">
         <is>
-          <t>Modern Amusements</t>
+          <t>Mobvoi HK Limited</t>
         </is>
       </c>
       <c r="C236" s="0"/>
       <c r="D236" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E236" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F236" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="G236" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="H236" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="I236" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="J236" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="K236" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="L236" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="M236" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="N236" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="O236" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="P236" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Q236" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="R236" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="S236" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="T236" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="U236" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="V236" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W236" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="X236" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Y236" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="237">
       <c r="A237" s="0" t="inlineStr">
         <is>
-          <t>882W</t>
+          <t>483WB</t>
         </is>
       </c>
       <c r="B237" s="0" t="inlineStr">
         <is>
-          <t>Modern Plant Ltd</t>
+          <t>Mocad Ltd</t>
         </is>
       </c>
       <c r="C237" s="0"/>
       <c r="D237" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="E237" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="F237" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="G237" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="H237" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="I237" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="J237" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="K237" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="L237" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="M237" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="N237" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="O237" s="0" t="inlineStr">
         <is>
           <t>YES</t>
@@ -29431,200 +29435,200 @@
       </c>
       <c r="V237" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="W237" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="X237" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="Y237" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="238">
       <c r="A238" s="0" t="inlineStr">
         <is>
-          <t>1745W</t>
+          <t>1840W</t>
         </is>
       </c>
       <c r="B238" s="0" t="inlineStr">
         <is>
-          <t>Moduslink B.V.</t>
+          <t>Modern Amusements</t>
         </is>
       </c>
       <c r="C238" s="0"/>
       <c r="D238" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="E238" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="F238" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="G238" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="H238" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="I238" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="J238" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="K238" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="L238" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="M238" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="N238" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="O238" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="P238" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="Q238" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="R238" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="S238" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="T238" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="U238" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="V238" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W238" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="X238" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Y238" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="239">
       <c r="A239" s="0" t="inlineStr">
         <is>
-          <t>1156W</t>
+          <t>882W</t>
         </is>
       </c>
       <c r="B239" s="0" t="inlineStr">
         <is>
-          <t>Moduslink Kildare Unlimited Company</t>
+          <t>Modern Plant Ltd</t>
         </is>
       </c>
       <c r="C239" s="0"/>
       <c r="D239" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="E239" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="F239" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G239" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H239" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="I239" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="J239" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="K239" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="L239" s="0" t="inlineStr">
         <is>
           <t>YES</t>
@@ -29660,217 +29664,217 @@
           <t>YES</t>
         </is>
       </c>
       <c r="S239" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="T239" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="U239" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="V239" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="W239" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="X239" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Y239" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="240">
       <c r="A240" s="0" t="inlineStr">
         <is>
-          <t>2602T</t>
+          <t>1745W</t>
         </is>
       </c>
       <c r="B240" s="0" t="inlineStr">
         <is>
-          <t>Mohill Tyre Centre Ltd</t>
+          <t>Moduslink B.V.</t>
         </is>
       </c>
       <c r="C240" s="0"/>
       <c r="D240" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E240" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F240" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G240" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H240" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="I240" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="J240" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="K240" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="L240" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="M240" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="N240" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="O240" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="P240" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Q240" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="R240" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="S240" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="T240" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="U240" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="V240" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="W240" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X240" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y240" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="241">
       <c r="A241" s="0" t="inlineStr">
         <is>
-          <t>516WB</t>
+          <t>1156W</t>
         </is>
       </c>
       <c r="B241" s="0" t="inlineStr">
         <is>
-          <t>Monaghan Electrical Wholesale Ltd</t>
+          <t>Moduslink Kildare Unlimited Company</t>
         </is>
       </c>
       <c r="C241" s="0"/>
       <c r="D241" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="E241" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="F241" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="G241" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="H241" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="I241" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="J241" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="K241" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="L241" s="0" t="inlineStr">
         <is>
           <t>YES</t>
@@ -29906,196 +29910,196 @@
           <t>YES</t>
         </is>
       </c>
       <c r="S241" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="T241" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="U241" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="V241" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="W241" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X241" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y241" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="242">
       <c r="A242" s="0" t="inlineStr">
         <is>
-          <t>3410WB</t>
+          <t>2602T</t>
         </is>
       </c>
       <c r="B242" s="0" t="inlineStr">
         <is>
-          <t>MONAT Natural Europe Ltd</t>
+          <t>Mohill Tyre Centre Ltd</t>
         </is>
       </c>
       <c r="C242" s="0"/>
       <c r="D242" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="E242" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="F242" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="G242" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="H242" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="I242" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="J242" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="K242" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="L242" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="M242" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="N242" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="O242" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="P242" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Q242" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="R242" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="S242" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="T242" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="U242" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="V242" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="W242" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="X242" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Y242" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="243">
       <c r="A243" s="0" t="inlineStr">
         <is>
-          <t>1271B</t>
+          <t>516WB</t>
         </is>
       </c>
       <c r="B243" s="0" t="inlineStr">
         <is>
-          <t>Monbatt Ltd</t>
+          <t>Monaghan Electrical Wholesale Ltd</t>
         </is>
       </c>
       <c r="C243" s="0"/>
       <c r="D243" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E243" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F243" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="G243" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="H243" s="0" t="inlineStr">
         <is>
@@ -30152,196 +30156,196 @@
           <t>YES</t>
         </is>
       </c>
       <c r="S243" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="T243" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="U243" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="V243" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="W243" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="X243" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Y243" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="244">
       <c r="A244" s="0" t="inlineStr">
         <is>
-          <t>1017W</t>
+          <t>3410WB</t>
         </is>
       </c>
       <c r="B244" s="0" t="inlineStr">
         <is>
-          <t>Mondelez Ireland Production Ltd</t>
+          <t>MONAT Natural Europe Ltd</t>
         </is>
       </c>
       <c r="C244" s="0"/>
       <c r="D244" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="E244" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="F244" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="G244" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H244" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="I244" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="J244" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="K244" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="L244" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="M244" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="N244" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="O244" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="P244" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Q244" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="R244" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="S244" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="T244" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U244" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="V244" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="W244" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X244" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y244" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="245">
       <c r="A245" s="0" t="inlineStr">
         <is>
-          <t>1191WB</t>
+          <t>1271B</t>
         </is>
       </c>
       <c r="B245" s="0" t="inlineStr">
         <is>
-          <t>Money Point Ltd</t>
+          <t>Monbatt Ltd</t>
         </is>
       </c>
       <c r="C245" s="0"/>
       <c r="D245" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E245" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F245" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="G245" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="H245" s="0" t="inlineStr">
         <is>
@@ -30398,129 +30402,129 @@
           <t>YES</t>
         </is>
       </c>
       <c r="S245" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="T245" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="U245" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="V245" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="W245" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="X245" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Y245" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="246">
       <c r="A246" s="0" t="inlineStr">
         <is>
-          <t>920W</t>
+          <t>1017W</t>
         </is>
       </c>
       <c r="B246" s="0" t="inlineStr">
         <is>
-          <t>Monitronix Europe Ltd</t>
+          <t>Mondelez Ireland Production Ltd</t>
         </is>
       </c>
       <c r="C246" s="0"/>
       <c r="D246" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="E246" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="F246" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="G246" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="H246" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="I246" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="J246" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="K246" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="L246" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="M246" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="N246" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="O246" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="P246" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="Q246" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="R246" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="S246" s="0" t="inlineStr">
         <is>
           <t>YES</t>
@@ -30531,104 +30535,104 @@
           <t>YES</t>
         </is>
       </c>
       <c r="U246" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="V246" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="W246" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="X246" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="Y246" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="247">
       <c r="A247" s="0" t="inlineStr">
         <is>
-          <t>750W</t>
+          <t>1191WB</t>
         </is>
       </c>
       <c r="B247" s="0" t="inlineStr">
         <is>
-          <t>Monster Cable International Ltd</t>
+          <t>Money Point Ltd</t>
         </is>
       </c>
       <c r="C247" s="0"/>
       <c r="D247" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E247" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F247" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G247" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H247" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="I247" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="J247" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="K247" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="L247" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="M247" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="N247" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="O247" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="P247" s="0" t="inlineStr">
         <is>
           <t>YES</t>
@@ -30661,224 +30665,220 @@
       </c>
       <c r="V247" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="W247" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="X247" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="Y247" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="248">
       <c r="A248" s="0" t="inlineStr">
         <is>
-          <t>977WB</t>
+          <t>920W</t>
         </is>
       </c>
       <c r="B248" s="0" t="inlineStr">
         <is>
-          <t>Monster Technology International Ltd</t>
+          <t>Monitronix Europe Ltd</t>
         </is>
       </c>
       <c r="C248" s="0"/>
       <c r="D248" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E248" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F248" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G248" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H248" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="I248" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="J248" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="K248" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="L248" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="M248" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="N248" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="O248" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="P248" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="Q248" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="R248" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="S248" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="T248" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="U248" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="V248" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="W248" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="X248" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="Y248" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="249">
       <c r="A249" s="0" t="inlineStr">
         <is>
-          <t>846WB</t>
+          <t>750W</t>
         </is>
       </c>
       <c r="B249" s="0" t="inlineStr">
         <is>
-          <t>Montara Ltd</t>
-[...6 lines deleted...]
-      </c>
+          <t>Monster Cable International Ltd</t>
+        </is>
+      </c>
+      <c r="C249" s="0"/>
       <c r="D249" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="E249" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="F249" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="G249" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="H249" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="I249" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="J249" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="K249" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="L249" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="M249" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="N249" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="O249" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="P249" s="0" t="inlineStr">
         <is>
           <t>YES</t>
@@ -30911,425 +30911,429 @@
       </c>
       <c r="V249" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="W249" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="X249" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="Y249" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="250">
       <c r="A250" s="0" t="inlineStr">
         <is>
-          <t>4858WB</t>
+          <t>977WB</t>
         </is>
       </c>
       <c r="B250" s="0" t="inlineStr">
         <is>
-          <t>Moon Behind the Hill</t>
+          <t>Monster Technology International Ltd</t>
         </is>
       </c>
       <c r="C250" s="0"/>
       <c r="D250" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="E250" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="F250" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="G250" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="H250" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="I250" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="J250" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="K250" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="L250" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="M250" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="N250" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="O250" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="P250" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Q250" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="R250" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="S250" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="T250" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="U250" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="V250" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="W250" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="X250" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Y250" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="251">
       <c r="A251" s="0" t="inlineStr">
         <is>
-          <t>1922W</t>
+          <t>846WB</t>
         </is>
       </c>
       <c r="B251" s="0" t="inlineStr">
         <is>
-          <t>Moonlit LED Lighting Ltd</t>
-[...2 lines deleted...]
-      <c r="C251" s="0"/>
+          <t>Montara Ltd</t>
+        </is>
+      </c>
+      <c r="C251" s="0" t="inlineStr">
+        <is>
+          <t>Total Import Solutions</t>
+        </is>
+      </c>
       <c r="D251" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E251" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F251" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G251" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H251" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="I251" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="J251" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="K251" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="L251" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="M251" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="N251" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="O251" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="P251" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="Q251" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="R251" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="S251" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="T251" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="U251" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="V251" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="W251" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="X251" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Y251" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="252">
       <c r="A252" s="0" t="inlineStr">
         <is>
-          <t>2327T</t>
+          <t>4858WB</t>
         </is>
       </c>
       <c r="B252" s="0" t="inlineStr">
         <is>
-          <t>Moores Garage (Dunfanaghy) Ltd</t>
+          <t>Moon Behind the Hill</t>
         </is>
       </c>
       <c r="C252" s="0"/>
       <c r="D252" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E252" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="F252" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="G252" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="H252" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="I252" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="J252" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="K252" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="L252" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="M252" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="N252" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="O252" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="P252" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Q252" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="R252" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="S252" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="T252" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U252" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="V252" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="W252" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X252" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y252" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="253">
       <c r="A253" s="0" t="inlineStr">
         <is>
-          <t>976W</t>
+          <t>1922W</t>
         </is>
       </c>
       <c r="B253" s="0" t="inlineStr">
         <is>
-          <t>Morehampton Device Trading Ltd</t>
+          <t>Moonlit LED Lighting Ltd</t>
         </is>
       </c>
       <c r="C253" s="0"/>
       <c r="D253" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="E253" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="F253" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="G253" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="H253" s="0" t="inlineStr">
         <is>
@@ -31346,1108 +31350,1108 @@
           <t>DE-REG</t>
         </is>
       </c>
       <c r="K253" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="L253" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="M253" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="N253" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="O253" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="P253" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Q253" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="R253" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="S253" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="T253" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U253" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="V253" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="W253" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X253" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y253" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="254">
       <c r="A254" s="0" t="inlineStr">
         <is>
-          <t>1243WB</t>
+          <t>2327T</t>
         </is>
       </c>
       <c r="B254" s="0" t="inlineStr">
         <is>
-          <t>Moritz Home Improvement Centre Ltd</t>
+          <t>Moores Garage (Dunfanaghy) Ltd</t>
         </is>
       </c>
       <c r="C254" s="0"/>
       <c r="D254" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E254" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F254" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G254" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H254" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="I254" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="J254" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="K254" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="L254" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="M254" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="N254" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="O254" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="P254" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Q254" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="R254" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="S254" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="T254" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="U254" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="V254" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="W254" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="X254" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Y254" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="255">
       <c r="A255" s="0" t="inlineStr">
         <is>
-          <t>545W</t>
+          <t>976W</t>
         </is>
       </c>
       <c r="B255" s="0" t="inlineStr">
         <is>
-          <t>Morris Dental Company Ltd</t>
+          <t>Morehampton Device Trading Ltd</t>
         </is>
       </c>
       <c r="C255" s="0"/>
       <c r="D255" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="E255" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="F255" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="G255" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="H255" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="I255" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="J255" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="K255" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="L255" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="M255" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="N255" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="O255" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="P255" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="Q255" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="R255" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="S255" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="T255" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="U255" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="V255" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="W255" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="X255" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="Y255" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="256">
       <c r="A256" s="0" t="inlineStr">
         <is>
-          <t>3851T</t>
+          <t>1243WB</t>
         </is>
       </c>
       <c r="B256" s="0" t="inlineStr">
         <is>
-          <t>Mortimer's Garage</t>
+          <t>Moritz Home Improvement Centre Ltd</t>
         </is>
       </c>
       <c r="C256" s="0"/>
       <c r="D256" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="E256" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="F256" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="G256" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="H256" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="I256" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="J256" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="K256" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="L256" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="M256" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="N256" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="O256" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="P256" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="Q256" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="R256" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="S256" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="T256" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="U256" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="V256" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="W256" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X256" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y256" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="257">
       <c r="A257" s="0" t="inlineStr">
         <is>
-          <t>4360WB</t>
+          <t>545W</t>
         </is>
       </c>
       <c r="B257" s="0" t="inlineStr">
         <is>
-          <t>Mosaic S.P.A.</t>
+          <t>Morris Dental Company Ltd</t>
         </is>
       </c>
       <c r="C257" s="0"/>
       <c r="D257" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="E257" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="F257" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="G257" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="H257" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="I257" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="J257" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="K257" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="L257" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="M257" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="N257" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="O257" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="P257" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Q257" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="R257" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="S257" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="T257" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="U257" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="V257" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="W257" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="X257" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Y257" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="258">
       <c r="A258" s="0" t="inlineStr">
         <is>
-          <t>1515WB</t>
+          <t>3851T</t>
         </is>
       </c>
       <c r="B258" s="0" t="inlineStr">
         <is>
-          <t>Mothercare Ireland Ltd</t>
+          <t>Mortimer's Garage</t>
         </is>
       </c>
       <c r="C258" s="0"/>
       <c r="D258" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="E258" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="F258" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G258" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="H258" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="I258" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="J258" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="K258" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="L258" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="M258" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="N258" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="O258" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="P258" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Q258" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="R258" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="S258" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="T258" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="U258" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="V258" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="W258" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="X258" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Y258" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="259">
       <c r="A259" s="0" t="inlineStr">
         <is>
-          <t>1516WB</t>
+          <t>4360WB</t>
         </is>
       </c>
       <c r="B259" s="0" t="inlineStr">
         <is>
-          <t>Mothercare World Ltd</t>
+          <t>Mosaic S.P.A.</t>
         </is>
       </c>
       <c r="C259" s="0"/>
       <c r="D259" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E259" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F259" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="G259" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="H259" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="I259" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="J259" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="K259" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="L259" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="M259" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="N259" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="O259" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="P259" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Q259" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="R259" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="S259" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="T259" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U259" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="V259" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="W259" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X259" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Y259" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="260">
       <c r="A260" s="0" t="inlineStr">
         <is>
-          <t>1686WB</t>
+          <t>1515WB</t>
         </is>
       </c>
       <c r="B260" s="0" t="inlineStr">
         <is>
-          <t>Motocaddy Ltd</t>
+          <t>Mothercare Ireland Ltd</t>
         </is>
       </c>
       <c r="C260" s="0"/>
       <c r="D260" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="E260" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="F260" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="G260" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="H260" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="I260" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="J260" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="K260" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="L260" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="M260" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="N260" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="O260" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="P260" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="Q260" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="R260" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="S260" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="T260" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="U260" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="V260" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="W260" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="X260" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Y260" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="261">
       <c r="A261" s="0" t="inlineStr">
         <is>
-          <t>3681WB</t>
+          <t>1516WB</t>
         </is>
       </c>
       <c r="B261" s="0" t="inlineStr">
         <is>
-          <t>Motodox GmbH </t>
+          <t>Mothercare World Ltd</t>
         </is>
       </c>
       <c r="C261" s="0"/>
       <c r="D261" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="E261" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="F261" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="G261" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="H261" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="I261" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="J261" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="K261" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="L261" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="M261" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="N261" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="O261" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="P261" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Q261" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="R261" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="S261" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="T261" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="U261" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="V261" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="W261" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="X261" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Y261" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="262">
       <c r="A262" s="0" t="inlineStr">
         <is>
-          <t>1210BT</t>
+          <t>1686WB</t>
         </is>
       </c>
       <c r="B262" s="0" t="inlineStr">
         <is>
-          <t>Motor Distributors Ltd</t>
+          <t>Motocaddy Ltd</t>
         </is>
       </c>
       <c r="C262" s="0"/>
       <c r="D262" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="E262" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="F262" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="G262" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="H262" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="I262" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="J262" s="0" t="inlineStr">
         <is>
           <t>YES</t>
@@ -32463,635 +32467,635 @@
           <t>YES</t>
         </is>
       </c>
       <c r="M262" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="N262" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="O262" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="P262" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="Q262" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="R262" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="S262" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="T262" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U262" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="V262" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="W262" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X262" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y262" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="263">
       <c r="A263" s="0" t="inlineStr">
         <is>
-          <t>2265BT</t>
+          <t>3681WB</t>
         </is>
       </c>
       <c r="B263" s="0" t="inlineStr">
         <is>
-          <t>Motor Services Ltd</t>
-[...6 lines deleted...]
-      </c>
+          <t>Motodox GmbH </t>
+        </is>
+      </c>
+      <c r="C263" s="0"/>
       <c r="D263" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="E263" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F263" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="G263" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="H263" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="I263" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="J263" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="K263" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="L263" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="M263" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="N263" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="O263" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="P263" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Q263" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="R263" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="S263" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="T263" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="U263" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="V263" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W263" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X263" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y263" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="264">
       <c r="A264" s="0" t="inlineStr">
         <is>
-          <t>1638WB</t>
+          <t>1210BT</t>
         </is>
       </c>
       <c r="B264" s="0" t="inlineStr">
         <is>
-          <t>Motorola Ireland Ltd</t>
+          <t>Motor Distributors Ltd</t>
         </is>
       </c>
       <c r="C264" s="0"/>
       <c r="D264" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E264" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F264" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G264" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H264" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="I264" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="J264" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="K264" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="L264" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="M264" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="N264" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="O264" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="P264" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Q264" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="R264" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="S264" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="T264" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="U264" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="V264" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="W264" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="X264" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Y264" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="265">
       <c r="A265" s="0" t="inlineStr">
         <is>
-          <t>3105T</t>
+          <t>2265BT</t>
         </is>
       </c>
       <c r="B265" s="0" t="inlineStr">
         <is>
-          <t>Motorway Tyres Ltd</t>
-[...2 lines deleted...]
-      <c r="C265" s="0"/>
+          <t>Motor Services Ltd</t>
+        </is>
+      </c>
+      <c r="C265" s="0" t="inlineStr">
+        <is>
+          <t>MSL Cork</t>
+        </is>
+      </c>
       <c r="D265" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E265" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F265" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="G265" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="H265" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="I265" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="J265" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="K265" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="L265" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="M265" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="N265" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="O265" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="P265" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Q265" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="R265" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="S265" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="T265" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U265" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="V265" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="W265" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="X265" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="Y265" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="266">
       <c r="A266" s="0" t="inlineStr">
         <is>
-          <t>3535B</t>
+          <t>1638WB</t>
         </is>
       </c>
       <c r="B266" s="0" t="inlineStr">
         <is>
-          <t>Motrex Ltd</t>
+          <t>Motorola Ireland Ltd</t>
         </is>
       </c>
       <c r="C266" s="0"/>
       <c r="D266" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="E266" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="F266" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="G266" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="H266" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="I266" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="J266" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="K266" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="L266" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="M266" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="N266" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="O266" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="P266" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="Q266" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="R266" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="S266" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="T266" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="U266" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="V266" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W266" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X266" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y266" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="267">
       <c r="A267" s="0" t="inlineStr">
         <is>
-          <t>3758T</t>
+          <t>3105T</t>
         </is>
       </c>
       <c r="B267" s="0" t="inlineStr">
         <is>
-          <t>Motty Crash Repair Ltd</t>
+          <t>Motorway Tyres Ltd</t>
         </is>
       </c>
       <c r="C267" s="0"/>
       <c r="D267" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="E267" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F267" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="G267" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="H267" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="I267" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="J267" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="K267" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L267" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M267" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N267" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="O267" s="0" t="inlineStr">
         <is>
           <t>NO</t>
@@ -33129,461 +33133,461 @@
       </c>
       <c r="V267" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="W267" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="X267" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="Y267" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="268">
       <c r="A268" s="0" t="inlineStr">
         <is>
-          <t>2506T</t>
+          <t>3535B</t>
         </is>
       </c>
       <c r="B268" s="0" t="inlineStr">
         <is>
-          <t>Motty's Garage</t>
+          <t>Motrex Ltd</t>
         </is>
       </c>
       <c r="C268" s="0"/>
       <c r="D268" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E268" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F268" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G268" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H268" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="I268" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="J268" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="K268" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="L268" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="M268" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="N268" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="O268" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="P268" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Q268" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="R268" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="S268" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="T268" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U268" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="V268" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="W268" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="X268" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="Y268" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="269">
       <c r="A269" s="0" t="inlineStr">
         <is>
-          <t>3074BT</t>
+          <t>3758T</t>
         </is>
       </c>
       <c r="B269" s="0" t="inlineStr">
         <is>
-          <t>Mountain View Motors Ltd</t>
+          <t>Motty Crash Repair Ltd</t>
         </is>
       </c>
       <c r="C269" s="0"/>
       <c r="D269" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E269" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F269" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G269" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H269" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="I269" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="J269" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="K269" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L269" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M269" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N269" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="O269" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="P269" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Q269" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="R269" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="S269" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="T269" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="U269" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="V269" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="W269" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="X269" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Y269" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="270">
       <c r="A270" s="0" t="inlineStr">
         <is>
-          <t>342W</t>
+          <t>2506T</t>
         </is>
       </c>
       <c r="B270" s="0" t="inlineStr">
         <is>
-          <t>Mountband Trading Ltd</t>
+          <t>Motty's Garage</t>
         </is>
       </c>
       <c r="C270" s="0"/>
       <c r="D270" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="E270" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="F270" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="G270" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="H270" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="I270" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="J270" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="K270" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="L270" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="M270" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="N270" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="O270" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="P270" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Q270" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="R270" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="S270" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="T270" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="U270" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="V270" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="W270" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="X270" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Y270" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="271">
       <c r="A271" s="0" t="inlineStr">
         <is>
-          <t>3643WB</t>
+          <t>3074BT</t>
         </is>
       </c>
       <c r="B271" s="0" t="inlineStr">
         <is>
-          <t>Mountz Torque Ltd</t>
+          <t>Mountain View Motors Ltd</t>
         </is>
       </c>
       <c r="C271" s="0"/>
       <c r="D271" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="E271" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="F271" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="G271" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="H271" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="I271" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="J271" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="K271" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L271" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M271" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N271" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="O271" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
@@ -33621,63 +33625,59 @@
       </c>
       <c r="V271" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W271" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="X271" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Y271" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="272">
       <c r="A272" s="0" t="inlineStr">
         <is>
-          <t>1749WB</t>
+          <t>342W</t>
         </is>
       </c>
       <c r="B272" s="0" t="inlineStr">
         <is>
-          <t>Moyne Roberts (Ireland) Ltd</t>
-[...6 lines deleted...]
-      </c>
+          <t>Mountband Trading Ltd</t>
+        </is>
+      </c>
+      <c r="C272" s="0"/>
       <c r="D272" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E272" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F272" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="G272" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="H272" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
@@ -33731,1069 +33731,1069 @@
           <t>YES</t>
         </is>
       </c>
       <c r="S272" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="T272" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="U272" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="V272" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="W272" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="X272" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Y272" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="273">
       <c r="A273" s="0" t="inlineStr">
         <is>
-          <t>601WB</t>
+          <t>3643WB</t>
         </is>
       </c>
       <c r="B273" s="0" t="inlineStr">
         <is>
-          <t>MP &amp; E Trading Company Ltd</t>
-[...6 lines deleted...]
-      </c>
+          <t>Mountz Torque Ltd</t>
+        </is>
+      </c>
+      <c r="C273" s="0"/>
       <c r="D273" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E273" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F273" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="G273" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="H273" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="I273" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="J273" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="K273" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="L273" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="M273" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="N273" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="O273" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="P273" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Q273" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="R273" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="S273" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="T273" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U273" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="V273" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="W273" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X273" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y273" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="274">
       <c r="A274" s="0" t="inlineStr">
         <is>
-          <t>1411W</t>
+          <t>1749WB</t>
         </is>
       </c>
       <c r="B274" s="0" t="inlineStr">
         <is>
-          <t>MQM Compactors Ltd</t>
-[...2 lines deleted...]
-      <c r="C274" s="0"/>
+          <t>Moyne Roberts (Ireland) Ltd</t>
+        </is>
+      </c>
+      <c r="C274" s="0" t="inlineStr">
+        <is>
+          <t>Acex Fire Ltd</t>
+        </is>
+      </c>
       <c r="D274" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E274" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F274" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G274" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H274" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="I274" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="J274" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="K274" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="L274" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="M274" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="N274" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="O274" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="P274" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Q274" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="R274" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="S274" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="T274" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="U274" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="V274" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="W274" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="X274" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Y274" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="275">
       <c r="A275" s="0" t="inlineStr">
         <is>
-          <t>4200T</t>
+          <t>601WB</t>
         </is>
       </c>
       <c r="B275" s="0" t="inlineStr">
         <is>
-          <t>Mr Bikes Cork</t>
-[...2 lines deleted...]
-      <c r="C275" s="0"/>
+          <t>MP &amp; E Trading Company Ltd</t>
+        </is>
+      </c>
+      <c r="C275" s="0" t="inlineStr">
+        <is>
+          <t>EMR Integrated Solutions</t>
+        </is>
+      </c>
       <c r="D275" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E275" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F275" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="G275" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="H275" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="I275" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="J275" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="K275" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="L275" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="M275" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="N275" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="O275" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="P275" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Q275" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="R275" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="S275" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="T275" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="U275" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="V275" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="W275" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="X275" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Y275" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="276">
       <c r="A276" s="0" t="inlineStr">
         <is>
-          <t>3812T</t>
+          <t>1411W</t>
         </is>
       </c>
       <c r="B276" s="0" t="inlineStr">
         <is>
-          <t>Mr. Bikes</t>
+          <t>MQM Compactors Ltd</t>
         </is>
       </c>
       <c r="C276" s="0"/>
       <c r="D276" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="E276" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="F276" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="G276" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="H276" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="I276" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="J276" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="K276" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="L276" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="M276" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="N276" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="O276" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="P276" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="Q276" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="R276" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="S276" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="T276" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="U276" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="V276" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="W276" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X276" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y276" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="277">
       <c r="A277" s="0" t="inlineStr">
         <is>
-          <t>1894WB</t>
+          <t>4200T</t>
         </is>
       </c>
       <c r="B277" s="0" t="inlineStr">
         <is>
-          <t>Mrocom Ltd</t>
-[...6 lines deleted...]
-      </c>
+          <t>Mr Bikes Cork</t>
+        </is>
+      </c>
+      <c r="C277" s="0"/>
       <c r="D277" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="E277" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F277" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="G277" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="H277" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="I277" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="J277" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="K277" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="L277" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="M277" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="N277" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="O277" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="P277" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Q277" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="R277" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="S277" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="T277" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="U277" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="V277" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="W277" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="X277" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Y277" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="278">
       <c r="A278" s="0" t="inlineStr">
         <is>
-          <t>1060W</t>
+          <t>3812T</t>
         </is>
       </c>
       <c r="B278" s="0" t="inlineStr">
         <is>
-          <t>MRPA Kinman Communications Ltd</t>
+          <t>Mr. Bikes</t>
         </is>
       </c>
       <c r="C278" s="0"/>
       <c r="D278" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E278" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F278" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G278" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H278" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="I278" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="J278" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="K278" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="L278" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="M278" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="N278" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="O278" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="P278" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Q278" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="R278" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="S278" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="T278" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="U278" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="V278" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="W278" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="X278" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Y278" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="279">
       <c r="A279" s="0" t="inlineStr">
         <is>
-          <t>323WB</t>
+          <t>1894WB</t>
         </is>
       </c>
       <c r="B279" s="0" t="inlineStr">
         <is>
-          <t>MSE Accessories Ltd</t>
-[...2 lines deleted...]
-      <c r="C279" s="0"/>
+          <t>Mrocom Ltd</t>
+        </is>
+      </c>
+      <c r="C279" s="0" t="inlineStr">
+        <is>
+          <t>Market Town</t>
+        </is>
+      </c>
       <c r="D279" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="E279" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="F279" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G279" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H279" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="I279" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="J279" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="K279" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="L279" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="M279" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="N279" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="O279" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="P279" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Q279" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="R279" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="S279" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="T279" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U279" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="V279" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="W279" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X279" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y279" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="280">
       <c r="A280" s="0" t="inlineStr">
         <is>
-          <t>3693W</t>
+          <t>1060W</t>
         </is>
       </c>
       <c r="B280" s="0" t="inlineStr">
         <is>
-          <t>MSupport International B.V.</t>
-[...6 lines deleted...]
-      </c>
+          <t>MRPA Kinman Communications Ltd</t>
+        </is>
+      </c>
+      <c r="C280" s="0"/>
       <c r="D280" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="E280" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="F280" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="G280" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="H280" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="I280" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="J280" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="K280" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="L280" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="M280" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="N280" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="O280" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="P280" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="Q280" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="R280" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="S280" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="T280" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="U280" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="V280" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="W280" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="X280" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Y280" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="281">
       <c r="A281" s="0" t="inlineStr">
         <is>
-          <t>950W</t>
+          <t>323WB</t>
         </is>
       </c>
       <c r="B281" s="0" t="inlineStr">
         <is>
-          <t>MTD Solutions Ltd</t>
+          <t>MSE Accessories Ltd</t>
         </is>
       </c>
       <c r="C281" s="0"/>
       <c r="D281" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="E281" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="F281" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="G281" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="H281" s="0" t="inlineStr">
         <is>
@@ -34830,394 +34830,394 @@
           <t>DE-REG</t>
         </is>
       </c>
       <c r="O281" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="P281" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="Q281" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="R281" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="S281" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="T281" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="U281" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="V281" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="W281" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="X281" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="Y281" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="282">
       <c r="A282" s="0" t="inlineStr">
         <is>
-          <t>2441T</t>
+          <t>3693W</t>
         </is>
       </c>
       <c r="B282" s="0" t="inlineStr">
         <is>
-          <t>MTS Tyres</t>
-[...2 lines deleted...]
-      <c r="C282" s="0"/>
+          <t>MSupport International B.V.</t>
+        </is>
+      </c>
+      <c r="C282" s="0" t="inlineStr">
+        <is>
+          <t>Bits4tours</t>
+        </is>
+      </c>
       <c r="D282" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E282" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F282" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="G282" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="H282" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="I282" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="J282" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="K282" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="L282" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="M282" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="N282" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="O282" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="P282" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Q282" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="R282" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="S282" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="T282" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U282" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="V282" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="W282" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X282" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y282" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="283">
       <c r="A283" s="0" t="inlineStr">
         <is>
-          <t>3929T</t>
+          <t>950W</t>
         </is>
       </c>
       <c r="B283" s="0" t="inlineStr">
         <is>
-          <t>MTSC Ltd</t>
-[...6 lines deleted...]
-      </c>
+          <t>MTD Solutions Ltd</t>
+        </is>
+      </c>
+      <c r="C283" s="0"/>
       <c r="D283" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="E283" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="F283" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="G283" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="H283" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="I283" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="J283" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="K283" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="L283" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="M283" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="N283" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="O283" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="P283" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="Q283" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="R283" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="S283" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="T283" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="U283" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="V283" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="W283" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="X283" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Y283" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="284">
       <c r="A284" s="0" t="inlineStr">
         <is>
-          <t>2525T</t>
+          <t>2441T</t>
         </is>
       </c>
       <c r="B284" s="0" t="inlineStr">
         <is>
-          <t>Mudshack Offroad</t>
+          <t>MTS Tyres</t>
         </is>
       </c>
       <c r="C284" s="0"/>
       <c r="D284" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E284" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F284" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G284" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="H284" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="I284" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="J284" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="K284" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="L284" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="M284" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="N284" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="O284" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="P284" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="Q284" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="R284" s="0" t="inlineStr">
         <is>
           <t>NO</t>
@@ -35240,432 +35240,432 @@
       </c>
       <c r="V284" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="W284" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="X284" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="Y284" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="285">
       <c r="A285" s="0" t="inlineStr">
         <is>
-          <t>1858W</t>
+          <t>3929T</t>
         </is>
       </c>
       <c r="B285" s="0" t="inlineStr">
         <is>
-          <t>Mulcahy Food Service &amp; Laundry Ltd</t>
-[...2 lines deleted...]
-      <c r="C285" s="0"/>
+          <t>MTSC Ltd</t>
+        </is>
+      </c>
+      <c r="C285" s="0" t="inlineStr">
+        <is>
+          <t>M &amp; M Tyres (Wholesale) Ltd </t>
+        </is>
+      </c>
       <c r="D285" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E285" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F285" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="G285" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="H285" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="I285" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="J285" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="K285" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="L285" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="M285" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="N285" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="O285" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="P285" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Q285" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="R285" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="S285" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="T285" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="U285" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="V285" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="W285" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="X285" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Y285" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="286">
       <c r="A286" s="0" t="inlineStr">
         <is>
-          <t>1033W</t>
+          <t>2525T</t>
         </is>
       </c>
       <c r="B286" s="0" t="inlineStr">
         <is>
-          <t>Mulcahy Kitchens Ltd</t>
+          <t>Mudshack Offroad</t>
         </is>
       </c>
       <c r="C286" s="0"/>
       <c r="D286" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="E286" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="F286" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="G286" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="H286" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="I286" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="J286" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="K286" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="L286" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="M286" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="N286" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="O286" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="P286" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Q286" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="R286" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="S286" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="T286" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="U286" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="V286" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="W286" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="X286" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Y286" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="287">
       <c r="A287" s="0" t="inlineStr">
         <is>
-          <t>3431W</t>
+          <t>1858W</t>
         </is>
       </c>
       <c r="B287" s="0" t="inlineStr">
         <is>
-          <t>Mulcahy Technical Services Ltd</t>
+          <t>Mulcahy Food Service &amp; Laundry Ltd</t>
         </is>
       </c>
       <c r="C287" s="0"/>
       <c r="D287" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="E287" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="F287" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="G287" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="H287" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="I287" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="J287" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="K287" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="L287" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="M287" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="N287" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="O287" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="P287" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Q287" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="R287" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="S287" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="T287" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="U287" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="V287" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W287" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="X287" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Y287" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="288">
       <c r="A288" s="0" t="inlineStr">
         <is>
-          <t>3185W</t>
+          <t>1033W</t>
         </is>
       </c>
       <c r="B288" s="0" t="inlineStr">
         <is>
-          <t>Mullan Lighting Design &amp; Manufacturing Ltd</t>
-[...6 lines deleted...]
-      </c>
+          <t>Mulcahy Kitchens Ltd</t>
+        </is>
+      </c>
+      <c r="C288" s="0"/>
       <c r="D288" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E288" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F288" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="G288" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="H288" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
@@ -35684,174 +35684,174 @@
           <t>YES</t>
         </is>
       </c>
       <c r="L288" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="M288" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="N288" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="O288" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="P288" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Q288" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="R288" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="S288" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="T288" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="U288" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="V288" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="W288" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="X288" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Y288" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="289">
       <c r="A289" s="0" t="inlineStr">
         <is>
-          <t>2492W</t>
+          <t>3431W</t>
         </is>
       </c>
       <c r="B289" s="0" t="inlineStr">
         <is>
-          <t>Mullen Domestic</t>
+          <t>Mulcahy Technical Services Ltd</t>
         </is>
       </c>
       <c r="C289" s="0"/>
       <c r="D289" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E289" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F289" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="G289" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="H289" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="I289" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="J289" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="K289" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="L289" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="M289" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="N289" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="O289" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="P289" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Q289" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="R289" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="S289" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="T289" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="U289" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
@@ -35859,59 +35859,63 @@
       </c>
       <c r="V289" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W289" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="X289" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Y289" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="290">
       <c r="A290" s="0" t="inlineStr">
         <is>
-          <t>1281WB</t>
+          <t>3185W</t>
         </is>
       </c>
       <c r="B290" s="0" t="inlineStr">
         <is>
-          <t>Mullinahone Co-Op</t>
-[...2 lines deleted...]
-      <c r="C290" s="0"/>
+          <t>Mullan Lighting Design &amp; Manufacturing Ltd</t>
+        </is>
+      </c>
+      <c r="C290" s="0" t="inlineStr">
+        <is>
+          <t>Mullan Lighting</t>
+        </is>
+      </c>
       <c r="D290" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E290" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F290" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="G290" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="H290" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
@@ -35930,115 +35934,111 @@
           <t>YES</t>
         </is>
       </c>
       <c r="L290" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="M290" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="N290" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="O290" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="P290" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Q290" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="R290" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="S290" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="T290" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U290" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="V290" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="W290" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="X290" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Y290" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="291">
       <c r="A291" s="0" t="inlineStr">
         <is>
-          <t>2266T</t>
+          <t>2492W</t>
         </is>
       </c>
       <c r="B291" s="0" t="inlineStr">
         <is>
-          <t>Mullinary Tyre Company Ltd</t>
-[...6 lines deleted...]
-      </c>
+          <t>Mullen Domestic</t>
+        </is>
+      </c>
+      <c r="C291" s="0"/>
       <c r="D291" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E291" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F291" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="G291" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="H291" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
@@ -36047,134 +36047,134 @@
           <t>YES</t>
         </is>
       </c>
       <c r="J291" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="K291" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="L291" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="M291" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="N291" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="O291" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="P291" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Q291" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="R291" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="S291" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="T291" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U291" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="V291" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="W291" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X291" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y291" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="292">
       <c r="A292" s="0" t="inlineStr">
         <is>
-          <t>197WB</t>
+          <t>1281WB</t>
         </is>
       </c>
       <c r="B292" s="0" t="inlineStr">
         <is>
-          <t>Mullingar Electrical Wholesale Ltd</t>
+          <t>Mullinahone Co-Op</t>
         </is>
       </c>
       <c r="C292" s="0"/>
       <c r="D292" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E292" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F292" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G292" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="H292" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="I292" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="J292" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="K292" s="0" t="inlineStr">
         <is>
           <t>YES</t>
@@ -36215,1475 +36215,1479 @@
           <t>YES</t>
         </is>
       </c>
       <c r="S292" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="T292" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="U292" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="V292" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="W292" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X292" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y292" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="293">
       <c r="A293" s="0" t="inlineStr">
         <is>
-          <t>1788WB</t>
+          <t>2266T</t>
         </is>
       </c>
       <c r="B293" s="0" t="inlineStr">
         <is>
-          <t>Multichannel Solutions for Entertainment Ireland Ltd</t>
-[...2 lines deleted...]
-      <c r="C293" s="0"/>
+          <t>Mullinary Tyre Company Ltd</t>
+        </is>
+      </c>
+      <c r="C293" s="0" t="inlineStr">
+        <is>
+          <t>Global Tyres</t>
+        </is>
+      </c>
       <c r="D293" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E293" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F293" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G293" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H293" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="I293" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="J293" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="K293" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="L293" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="M293" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="N293" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="O293" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="P293" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Q293" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="R293" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="S293" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="T293" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="U293" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="V293" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="W293" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="X293" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Y293" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="294">
       <c r="A294" s="0" t="inlineStr">
         <is>
-          <t>3840T</t>
+          <t>197WB</t>
         </is>
       </c>
       <c r="B294" s="0" t="inlineStr">
         <is>
-          <t>Multihog Ltd </t>
+          <t>Mullingar Electrical Wholesale Ltd</t>
         </is>
       </c>
       <c r="C294" s="0"/>
       <c r="D294" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="E294" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="F294" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="G294" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H294" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="I294" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="J294" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="K294" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="L294" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="M294" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="N294" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="O294" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="P294" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Q294" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="R294" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="S294" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="T294" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="U294" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="V294" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="W294" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="X294" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Y294" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="295">
       <c r="A295" s="0" t="inlineStr">
         <is>
-          <t>823W</t>
+          <t>1788WB</t>
         </is>
       </c>
       <c r="B295" s="0" t="inlineStr">
         <is>
-          <t>Multimedia Computer Systems Ltd</t>
-[...6 lines deleted...]
-      </c>
+          <t>Multichannel Solutions for Entertainment Ireland Ltd</t>
+        </is>
+      </c>
+      <c r="C295" s="0"/>
       <c r="D295" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="E295" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="F295" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="G295" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="H295" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="I295" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="J295" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="K295" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="L295" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="M295" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="N295" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="O295" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="P295" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="Q295" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="R295" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="S295" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="T295" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U295" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="V295" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="W295" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X295" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y295" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="296">
       <c r="A296" s="0" t="inlineStr">
         <is>
-          <t>2995W</t>
+          <t>3840T</t>
         </is>
       </c>
       <c r="B296" s="0" t="inlineStr">
         <is>
-          <t>Multisys Ltd</t>
+          <t>Multihog Ltd </t>
         </is>
       </c>
       <c r="C296" s="0"/>
       <c r="D296" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="E296" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="F296" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="G296" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="H296" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="I296" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="J296" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="K296" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="L296" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="M296" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N296" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="O296" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="P296" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Q296" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="R296" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="S296" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="T296" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="U296" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="V296" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="W296" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="X296" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Y296" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="297">
       <c r="A297" s="0" t="inlineStr">
         <is>
-          <t>1824WB</t>
+          <t>823W</t>
         </is>
       </c>
       <c r="B297" s="0" t="inlineStr">
         <is>
-          <t>Multitronic International</t>
-[...2 lines deleted...]
-      <c r="C297" s="0"/>
+          <t>Multimedia Computer Systems Ltd</t>
+        </is>
+      </c>
+      <c r="C297" s="0" t="inlineStr">
+        <is>
+          <t>MicroPro Computers</t>
+        </is>
+      </c>
       <c r="D297" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E297" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F297" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G297" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H297" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="I297" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="J297" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="K297" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="L297" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="M297" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="N297" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="O297" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="P297" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Q297" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="R297" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="S297" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="T297" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="U297" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="V297" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="W297" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="X297" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Y297" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="298">
       <c r="A298" s="0" t="inlineStr">
         <is>
-          <t>2442T</t>
+          <t>2995W</t>
         </is>
       </c>
       <c r="B298" s="0" t="inlineStr">
         <is>
-          <t>Mulvey Tyres Ltd</t>
+          <t>Multisys Ltd</t>
         </is>
       </c>
       <c r="C298" s="0"/>
       <c r="D298" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E298" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F298" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="G298" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="H298" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="I298" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="J298" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="K298" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="L298" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="M298" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="N298" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="O298" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="P298" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Q298" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="R298" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="S298" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="T298" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U298" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="V298" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="W298" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X298" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y298" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="299">
       <c r="A299" s="0" t="inlineStr">
         <is>
-          <t>3163BT</t>
+          <t>1824WB</t>
         </is>
       </c>
       <c r="B299" s="0" t="inlineStr">
         <is>
-          <t>Mulvihill Motors</t>
+          <t>Multitronic International</t>
         </is>
       </c>
       <c r="C299" s="0"/>
       <c r="D299" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="E299" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="F299" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="G299" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="H299" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="I299" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="J299" s="0" t="inlineStr">
         <is>
+          <t>DE-REG</t>
+        </is>
+      </c>
+      <c r="K299" s="0" t="inlineStr">
+        <is>
+          <t>DE-REG</t>
+        </is>
+      </c>
+      <c r="L299" s="0" t="inlineStr">
+        <is>
+          <t>DE-REG</t>
+        </is>
+      </c>
+      <c r="M299" s="0" t="inlineStr">
+        <is>
+          <t>DE-REG</t>
+        </is>
+      </c>
+      <c r="N299" s="0" t="inlineStr">
+        <is>
+          <t>DE-REG</t>
+        </is>
+      </c>
+      <c r="O299" s="0" t="inlineStr">
+        <is>
+          <t>DE-REG</t>
+        </is>
+      </c>
+      <c r="P299" s="0" t="inlineStr">
+        <is>
+          <t>DE-REG</t>
+        </is>
+      </c>
+      <c r="Q299" s="0" t="inlineStr">
+        <is>
           <t>Pending</t>
         </is>
       </c>
-      <c r="K299" s="0" t="inlineStr">
-[...33 lines deleted...]
-      </c>
       <c r="R299" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="S299" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="T299" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U299" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="V299" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="W299" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="X299" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Y299" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="300">
       <c r="A300" s="0" t="inlineStr">
         <is>
-          <t>1658B</t>
+          <t>2442T</t>
         </is>
       </c>
       <c r="B300" s="0" t="inlineStr">
         <is>
-          <t>Munster Forktruck Ltd</t>
+          <t>Mulvey Tyres Ltd</t>
         </is>
       </c>
       <c r="C300" s="0"/>
       <c r="D300" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E300" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F300" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G300" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H300" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="I300" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="J300" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="K300" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="L300" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="M300" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="N300" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="O300" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="P300" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Q300" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="R300" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="S300" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="T300" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="U300" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="V300" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="W300" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="X300" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Y300" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="301">
       <c r="A301" s="0" t="inlineStr">
         <is>
-          <t>2983BT</t>
+          <t>3163BT</t>
         </is>
       </c>
       <c r="B301" s="0" t="inlineStr">
         <is>
-          <t>Munster Forktruck Training &amp; Services Ltd</t>
-[...6 lines deleted...]
-      </c>
+          <t>Mulvihill Motors</t>
+        </is>
+      </c>
+      <c r="C301" s="0"/>
       <c r="D301" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="E301" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="F301" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="G301" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="H301" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="I301" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="J301" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="K301" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="L301" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="M301" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="N301" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="O301" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="P301" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Q301" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="R301" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="S301" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="T301" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="U301" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="V301" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="W301" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X301" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y301" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="302">
       <c r="A302" s="0" t="inlineStr">
         <is>
-          <t>3880W</t>
+          <t>1658B</t>
         </is>
       </c>
       <c r="B302" s="0" t="inlineStr">
         <is>
-          <t>Munster Reuse Tech Ltd</t>
+          <t>Munster Forktruck Ltd</t>
         </is>
       </c>
       <c r="C302" s="0"/>
       <c r="D302" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="E302" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="F302" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="G302" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="H302" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="I302" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="J302" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="K302" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="L302" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="M302" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="N302" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="O302" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="P302" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Q302" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="R302" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="S302" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="T302" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="U302" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="V302" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W302" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="X302" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Y302" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="303">
       <c r="A303" s="0" t="inlineStr">
         <is>
-          <t>1458WB</t>
+          <t>2983BT</t>
         </is>
       </c>
       <c r="B303" s="0" t="inlineStr">
         <is>
-          <t>Munster Sounds Ltd</t>
-[...2 lines deleted...]
-      <c r="C303" s="0"/>
+          <t>Munster Forktruck Training &amp; Services Ltd</t>
+        </is>
+      </c>
+      <c r="C303" s="0" t="inlineStr">
+        <is>
+          <t>Munster Forktruck</t>
+        </is>
+      </c>
       <c r="D303" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E303" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F303" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G303" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H303" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="I303" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="J303" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="K303" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="L303" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="M303" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="N303" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="O303" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="P303" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Q303" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="R303" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="S303" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="T303" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U303" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="V303" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="W303" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="X303" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Y303" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="304">
       <c r="A304" s="0" t="inlineStr">
         <is>
-          <t>2742W</t>
+          <t>3880W</t>
         </is>
       </c>
       <c r="B304" s="0" t="inlineStr">
         <is>
-          <t>Munster Technology</t>
+          <t>Munster Reuse Tech Ltd</t>
         </is>
       </c>
       <c r="C304" s="0"/>
       <c r="D304" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="E304" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="F304" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="G304" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="H304" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="I304" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="J304" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="K304" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="L304" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M304" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N304" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="O304" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="P304" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
@@ -37716,327 +37720,327 @@
       </c>
       <c r="V304" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W304" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="X304" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Y304" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="305">
       <c r="A305" s="0" t="inlineStr">
         <is>
-          <t>187W</t>
+          <t>1458WB</t>
         </is>
       </c>
       <c r="B305" s="0" t="inlineStr">
         <is>
-          <t>Murco Ltd</t>
-[...6 lines deleted...]
-      </c>
+          <t>Munster Sounds Ltd</t>
+        </is>
+      </c>
+      <c r="C305" s="0"/>
       <c r="D305" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="E305" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="F305" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="G305" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="H305" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="I305" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="J305" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="K305" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="L305" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="M305" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="N305" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="O305" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="P305" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="Q305" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="R305" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="S305" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="T305" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="U305" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="V305" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="W305" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="X305" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="Y305" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="306">
       <c r="A306" s="0" t="inlineStr">
         <is>
-          <t>1876W</t>
+          <t>2742W</t>
         </is>
       </c>
       <c r="B306" s="0" t="inlineStr">
         <is>
-          <t>Murphy Electrical</t>
+          <t>Munster Technology</t>
         </is>
       </c>
       <c r="C306" s="0"/>
       <c r="D306" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="E306" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="F306" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="G306" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H306" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="I306" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="J306" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="K306" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="L306" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="M306" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="N306" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="O306" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="P306" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Q306" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="R306" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="S306" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="T306" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="U306" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="V306" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W306" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="X306" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Y306" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="307">
       <c r="A307" s="0" t="inlineStr">
         <is>
-          <t>1486W</t>
+          <t>187W</t>
         </is>
       </c>
       <c r="B307" s="0" t="inlineStr">
         <is>
-          <t>Murphy Laundry &amp; Catering Equipment Ltd</t>
-[...2 lines deleted...]
-      <c r="C307" s="0"/>
+          <t>Murco Ltd</t>
+        </is>
+      </c>
+      <c r="C307" s="0" t="inlineStr">
+        <is>
+          <t>Bacharach</t>
+        </is>
+      </c>
       <c r="D307" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="E307" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="F307" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="G307" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="H307" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="I307" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="J307" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="K307" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="L307" s="0" t="inlineStr">
         <is>
           <t>YES</t>
@@ -38089,56 +38093,56 @@
       </c>
       <c r="V307" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="W307" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="X307" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="Y307" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="308">
       <c r="A308" s="0" t="inlineStr">
         <is>
-          <t>1655W</t>
+          <t>1876W</t>
         </is>
       </c>
       <c r="B308" s="0" t="inlineStr">
         <is>
-          <t>Murphys Discount Appliances Ltd</t>
+          <t>Murphy Electrical</t>
         </is>
       </c>
       <c r="C308" s="0"/>
       <c r="D308" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="E308" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="F308" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="G308" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="H308" s="0" t="inlineStr">
         <is>
@@ -38165,230 +38169,226 @@
           <t>DE-REG</t>
         </is>
       </c>
       <c r="M308" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="N308" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="O308" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="P308" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="Q308" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="R308" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="S308" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="T308" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U308" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="V308" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W308" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="X308" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Y308" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="309">
       <c r="A309" s="0" t="inlineStr">
         <is>
-          <t>2276T</t>
+          <t>1486W</t>
         </is>
       </c>
       <c r="B309" s="0" t="inlineStr">
         <is>
-          <t>Murray Auto Services Ltd</t>
-[...6 lines deleted...]
-      </c>
+          <t>Murphy Laundry &amp; Catering Equipment Ltd</t>
+        </is>
+      </c>
+      <c r="C309" s="0"/>
       <c r="D309" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="E309" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F309" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="G309" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="H309" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="I309" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="J309" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="K309" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="L309" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="M309" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="N309" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="O309" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="P309" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Q309" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="R309" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="S309" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="T309" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="U309" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="V309" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="W309" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="X309" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Y309" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="310">
       <c r="A310" s="0" t="inlineStr">
         <is>
-          <t>917WB</t>
+          <t>1655W</t>
         </is>
       </c>
       <c r="B310" s="0" t="inlineStr">
         <is>
-          <t>Murray Nolan Ltd</t>
+          <t>Murphys Discount Appliances Ltd</t>
         </is>
       </c>
       <c r="C310" s="0"/>
       <c r="D310" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="E310" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="F310" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="G310" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="H310" s="0" t="inlineStr">
         <is>
@@ -38415,1260 +38415,1264 @@
           <t>DE-REG</t>
         </is>
       </c>
       <c r="M310" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="N310" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="O310" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="P310" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="Q310" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="R310" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="S310" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="T310" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="U310" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="V310" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="W310" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X310" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y310" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="311">
       <c r="A311" s="0" t="inlineStr">
         <is>
-          <t>2273WB</t>
+          <t>2276T</t>
         </is>
       </c>
       <c r="B311" s="0" t="inlineStr">
         <is>
-          <t>Murray Woods Ltd</t>
-[...2 lines deleted...]
-      <c r="C311" s="0"/>
+          <t>Murray Auto Services Ltd</t>
+        </is>
+      </c>
+      <c r="C311" s="0" t="inlineStr">
+        <is>
+          <t>Murray Motorsport</t>
+        </is>
+      </c>
       <c r="D311" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E311" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F311" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G311" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="H311" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="I311" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="J311" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="K311" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="L311" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="M311" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="N311" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="O311" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="P311" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Q311" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="R311" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="S311" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="T311" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="U311" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="V311" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="W311" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="X311" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Y311" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="312">
       <c r="A312" s="0" t="inlineStr">
         <is>
-          <t>1101WB</t>
+          <t>917WB</t>
         </is>
       </c>
       <c r="B312" s="0" t="inlineStr">
         <is>
-          <t>Murrays Medical Equipment Ltd</t>
+          <t>Murray Nolan Ltd</t>
         </is>
       </c>
       <c r="C312" s="0"/>
       <c r="D312" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="E312" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="F312" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="G312" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="H312" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="I312" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="J312" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="K312" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="L312" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="M312" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="N312" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="O312" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="P312" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="Q312" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="R312" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="S312" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="T312" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="U312" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="V312" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="W312" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="X312" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="Y312" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="313">
       <c r="A313" s="0" t="inlineStr">
         <is>
-          <t>3252W</t>
+          <t>2273WB</t>
         </is>
       </c>
       <c r="B313" s="0" t="inlineStr">
         <is>
-          <t>Murrelektronik GmbH</t>
+          <t>Murray Woods Ltd</t>
         </is>
       </c>
       <c r="C313" s="0"/>
       <c r="D313" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="E313" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="F313" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="G313" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="H313" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="I313" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="J313" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="K313" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="L313" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="M313" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="N313" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="O313" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="P313" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Q313" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="R313" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="S313" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="T313" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U313" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="V313" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="W313" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X313" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y313" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="314">
       <c r="A314" s="0" t="inlineStr">
         <is>
-          <t>2545W</t>
+          <t>1101WB</t>
         </is>
       </c>
       <c r="B314" s="0" t="inlineStr">
         <is>
-          <t>Murrelektronik Ltd</t>
+          <t>Murrays Medical Equipment Ltd</t>
         </is>
       </c>
       <c r="C314" s="0"/>
       <c r="D314" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E314" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F314" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G314" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H314" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="I314" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="J314" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="K314" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="L314" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="M314" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="N314" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="O314" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="P314" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Q314" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="R314" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="S314" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="T314" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="U314" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="V314" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="W314" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="X314" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Y314" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="315">
       <c r="A315" s="0" t="inlineStr">
         <is>
-          <t>1465WB</t>
+          <t>3252W</t>
         </is>
       </c>
       <c r="B315" s="0" t="inlineStr">
         <is>
-          <t>Musco Lighting Europe Ltd</t>
+          <t>Murrelektronik GmbH</t>
         </is>
       </c>
       <c r="C315" s="0"/>
       <c r="D315" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E315" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F315" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="G315" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="H315" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="I315" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="J315" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="K315" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="L315" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="M315" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="N315" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="O315" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="P315" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Q315" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="R315" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="S315" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="T315" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="U315" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="V315" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="W315" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="X315" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Y315" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="316">
       <c r="A316" s="0" t="inlineStr">
         <is>
-          <t>632W</t>
+          <t>2545W</t>
         </is>
       </c>
       <c r="B316" s="0" t="inlineStr">
         <is>
-          <t>Musgrave Ltd</t>
-[...6 lines deleted...]
-      </c>
+          <t>Murrelektronik Ltd</t>
+        </is>
+      </c>
+      <c r="C316" s="0"/>
       <c r="D316" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="E316" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="F316" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="G316" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="H316" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="I316" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="J316" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="K316" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="L316" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="M316" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="N316" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="O316" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="P316" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Q316" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="R316" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="S316" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="T316" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U316" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="V316" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="W316" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X316" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y316" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="317">
       <c r="A317" s="0" t="inlineStr">
         <is>
-          <t>267W</t>
+          <t>1465WB</t>
         </is>
       </c>
       <c r="B317" s="0" t="inlineStr">
         <is>
-          <t>Musgrave Ltd</t>
+          <t>Musco Lighting Europe Ltd</t>
         </is>
       </c>
       <c r="C317" s="0"/>
       <c r="D317" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E317" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F317" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G317" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H317" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="I317" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="J317" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="K317" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="L317" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="M317" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="N317" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="O317" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="P317" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Q317" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="R317" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="S317" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="T317" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="U317" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="V317" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="W317" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="X317" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="Y317" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="318">
       <c r="A318" s="0" t="inlineStr">
         <is>
-          <t>1080WB</t>
+          <t>267W</t>
         </is>
       </c>
       <c r="B318" s="0" t="inlineStr">
         <is>
-          <t>Musgrave Retail Partners Ireland Ltd</t>
+          <t>Musgrave Ltd</t>
         </is>
       </c>
       <c r="C318" s="0"/>
       <c r="D318" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="E318" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="F318" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="G318" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="H318" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="I318" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="J318" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="K318" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="L318" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="M318" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="N318" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="O318" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="P318" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="Q318" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="R318" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="S318" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="T318" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="U318" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="V318" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="W318" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="X318" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Y318" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="319">
       <c r="A319" s="0" t="inlineStr">
         <is>
-          <t>4547WB</t>
+          <t>632W</t>
         </is>
       </c>
       <c r="B319" s="0" t="inlineStr">
         <is>
-          <t>MusicFirst s.r.o.</t>
-[...2 lines deleted...]
-      <c r="C319" s="0"/>
+          <t>Musgrave Ltd</t>
+        </is>
+      </c>
+      <c r="C319" s="0" t="inlineStr">
+        <is>
+          <t>Musgrave Wholesale Partners</t>
+        </is>
+      </c>
       <c r="D319" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E319" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F319" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G319" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H319" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="I319" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="J319" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="K319" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="L319" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="M319" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="N319" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="O319" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="P319" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Q319" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="R319" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="S319" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="T319" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="U319" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="V319" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="W319" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="X319" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Y319" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="320">
       <c r="A320" s="0" t="inlineStr">
         <is>
-          <t>327WB</t>
+          <t>1080WB</t>
         </is>
       </c>
       <c r="B320" s="0" t="inlineStr">
         <is>
-          <t>Musicmaker Ltd</t>
+          <t>Musgrave Retail Partners Ireland Ltd</t>
         </is>
       </c>
       <c r="C320" s="0"/>
       <c r="D320" s="0" t="inlineStr">
         <is>
           <t>Pending</t>
         </is>
       </c>
       <c r="E320" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="F320" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="G320" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="H320" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="I320" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="J320" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="K320" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="L320" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="M320" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="N320" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="O320" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="P320" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="Q320" s="0" t="inlineStr">
         <is>
           <t>YES</t>
@@ -39679,565 +39683,565 @@
           <t>YES</t>
         </is>
       </c>
       <c r="S320" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="T320" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="U320" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="V320" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="W320" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X320" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y320" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="321">
       <c r="A321" s="0" t="inlineStr">
         <is>
-          <t>1436W</t>
+          <t>4547WB</t>
         </is>
       </c>
       <c r="B321" s="0" t="inlineStr">
         <is>
-          <t>Musicman</t>
+          <t>MusicFirst s.r.o.</t>
         </is>
       </c>
       <c r="C321" s="0"/>
       <c r="D321" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E321" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F321" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="G321" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="H321" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="I321" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="J321" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="K321" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="L321" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="M321" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="N321" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="O321" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="P321" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Q321" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="R321" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="S321" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="T321" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="U321" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="V321" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="W321" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="X321" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Y321" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="322">
       <c r="A322" s="0" t="inlineStr">
         <is>
-          <t>2089WB</t>
+          <t>327WB</t>
         </is>
       </c>
       <c r="B322" s="0" t="inlineStr">
         <is>
-          <t>Musicstore Professional GmbH</t>
+          <t>Musicmaker Ltd</t>
         </is>
       </c>
       <c r="C322" s="0"/>
       <c r="D322" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="E322" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F322" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="G322" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="H322" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="I322" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="J322" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="K322" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="L322" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="M322" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="N322" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="O322" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="P322" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="Q322" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="R322" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="S322" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="T322" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="U322" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="V322" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="W322" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="X322" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Y322" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="323">
       <c r="A323" s="0" t="inlineStr">
         <is>
-          <t>1226B</t>
+          <t>1436W</t>
         </is>
       </c>
       <c r="B323" s="0" t="inlineStr">
         <is>
-          <t>Muskridge Services Ltd</t>
+          <t>Musicman</t>
         </is>
       </c>
       <c r="C323" s="0"/>
       <c r="D323" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="E323" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="F323" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="G323" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="H323" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="I323" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="J323" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="K323" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="L323" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="M323" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="N323" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="O323" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="P323" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Q323" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="R323" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="S323" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="T323" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="U323" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="V323" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="W323" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="X323" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Y323" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="324">
       <c r="A324" s="0" t="inlineStr">
         <is>
-          <t>1683WB</t>
+          <t>2089WB</t>
         </is>
       </c>
       <c r="B324" s="0" t="inlineStr">
         <is>
-          <t>Must Have Gadgets Ltd</t>
+          <t>Musicstore Professional GmbH</t>
         </is>
       </c>
       <c r="C324" s="0"/>
       <c r="D324" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E324" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F324" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G324" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H324" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="I324" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="J324" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="K324" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="L324" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="M324" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="N324" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="O324" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="P324" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="Q324" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="R324" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="S324" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="T324" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="U324" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="V324" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="W324" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="X324" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Y324" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="325">
       <c r="A325" s="0" t="inlineStr">
         <is>
-          <t>1116WB</t>
+          <t>1226B</t>
         </is>
       </c>
       <c r="B325" s="0" t="inlineStr">
         <is>
-          <t>Musthave Ltd</t>
+          <t>Muskridge Services Ltd</t>
         </is>
       </c>
       <c r="C325" s="0"/>
       <c r="D325" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="E325" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="F325" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="G325" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="H325" s="0" t="inlineStr">
         <is>
@@ -40274,1120 +40278,1116 @@
           <t>DE-REG</t>
         </is>
       </c>
       <c r="O325" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="P325" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="Q325" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="R325" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="S325" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="T325" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="U325" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="V325" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="W325" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="X325" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Y325" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="326">
       <c r="A326" s="0" t="inlineStr">
         <is>
-          <t>2732T</t>
+          <t>1683WB</t>
         </is>
       </c>
       <c r="B326" s="0" t="inlineStr">
         <is>
-          <t>Mutt's Nuts Motorcycles</t>
+          <t>Must Have Gadgets Ltd</t>
         </is>
       </c>
       <c r="C326" s="0"/>
       <c r="D326" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="E326" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="F326" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="G326" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="H326" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="I326" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="J326" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="K326" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="L326" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="M326" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="N326" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="O326" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="P326" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Q326" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="R326" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="S326" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="T326" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U326" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="V326" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="W326" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X326" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y326" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="327">
       <c r="A327" s="0" t="inlineStr">
         <is>
-          <t>520W</t>
+          <t>1116WB</t>
         </is>
       </c>
       <c r="B327" s="0" t="inlineStr">
         <is>
-          <t>MVI Hazel Ltd</t>
+          <t>Musthave Ltd</t>
         </is>
       </c>
       <c r="C327" s="0"/>
       <c r="D327" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="E327" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="F327" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="G327" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="H327" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="I327" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="J327" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="K327" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="L327" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="M327" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="N327" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="O327" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="P327" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="Q327" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="R327" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="S327" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="T327" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="U327" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="V327" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="W327" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X327" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y327" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="328">
       <c r="A328" s="0" t="inlineStr">
         <is>
-          <t>3047BT</t>
+          <t>2732T</t>
         </is>
       </c>
       <c r="B328" s="0" t="inlineStr">
         <is>
-          <t>MWC Auto Services Ltd</t>
+          <t>Mutt's Nuts Motorcycles</t>
         </is>
       </c>
       <c r="C328" s="0"/>
       <c r="D328" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E328" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F328" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G328" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H328" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="I328" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="J328" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="K328" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="L328" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="M328" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N328" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="O328" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="P328" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Q328" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="R328" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="S328" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="T328" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="U328" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="V328" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="W328" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="X328" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="Y328" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="329">
       <c r="A329" s="0" t="inlineStr">
         <is>
-          <t>2603BT</t>
+          <t>520W</t>
         </is>
       </c>
       <c r="B329" s="0" t="inlineStr">
         <is>
-          <t>MWG Sales Ltd</t>
+          <t>MVI Hazel Ltd</t>
         </is>
       </c>
       <c r="C329" s="0"/>
       <c r="D329" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E329" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F329" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G329" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H329" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="I329" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="J329" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="K329" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="L329" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="M329" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="N329" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="O329" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="P329" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Q329" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="R329" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="S329" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="T329" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="U329" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="V329" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="W329" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="X329" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Y329" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="330">
       <c r="A330" s="0" t="inlineStr">
         <is>
-          <t>2664T</t>
+          <t>3047BT</t>
         </is>
       </c>
       <c r="B330" s="0" t="inlineStr">
         <is>
-          <t>MWH D15 Motor Repairs Ltd</t>
-[...6 lines deleted...]
-      </c>
+          <t>MWC Auto Services Ltd</t>
+        </is>
+      </c>
+      <c r="C330" s="0"/>
       <c r="D330" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="E330" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="F330" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="G330" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="H330" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="I330" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="J330" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="K330" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="L330" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="M330" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N330" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="O330" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="P330" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Q330" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="R330" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="S330" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="T330" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U330" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="V330" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="W330" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="X330" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="Y330" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="331">
       <c r="A331" s="0" t="inlineStr">
         <is>
-          <t>1906WB</t>
+          <t>2603BT</t>
         </is>
       </c>
       <c r="B331" s="0" t="inlineStr">
         <is>
-          <t>My Brand Ltd</t>
+          <t>MWG Sales Ltd</t>
         </is>
       </c>
       <c r="C331" s="0"/>
       <c r="D331" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="E331" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="F331" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="G331" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="H331" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="I331" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="J331" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="K331" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="L331" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="M331" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="N331" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="O331" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="P331" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Q331" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="R331" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="S331" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="T331" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="U331" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="V331" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W331" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="X331" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Y331" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="332">
       <c r="A332" s="0" t="inlineStr">
         <is>
-          <t>3789WB</t>
+          <t>2664T</t>
         </is>
       </c>
       <c r="B332" s="0" t="inlineStr">
         <is>
-          <t>My Digihome Ltd</t>
+          <t>MWH D15 Motor Repairs Ltd</t>
         </is>
       </c>
       <c r="C332" s="0" t="inlineStr">
         <is>
-          <t>Satcity</t>
+          <t>D15 Auto Repair</t>
         </is>
       </c>
       <c r="D332" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="E332" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F332" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="G332" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H332" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="I332" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="J332" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="K332" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="L332" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="M332" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N332" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="O332" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="P332" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Q332" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="R332" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="S332" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="T332" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="U332" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="V332" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="W332" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="X332" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Y332" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="333">
       <c r="A333" s="0" t="inlineStr">
         <is>
-          <t>3640WB</t>
+          <t>1906WB</t>
         </is>
       </c>
       <c r="B333" s="0" t="inlineStr">
         <is>
-          <t>My Vape Store</t>
+          <t>My Brand Ltd</t>
         </is>
       </c>
       <c r="C333" s="0"/>
       <c r="D333" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="E333" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="F333" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="G333" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="H333" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="I333" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="J333" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="K333" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="L333" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="M333" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="N333" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="O333" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="P333" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="Q333" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="R333" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="S333" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="T333" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="U333" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="V333" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W333" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="X333" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Y333" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="334">
       <c r="A334" s="0" t="inlineStr">
         <is>
-          <t>3389WB</t>
+          <t>3789WB</t>
         </is>
       </c>
       <c r="B334" s="0" t="inlineStr">
         <is>
-          <t>Myenergi Distribution (Ireland) Ltd</t>
+          <t>My Digihome Ltd</t>
         </is>
       </c>
       <c r="C334" s="0" t="inlineStr">
         <is>
-          <t>Myenergi Ireland</t>
+          <t>Satcity</t>
         </is>
       </c>
       <c r="D334" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E334" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F334" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="G334" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="H334" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="I334" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="J334" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K334" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L334" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M334" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N334" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
@@ -41430,419 +41430,669 @@
       </c>
       <c r="V334" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W334" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="X334" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Y334" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="335">
       <c r="A335" s="0" t="inlineStr">
         <is>
-          <t>3676WB</t>
+          <t>3640WB</t>
         </is>
       </c>
       <c r="B335" s="0" t="inlineStr">
         <is>
-          <t>MyPatientSpace Ltd</t>
-[...6 lines deleted...]
-      </c>
+          <t>My Vape Store</t>
+        </is>
+      </c>
+      <c r="C335" s="0"/>
       <c r="D335" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="E335" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="F335" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="G335" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="H335" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="I335" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="J335" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="K335" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="L335" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="M335" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="N335" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="O335" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="P335" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Q335" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="R335" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="S335" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="T335" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U335" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="V335" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="W335" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X335" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y335" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="336">
       <c r="A336" s="0" t="inlineStr">
         <is>
-          <t>4415WB</t>
+          <t>3389WB</t>
         </is>
       </c>
       <c r="B336" s="0" t="inlineStr">
         <is>
-          <t>MYSECRETCASE S.R.L. </t>
-[...2 lines deleted...]
-      <c r="C336" s="0"/>
+          <t>Myenergi Distribution (Ireland) Ltd</t>
+        </is>
+      </c>
+      <c r="C336" s="0" t="inlineStr">
+        <is>
+          <t>Myenergi Ireland</t>
+        </is>
+      </c>
       <c r="D336" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="E336" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F336" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G336" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H336" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="I336" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="J336" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="K336" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="L336" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="M336" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="N336" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="O336" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="P336" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Q336" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="R336" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="S336" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="T336" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U336" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="V336" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="W336" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X336" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y336" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="337">
       <c r="A337" s="0" t="inlineStr">
         <is>
+          <t>3676WB</t>
+        </is>
+      </c>
+      <c r="B337" s="0" t="inlineStr">
+        <is>
+          <t>MyPatientSpace Ltd</t>
+        </is>
+      </c>
+      <c r="C337" s="0" t="inlineStr">
+        <is>
+          <t>myPatientSpace</t>
+        </is>
+      </c>
+      <c r="D337" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="E337" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="F337" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="G337" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="H337" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="I337" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="J337" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="K337" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="L337" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="M337" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="N337" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="O337" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="P337" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="Q337" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="R337" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S337" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="T337" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="U337" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="V337" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="W337" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="X337" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="Y337" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="338">
+      <c r="A338" s="0" t="inlineStr">
+        <is>
+          <t>4415WB</t>
+        </is>
+      </c>
+      <c r="B338" s="0" t="inlineStr">
+        <is>
+          <t>MYSECRETCASE S.R.L. </t>
+        </is>
+      </c>
+      <c r="C338" s="0"/>
+      <c r="D338" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="E338" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="F338" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="G338" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="H338" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="I338" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="J338" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="K338" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="L338" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="M338" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="N338" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="O338" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="P338" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="Q338" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="R338" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S338" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="T338" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="U338" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="V338" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="W338" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="X338" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="Y338" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="339">
+      <c r="A339" s="0" t="inlineStr">
+        <is>
           <t>3894WB</t>
         </is>
       </c>
-      <c r="B337" s="0" t="inlineStr">
+      <c r="B339" s="0" t="inlineStr">
         <is>
           <t>MyVolts Ltd</t>
         </is>
       </c>
-      <c r="C337" s="0" t="inlineStr">
+      <c r="C339" s="0" t="inlineStr">
         <is>
           <t>MyVolts</t>
         </is>
       </c>
-      <c r="D337" s="0" t="inlineStr">
+      <c r="D339" s="0" t="inlineStr">
         <is>
           <t>Pending</t>
         </is>
       </c>
-      <c r="E337" s="0" t="inlineStr">
-[...99 lines deleted...]
-      <c r="Y337" s="0" t="inlineStr">
+      <c r="E339" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="F339" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="G339" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="H339" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="I339" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="J339" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="K339" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="L339" s="0" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M339" s="0" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N339" s="0" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="O339" s="0" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="P339" s="0" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="Q339" s="0" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="R339" s="0" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="S339" s="0" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="T339" s="0" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="U339" s="0" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="V339" s="0" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="W339" s="0" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="X339" s="0" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="Y339" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">