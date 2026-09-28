--- v6 (2026-08-14)
+++ v7 (2026-09-28)
@@ -107,51 +107,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:Y133"/>
+  <dimension ref="A1:Y134"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Reg No.</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>Company Name</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>Trading As</t>
         </is>
       </c>
@@ -587,51 +587,51 @@
       <c r="X4" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Y4" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="0" t="inlineStr">
         <is>
           <t>3279W</t>
         </is>
       </c>
       <c r="B5" s="0" t="inlineStr">
         <is>
           <t>N2 Electrical &amp; Security Supplies Ltd</t>
         </is>
       </c>
       <c r="C5" s="0"/>
       <c r="D5" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E5" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F5" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="G5" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="H5" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="I5" s="0" t="inlineStr">
         <is>
           <t>YES</t>
@@ -1329,51 +1329,51 @@
       <c r="X10" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="Y10" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="0" t="inlineStr">
         <is>
           <t>3619WB</t>
         </is>
       </c>
       <c r="B11" s="0" t="inlineStr">
         <is>
           <t>Nanosonics Europe GmbH</t>
         </is>
       </c>
       <c r="C11" s="0"/>
       <c r="D11" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E11" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F11" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="G11" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="H11" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="I11" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
@@ -3675,290 +3675,290 @@
       </c>
       <c r="V29" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W29" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="X29" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Y29" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="0" t="inlineStr">
         <is>
-          <t>466WB</t>
+          <t>2123WB</t>
         </is>
       </c>
       <c r="B30" s="0" t="inlineStr">
         <is>
           <t>NCR Ltd</t>
         </is>
       </c>
       <c r="C30" s="0"/>
       <c r="D30" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="E30" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="F30" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="G30" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H30" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="I30" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="J30" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="K30" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="L30" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="M30" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="N30" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="O30" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="P30" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Q30" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="R30" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="S30" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="T30" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U30" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="V30" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="W30" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X30" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y30" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="0" t="inlineStr">
         <is>
-          <t>2123WB</t>
+          <t>466WB</t>
         </is>
       </c>
       <c r="B31" s="0" t="inlineStr">
         <is>
           <t>NCR Ltd</t>
         </is>
       </c>
       <c r="C31" s="0"/>
       <c r="D31" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="E31" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="F31" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="G31" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="H31" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="I31" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="J31" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="K31" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="L31" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="M31" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="N31" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="O31" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="P31" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Q31" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="R31" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="S31" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="T31" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="U31" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="V31" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="W31" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="X31" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Y31" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="0" t="inlineStr">
         <is>
           <t>3747WB</t>
         </is>
       </c>
       <c r="B32" s="0" t="inlineStr">
         <is>
           <t>Neafs Europe SL</t>
         </is>
       </c>
       <c r="C32" s="0" t="inlineStr">
         <is>
           <t>Total Strategy Ltd</t>
         </is>
       </c>
       <c r="D32" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E32" s="0" t="inlineStr">
@@ -9261,51 +9261,51 @@
       <c r="X74" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="Y74" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="75">
       <c r="A75" s="0" t="inlineStr">
         <is>
           <t>432WB</t>
         </is>
       </c>
       <c r="B75" s="0" t="inlineStr">
         <is>
           <t>Nilfisk Ltd</t>
         </is>
       </c>
       <c r="C75" s="0"/>
       <c r="D75" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E75" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F75" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="G75" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="H75" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="I75" s="0" t="inlineStr">
         <is>
           <t>YES</t>
@@ -14690,685 +14690,685 @@
       </c>
       <c r="V118" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="W118" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="X118" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="Y118" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="119">
       <c r="A119" s="0" t="inlineStr">
         <is>
-          <t>4359WB</t>
+          <t>5212W</t>
         </is>
       </c>
       <c r="B119" s="0" t="inlineStr">
         <is>
-          <t>Now Group UK Ltd</t>
-[...6 lines deleted...]
-      </c>
+          <t>Novum (Overseas) Ltd</t>
+        </is>
+      </c>
+      <c r="C119" s="0"/>
       <c r="D119" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="E119" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="F119" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="G119" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="H119" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="I119" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="J119" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="K119" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="L119" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="M119" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="N119" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="O119" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="P119" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Q119" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="R119" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="S119" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="T119" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="U119" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="V119" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="W119" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="X119" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Y119" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="120">
       <c r="A120" s="0" t="inlineStr">
         <is>
-          <t>328W</t>
+          <t>4359WB</t>
         </is>
       </c>
       <c r="B120" s="0" t="inlineStr">
         <is>
-          <t>NTL Communications (Ireland) Ltd</t>
-[...2 lines deleted...]
-      <c r="C120" s="0"/>
+          <t>Now Group UK Ltd</t>
+        </is>
+      </c>
+      <c r="C120" s="0" t="inlineStr">
+        <is>
+          <t>AlcoSense Laboratories</t>
+        </is>
+      </c>
       <c r="D120" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E120" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F120" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="G120" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="H120" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="I120" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="J120" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="K120" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="L120" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="M120" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="N120" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="O120" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="P120" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Q120" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="R120" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="S120" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="T120" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U120" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="V120" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="W120" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X120" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y120" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="121">
       <c r="A121" s="0" t="inlineStr">
         <is>
-          <t>1677W</t>
+          <t>328W</t>
         </is>
       </c>
       <c r="B121" s="0" t="inlineStr">
         <is>
-          <t>Ntron Ltd</t>
+          <t>NTL Communications (Ireland) Ltd</t>
         </is>
       </c>
       <c r="C121" s="0"/>
       <c r="D121" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="E121" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="F121" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="G121" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="H121" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="I121" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="J121" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="K121" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="L121" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="M121" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="N121" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="O121" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="P121" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="Q121" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="R121" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="S121" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="T121" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="U121" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="V121" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="W121" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="X121" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="Y121" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="122">
       <c r="A122" s="0" t="inlineStr">
         <is>
-          <t>3860WB</t>
+          <t>1677W</t>
         </is>
       </c>
       <c r="B122" s="0" t="inlineStr">
         <is>
-          <t>Nu Skin Scandinavia A/S</t>
+          <t>Ntron Ltd</t>
         </is>
       </c>
       <c r="C122" s="0"/>
       <c r="D122" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E122" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F122" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="G122" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="H122" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="I122" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="J122" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="K122" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="L122" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="M122" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="N122" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="O122" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="P122" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Q122" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="R122" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="S122" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="T122" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="U122" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="V122" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="W122" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="X122" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Y122" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="123">
       <c r="A123" s="0" t="inlineStr">
         <is>
-          <t>1063W</t>
+          <t>3860WB</t>
         </is>
       </c>
       <c r="B123" s="0" t="inlineStr">
         <is>
-          <t>Nualight Ltd</t>
-[...6 lines deleted...]
-      </c>
+          <t>Nu Skin Scandinavia A/S</t>
+        </is>
+      </c>
+      <c r="C123" s="0"/>
       <c r="D123" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E123" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F123" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="G123" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="H123" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="I123" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="J123" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="K123" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="L123" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="M123" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="N123" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="O123" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="P123" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Q123" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="R123" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="S123" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="T123" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U123" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="V123" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="W123" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X123" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y123" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="124">
       <c r="A124" s="0" t="inlineStr">
         <is>
-          <t>2122W</t>
+          <t>1063W</t>
         </is>
       </c>
       <c r="B124" s="0" t="inlineStr">
         <is>
-          <t>Nuance Communications Ireland Ltd</t>
-[...2 lines deleted...]
-      <c r="C124" s="0"/>
+          <t>Nualight Ltd</t>
+        </is>
+      </c>
+      <c r="C124" s="0" t="inlineStr">
+        <is>
+          <t>Nualight</t>
+        </is>
+      </c>
       <c r="D124" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E124" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F124" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="G124" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="H124" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="I124" s="0" t="inlineStr">
         <is>
           <t>YES</t>
@@ -15404,277 +15404,277 @@
           <t>YES</t>
         </is>
       </c>
       <c r="P124" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="Q124" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="R124" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="S124" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="T124" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="U124" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="V124" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="W124" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="X124" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Y124" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="125">
       <c r="A125" s="0" t="inlineStr">
         <is>
-          <t>2419WB</t>
+          <t>2122W</t>
         </is>
       </c>
       <c r="B125" s="0" t="inlineStr">
         <is>
-          <t>Nuheara Ltd</t>
+          <t>Nuance Communications Ireland Ltd</t>
         </is>
       </c>
       <c r="C125" s="0"/>
       <c r="D125" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E125" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F125" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G125" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H125" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="I125" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="J125" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="K125" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="L125" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="M125" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="N125" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="O125" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="P125" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Q125" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="R125" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="S125" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="T125" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="U125" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="V125" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W125" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="X125" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Y125" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="126">
       <c r="A126" s="0" t="inlineStr">
         <is>
-          <t>2218W</t>
+          <t>2419WB</t>
         </is>
       </c>
       <c r="B126" s="0" t="inlineStr">
         <is>
-          <t>NuLumenTek Ltd</t>
+          <t>Nuheara Ltd</t>
         </is>
       </c>
       <c r="C126" s="0"/>
       <c r="D126" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="E126" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="F126" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="G126" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="H126" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="I126" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="J126" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="K126" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="L126" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="M126" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="N126" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="O126" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="P126" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Q126" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="R126" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="S126" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="T126" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="U126" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
@@ -15682,126 +15682,122 @@
       </c>
       <c r="V126" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W126" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="X126" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Y126" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="127">
       <c r="A127" s="0" t="inlineStr">
         <is>
-          <t>4286WB</t>
+          <t>2218W</t>
         </is>
       </c>
       <c r="B127" s="0" t="inlineStr">
         <is>
-          <t>Nursing Mama Ltd</t>
-[...6 lines deleted...]
-      </c>
+          <t>NuLumenTek Ltd</t>
+        </is>
+      </c>
+      <c r="C127" s="0"/>
       <c r="D127" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E127" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F127" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G127" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H127" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="I127" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="J127" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="K127" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="L127" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="M127" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="N127" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="O127" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="P127" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Q127" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="R127" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="S127" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="T127" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="U127" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
@@ -15809,363 +15805,367 @@
       </c>
       <c r="V127" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W127" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="X127" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Y127" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="128">
       <c r="A128" s="0" t="inlineStr">
         <is>
-          <t>944W</t>
+          <t>4286WB</t>
         </is>
       </c>
       <c r="B128" s="0" t="inlineStr">
         <is>
-          <t>Nutricia Ireland Ltd</t>
-[...2 lines deleted...]
-      <c r="C128" s="0"/>
+          <t>Nursing Mama Ltd</t>
+        </is>
+      </c>
+      <c r="C128" s="0" t="inlineStr">
+        <is>
+          <t>Nursing Mama</t>
+        </is>
+      </c>
       <c r="D128" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E128" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F128" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="G128" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="H128" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="I128" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="J128" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="K128" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="L128" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="M128" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="N128" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="O128" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="P128" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Q128" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="R128" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="S128" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="T128" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U128" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="V128" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="W128" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X128" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y128" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="129">
       <c r="A129" s="0" t="inlineStr">
         <is>
-          <t>2014W</t>
+          <t>944W</t>
         </is>
       </c>
       <c r="B129" s="0" t="inlineStr">
         <is>
-          <t>Nutricia Medical Ireland Ltd</t>
+          <t>Nutricia Ireland Ltd</t>
         </is>
       </c>
       <c r="C129" s="0"/>
       <c r="D129" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="E129" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="F129" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="G129" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="H129" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="I129" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="J129" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="K129" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="L129" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="M129" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="N129" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="O129" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="P129" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Q129" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="R129" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="S129" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="T129" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="U129" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="V129" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="W129" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="X129" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Y129" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="130">
       <c r="A130" s="0" t="inlineStr">
         <is>
-          <t>2150W</t>
+          <t>2014W</t>
         </is>
       </c>
       <c r="B130" s="0" t="inlineStr">
         <is>
-          <t>NuWave Sensor Technology Ltd</t>
+          <t>Nutricia Medical Ireland Ltd</t>
         </is>
       </c>
       <c r="C130" s="0"/>
       <c r="D130" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="E130" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="F130" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="G130" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="H130" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="I130" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="J130" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="K130" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="L130" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="M130" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="N130" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="O130" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="P130" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Q130" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="R130" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="S130" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="T130" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
@@ -16178,419 +16178,542 @@
       </c>
       <c r="V130" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W130" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="X130" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Y130" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="131">
       <c r="A131" s="0" t="inlineStr">
         <is>
-          <t>4981WB</t>
+          <t>2150W</t>
         </is>
       </c>
       <c r="B131" s="0" t="inlineStr">
         <is>
-          <t>Nxsole Ltd</t>
-[...6 lines deleted...]
-      </c>
+          <t>NuWave Sensor Technology Ltd</t>
+        </is>
+      </c>
+      <c r="C131" s="0"/>
       <c r="D131" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="E131" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="F131" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="G131" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="H131" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="I131" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="J131" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="K131" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="L131" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="M131" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="N131" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="O131" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="P131" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Q131" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="R131" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="S131" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="T131" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U131" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="V131" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="W131" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X131" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y131" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="132">
       <c r="A132" s="0" t="inlineStr">
         <is>
-          <t>2881B</t>
+          <t>4981WB</t>
         </is>
       </c>
       <c r="B132" s="0" t="inlineStr">
         <is>
-          <t>Nyhan Motors Bandon Ltd</t>
-[...2 lines deleted...]
-      <c r="C132" s="0"/>
+          <t>Nxsole Ltd</t>
+        </is>
+      </c>
+      <c r="C132" s="0" t="inlineStr">
+        <is>
+          <t>Nexsole</t>
+        </is>
+      </c>
       <c r="D132" s="0" t="inlineStr">
         <is>
           <t>Pending</t>
         </is>
       </c>
       <c r="E132" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="F132" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="G132" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="H132" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="I132" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="J132" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="K132" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="L132" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="M132" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="N132" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="O132" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="P132" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Q132" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="R132" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="S132" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="T132" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="U132" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="V132" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="W132" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="X132" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="Y132" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="133">
       <c r="A133" s="0" t="inlineStr">
         <is>
+          <t>2881B</t>
+        </is>
+      </c>
+      <c r="B133" s="0" t="inlineStr">
+        <is>
+          <t>Nyhan Motors Bandon Ltd</t>
+        </is>
+      </c>
+      <c r="C133" s="0"/>
+      <c r="D133" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="E133" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="F133" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="G133" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="H133" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="I133" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="J133" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="K133" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="L133" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="M133" s="0" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N133" s="0" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="O133" s="0" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="P133" s="0" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="Q133" s="0" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="R133" s="0" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="S133" s="0" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="T133" s="0" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="U133" s="0" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="V133" s="0" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="W133" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="X133" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="Y133" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="134">
+      <c r="A134" s="0" t="inlineStr">
+        <is>
           <t>3187W</t>
         </is>
       </c>
-      <c r="B133" s="0" t="inlineStr">
+      <c r="B134" s="0" t="inlineStr">
         <is>
           <t>Nypro Ltd</t>
         </is>
       </c>
-      <c r="C133" s="0" t="inlineStr">
+      <c r="C134" s="0" t="inlineStr">
         <is>
           <t>Jabil EMS Ireland</t>
         </is>
       </c>
-      <c r="D133" s="0" t="inlineStr">
-[...104 lines deleted...]
-      <c r="Y133" s="0" t="inlineStr">
+      <c r="D134" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="E134" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="F134" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="G134" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="H134" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="I134" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="J134" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="K134" s="0" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L134" s="0" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M134" s="0" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N134" s="0" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="O134" s="0" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="P134" s="0" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="Q134" s="0" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="R134" s="0" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="S134" s="0" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="T134" s="0" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="U134" s="0" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="V134" s="0" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="W134" s="0" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="X134" s="0" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="Y134" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">