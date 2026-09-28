--- v4 (2026-08-14)
+++ v5 (2026-09-28)
@@ -107,51 +107,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:Y246"/>
+  <dimension ref="A1:Y247"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Reg No.</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>Company Name</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>Trading As</t>
         </is>
       </c>
@@ -1083,51 +1083,51 @@
       <c r="X8" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="Y8" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="0" t="inlineStr">
         <is>
           <t>512WB</t>
         </is>
       </c>
       <c r="B9" s="0" t="inlineStr">
         <is>
           <t>P.C. Systems Ltd</t>
         </is>
       </c>
       <c r="C9" s="0"/>
       <c r="D9" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E9" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F9" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="G9" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="H9" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="I9" s="0" t="inlineStr">
         <is>
           <t>YES</t>
@@ -2936,71 +2936,71 @@
       <c r="X23" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Y23" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="0" t="inlineStr">
         <is>
           <t>5124WB</t>
         </is>
       </c>
       <c r="B24" s="0" t="inlineStr">
         <is>
           <t>PAJ UG (haftungsbeschränkt)</t>
         </is>
       </c>
       <c r="C24" s="0"/>
       <c r="D24" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E24" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F24" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G24" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H24" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="I24" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="J24" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="K24" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="L24" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="M24" s="0" t="inlineStr">
         <is>
           <t>NO</t>
@@ -16804,51 +16804,51 @@
       <c r="X135" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Y135" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="136">
       <c r="A136" s="0" t="inlineStr">
         <is>
           <t>4838WB</t>
         </is>
       </c>
       <c r="B136" s="0" t="inlineStr">
         <is>
           <t>PINGOC NOW SL</t>
         </is>
       </c>
       <c r="C136" s="0"/>
       <c r="D136" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E136" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="F136" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="G136" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="H136" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="I136" s="0" t="inlineStr">
         <is>
           <t>NO</t>
@@ -24610,351 +24610,347 @@
       </c>
       <c r="V198" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="W198" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="X198" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Y198" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="199">
       <c r="A199" s="0" t="inlineStr">
         <is>
-          <t>1624WB</t>
+          <t>5198W</t>
         </is>
       </c>
       <c r="B199" s="0" t="inlineStr">
         <is>
-          <t>Premier Farnell (UK) Ltd</t>
-[...6 lines deleted...]
-      </c>
+          <t>Premier Decorations Ltd</t>
+        </is>
+      </c>
+      <c r="C199" s="0"/>
       <c r="D199" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="E199" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="F199" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="G199" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="H199" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="I199" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="J199" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="K199" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="L199" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="M199" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="N199" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="O199" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="P199" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Q199" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="R199" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="S199" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="T199" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="U199" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="V199" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="W199" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="X199" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Y199" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="200">
       <c r="A200" s="0" t="inlineStr">
         <is>
-          <t>3456B</t>
+          <t>1624WB</t>
         </is>
       </c>
       <c r="B200" s="0" t="inlineStr">
         <is>
-          <t>Premier Hi Spec Cars Ltd</t>
-[...2 lines deleted...]
-      <c r="C200" s="0"/>
+          <t>Premier Farnell (UK) Ltd</t>
+        </is>
+      </c>
+      <c r="C200" s="0" t="inlineStr">
+        <is>
+          <t>CPC</t>
+        </is>
+      </c>
       <c r="D200" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E200" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F200" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G200" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H200" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="I200" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="J200" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="K200" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="L200" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="M200" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="N200" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="O200" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="P200" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Q200" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="R200" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="S200" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="T200" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="U200" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="V200" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W200" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X200" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y200" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="201">
       <c r="A201" s="0" t="inlineStr">
         <is>
-          <t>3791WB</t>
+          <t>3456B</t>
         </is>
       </c>
       <c r="B201" s="0" t="inlineStr">
         <is>
-          <t>Premier Medical Ltd</t>
-[...6 lines deleted...]
-      </c>
+          <t>Premier Hi Spec Cars Ltd</t>
+        </is>
+      </c>
+      <c r="C201" s="0"/>
       <c r="D201" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="E201" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="F201" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="G201" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="H201" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="I201" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="J201" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="K201" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="L201" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M201" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N201" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="O201" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="P201" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
@@ -24970,699 +24966,699 @@
           <t>N/A</t>
         </is>
       </c>
       <c r="S201" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="T201" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="U201" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="V201" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W201" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="X201" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Y201" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="202">
       <c r="A202" s="0" t="inlineStr">
         <is>
-          <t>2675T</t>
+          <t>3791WB</t>
         </is>
       </c>
       <c r="B202" s="0" t="inlineStr">
         <is>
-          <t>Premier Tyres &amp; Accessories Ltd</t>
-[...2 lines deleted...]
-      <c r="C202" s="0"/>
+          <t>Premier Medical Ltd</t>
+        </is>
+      </c>
+      <c r="C202" s="0" t="inlineStr">
+        <is>
+          <t>Premier Surgical</t>
+        </is>
+      </c>
       <c r="D202" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E202" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F202" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="G202" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="H202" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="I202" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="J202" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="K202" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="L202" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="M202" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N202" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="O202" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="P202" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Q202" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="R202" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="S202" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="T202" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U202" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="V202" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="W202" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X202" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y202" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="203">
       <c r="A203" s="0" t="inlineStr">
         <is>
-          <t>661W</t>
+          <t>2675T</t>
         </is>
       </c>
       <c r="B203" s="0" t="inlineStr">
         <is>
-          <t>Premium Power Ltd</t>
+          <t>Premier Tyres &amp; Accessories Ltd</t>
         </is>
       </c>
       <c r="C203" s="0"/>
       <c r="D203" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="E203" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="F203" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="G203" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="H203" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="I203" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="J203" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="K203" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="L203" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="M203" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="N203" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="O203" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="P203" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Q203" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="R203" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="S203" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="T203" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="U203" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="V203" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="W203" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="X203" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Y203" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="204">
       <c r="A204" s="0" t="inlineStr">
         <is>
-          <t>2979W</t>
+          <t>661W</t>
         </is>
       </c>
       <c r="B204" s="0" t="inlineStr">
         <is>
-          <t>Premium Waxing Supplies</t>
-[...6 lines deleted...]
-      </c>
+          <t>Premium Power Ltd</t>
+        </is>
+      </c>
+      <c r="C204" s="0"/>
       <c r="D204" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E204" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F204" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G204" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="H204" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="I204" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="J204" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="K204" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="L204" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="M204" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="N204" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="O204" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="P204" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Q204" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="R204" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="S204" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="T204" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="U204" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="V204" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="W204" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="X204" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Y204" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="205">
       <c r="A205" s="0" t="inlineStr">
         <is>
-          <t>1834W</t>
+          <t>2979W</t>
         </is>
       </c>
       <c r="B205" s="0" t="inlineStr">
         <is>
-          <t>Preslite (IRL) Distribution</t>
-[...2 lines deleted...]
-      <c r="C205" s="0"/>
+          <t>Premium Waxing Supplies</t>
+        </is>
+      </c>
+      <c r="C205" s="0" t="inlineStr">
+        <is>
+          <t>ITR</t>
+        </is>
+      </c>
       <c r="D205" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="E205" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="F205" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="G205" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H205" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="I205" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="J205" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="K205" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="L205" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="M205" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="N205" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="O205" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="P205" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Q205" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="R205" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="S205" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="T205" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="U205" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="V205" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W205" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="X205" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Y205" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="206">
       <c r="A206" s="0" t="inlineStr">
         <is>
-          <t>1980WB</t>
+          <t>1834W</t>
         </is>
       </c>
       <c r="B206" s="0" t="inlineStr">
         <is>
-          <t>Preslite Distribution Ltd</t>
+          <t>Preslite (IRL) Distribution</t>
         </is>
       </c>
       <c r="C206" s="0"/>
       <c r="D206" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="E206" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="F206" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="G206" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="H206" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="I206" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="J206" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="K206" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="L206" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="M206" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="N206" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="O206" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="P206" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="Q206" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="R206" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="S206" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="T206" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="U206" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="V206" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W206" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="X206" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Y206" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="207">
       <c r="A207" s="0" t="inlineStr">
         <is>
-          <t>2914WB</t>
+          <t>1980WB</t>
         </is>
       </c>
       <c r="B207" s="0" t="inlineStr">
         <is>
-          <t>Prestige Detection Systems Ltd</t>
-[...6 lines deleted...]
-      </c>
+          <t>Preslite Distribution Ltd</t>
+        </is>
+      </c>
+      <c r="C207" s="0"/>
       <c r="D207" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E207" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F207" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="G207" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="H207" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
@@ -25686,490 +25682,490 @@
           <t>YES</t>
         </is>
       </c>
       <c r="M207" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="N207" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="O207" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="P207" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="Q207" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="R207" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="S207" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="T207" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="U207" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="V207" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W207" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="X207" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Y207" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="208">
       <c r="A208" s="0" t="inlineStr">
         <is>
-          <t>3838WB</t>
+          <t>2914WB</t>
         </is>
       </c>
       <c r="B208" s="0" t="inlineStr">
         <is>
-          <t>Prestige Nails Ltd</t>
+          <t>Prestige Detection Systems Ltd</t>
         </is>
       </c>
       <c r="C208" s="0" t="inlineStr">
         <is>
-          <t>Prestige Nails</t>
+          <t>PDSL</t>
         </is>
       </c>
       <c r="D208" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E208" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F208" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="G208" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H208" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="I208" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="J208" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="K208" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="L208" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="M208" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="N208" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="O208" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="P208" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Q208" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="R208" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="S208" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="T208" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="U208" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="V208" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W208" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="X208" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Y208" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="209">
       <c r="A209" s="0" t="inlineStr">
         <is>
-          <t>729W</t>
+          <t>3838WB</t>
         </is>
       </c>
       <c r="B209" s="0" t="inlineStr">
         <is>
-          <t>PRF Ltd</t>
-[...2 lines deleted...]
-      <c r="C209" s="0"/>
+          <t>Prestige Nails Ltd</t>
+        </is>
+      </c>
+      <c r="C209" s="0" t="inlineStr">
+        <is>
+          <t>Prestige Nails</t>
+        </is>
+      </c>
       <c r="D209" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E209" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F209" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G209" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="H209" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="I209" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="J209" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="K209" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="L209" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="M209" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="N209" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="O209" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="P209" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Q209" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="R209" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="S209" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="T209" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U209" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="V209" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="W209" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X209" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y209" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="210">
       <c r="A210" s="0" t="inlineStr">
         <is>
-          <t>266WB</t>
+          <t>729W</t>
         </is>
       </c>
       <c r="B210" s="0" t="inlineStr">
         <is>
-          <t>Primacy Healthcare 21 Ltd</t>
-[...6 lines deleted...]
-      </c>
+          <t>PRF Ltd</t>
+        </is>
+      </c>
+      <c r="C210" s="0"/>
       <c r="D210" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="E210" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="F210" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="G210" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="H210" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="I210" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="J210" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="K210" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="L210" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="M210" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="N210" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="O210" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="P210" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="Q210" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="R210" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="S210" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="T210" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="U210" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="V210" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="W210" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="X210" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="Y210" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="211">
       <c r="A211" s="0" t="inlineStr">
         <is>
-          <t>334WB</t>
+          <t>266WB</t>
         </is>
       </c>
       <c r="B211" s="0" t="inlineStr">
         <is>
-          <t>Primark Ltd</t>
+          <t>Primacy Healthcare 21 Ltd</t>
         </is>
       </c>
       <c r="C211" s="0" t="inlineStr">
         <is>
-          <t>Penneys</t>
+          <t>Healthcare 21</t>
         </is>
       </c>
       <c r="D211" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="E211" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F211" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="G211" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="H211" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="I211" s="0" t="inlineStr">
         <is>
           <t>YES</t>
@@ -26237,479 +26233,483 @@
       </c>
       <c r="V211" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="W211" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="X211" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="Y211" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="212">
       <c r="A212" s="0" t="inlineStr">
         <is>
-          <t>3652B</t>
+          <t>334WB</t>
         </is>
       </c>
       <c r="B212" s="0" t="inlineStr">
         <is>
-          <t>Prime Automotive Ltd</t>
+          <t>Primark Ltd</t>
         </is>
       </c>
       <c r="C212" s="0" t="inlineStr">
         <is>
-          <t>Newgate Motor Group</t>
+          <t>Penneys</t>
         </is>
       </c>
       <c r="D212" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E212" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F212" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G212" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="H212" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="I212" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="J212" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="K212" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="L212" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="M212" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="N212" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="O212" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="P212" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Q212" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="R212" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="S212" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="T212" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="U212" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="V212" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="W212" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="X212" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Y212" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="213">
       <c r="A213" s="0" t="inlineStr">
         <is>
-          <t>4681WB</t>
+          <t>3652B</t>
         </is>
       </c>
       <c r="B213" s="0" t="inlineStr">
         <is>
-          <t>PrimeBlox</t>
-[...2 lines deleted...]
-      <c r="C213" s="0"/>
+          <t>Prime Automotive Ltd</t>
+        </is>
+      </c>
+      <c r="C213" s="0" t="inlineStr">
+        <is>
+          <t>Newgate Motor Group</t>
+        </is>
+      </c>
       <c r="D213" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="E213" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="F213" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="G213" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H213" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="I213" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="J213" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="K213" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="L213" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="M213" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="N213" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="O213" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="P213" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Q213" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="R213" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="S213" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="T213" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U213" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="V213" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="W213" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="X213" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="Y213" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="214">
       <c r="A214" s="0" t="inlineStr">
         <is>
-          <t>2626WB</t>
+          <t>4681WB</t>
         </is>
       </c>
       <c r="B214" s="0" t="inlineStr">
         <is>
-          <t>Primeline Logistics Unlimited Company</t>
-[...6 lines deleted...]
-      </c>
+          <t>PrimeBlox</t>
+        </is>
+      </c>
+      <c r="C214" s="0"/>
       <c r="D214" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E214" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F214" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="G214" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="H214" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="I214" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="J214" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="K214" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="L214" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="M214" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="N214" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="O214" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="P214" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Q214" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="R214" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="S214" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="T214" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="U214" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="V214" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="W214" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="X214" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Y214" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="215">
       <c r="A215" s="0" t="inlineStr">
         <is>
-          <t>3147W</t>
+          <t>2626WB</t>
         </is>
       </c>
       <c r="B215" s="0" t="inlineStr">
         <is>
-          <t>Primera Technology, Inc.</t>
-[...2 lines deleted...]
-      <c r="C215" s="0"/>
+          <t>Primeline Logistics Unlimited Company</t>
+        </is>
+      </c>
+      <c r="C215" s="0" t="inlineStr">
+        <is>
+          <t>Primeline Jaymark Sales &amp; Marketing Ltd</t>
+        </is>
+      </c>
       <c r="D215" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="E215" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="F215" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="G215" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="H215" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="I215" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="J215" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="K215" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="L215" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="M215" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N215" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="O215" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="P215" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Q215" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
@@ -26737,97 +26737,97 @@
       </c>
       <c r="V215" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W215" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="X215" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Y215" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="216">
       <c r="A216" s="0" t="inlineStr">
         <is>
-          <t>2820WB</t>
+          <t>3147W</t>
         </is>
       </c>
       <c r="B216" s="0" t="inlineStr">
         <is>
-          <t>Princess Cruises Ltd</t>
+          <t>Primera Technology, Inc.</t>
         </is>
       </c>
       <c r="C216" s="0"/>
       <c r="D216" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E216" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F216" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="G216" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="H216" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="I216" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="J216" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="K216" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="L216" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M216" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N216" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="O216" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="P216" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
@@ -26860,97 +26860,97 @@
       </c>
       <c r="V216" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W216" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="X216" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Y216" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="217">
       <c r="A217" s="0" t="inlineStr">
         <is>
-          <t>5078W</t>
+          <t>2820WB</t>
         </is>
       </c>
       <c r="B217" s="0" t="inlineStr">
         <is>
-          <t>Printalytic Sp. z o. o.</t>
+          <t>Princess Cruises Ltd</t>
         </is>
       </c>
       <c r="C217" s="0"/>
       <c r="D217" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E217" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F217" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G217" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H217" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="I217" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="J217" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="K217" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="L217" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M217" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N217" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="O217" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="P217" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
@@ -26983,179 +26983,179 @@
       </c>
       <c r="V217" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W217" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="X217" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Y217" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="218">
       <c r="A218" s="0" t="inlineStr">
         <is>
-          <t>1667B</t>
+          <t>5078W</t>
         </is>
       </c>
       <c r="B218" s="0" t="inlineStr">
         <is>
-          <t>Priory Cycle &amp; Motorcycle Manufacturing Company Ltd</t>
+          <t>Printalytic Sp. z o. o.</t>
         </is>
       </c>
       <c r="C218" s="0"/>
       <c r="D218" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E218" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="F218" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="G218" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="H218" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="I218" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="J218" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="K218" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="L218" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="M218" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="N218" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="O218" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="P218" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Q218" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="R218" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="S218" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="T218" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U218" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="V218" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="W218" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="X218" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Y218" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="219">
       <c r="A219" s="0" t="inlineStr">
         <is>
-          <t>1173WB</t>
+          <t>1667B</t>
         </is>
       </c>
       <c r="B219" s="0" t="inlineStr">
         <is>
-          <t>Prism Lighting Ltd</t>
+          <t>Priory Cycle &amp; Motorcycle Manufacturing Company Ltd</t>
         </is>
       </c>
       <c r="C219" s="0"/>
       <c r="D219" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="E219" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="F219" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="G219" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="H219" s="0" t="inlineStr">
         <is>
@@ -27229,432 +27229,428 @@
       </c>
       <c r="V219" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="W219" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="X219" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Y219" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="220">
       <c r="A220" s="0" t="inlineStr">
         <is>
-          <t>1520WB</t>
+          <t>1173WB</t>
         </is>
       </c>
       <c r="B220" s="0" t="inlineStr">
         <is>
-          <t>Prisma Digital Ltd</t>
+          <t>Prism Lighting Ltd</t>
         </is>
       </c>
       <c r="C220" s="0"/>
       <c r="D220" s="0" t="inlineStr">
         <is>
-          <t>Dissolved</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="E220" s="0" t="inlineStr">
         <is>
-          <t>Dissolved</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="F220" s="0" t="inlineStr">
         <is>
-          <t>Dissolved</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="G220" s="0" t="inlineStr">
         <is>
-          <t>Dissolved</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="H220" s="0" t="inlineStr">
         <is>
-          <t>Dissolved</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="I220" s="0" t="inlineStr">
         <is>
-          <t>Dissolved</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="J220" s="0" t="inlineStr">
         <is>
-          <t>Dissolved</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="K220" s="0" t="inlineStr">
         <is>
-          <t>Dissolved</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="L220" s="0" t="inlineStr">
         <is>
-          <t>Dissolved</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="M220" s="0" t="inlineStr">
         <is>
-          <t>Dissolved</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="N220" s="0" t="inlineStr">
         <is>
-          <t>Dissolved</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="O220" s="0" t="inlineStr">
         <is>
-          <t>Dissolved</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="P220" s="0" t="inlineStr">
         <is>
-          <t>Dissolved</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Q220" s="0" t="inlineStr">
         <is>
-          <t>Dissolved</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="R220" s="0" t="inlineStr">
         <is>
-          <t>Dissolved</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="S220" s="0" t="inlineStr">
         <is>
-          <t>Dissolved</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="T220" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="U220" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="V220" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="W220" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="X220" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Y220" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="221">
       <c r="A221" s="0" t="inlineStr">
         <is>
-          <t>4731B</t>
+          <t>1520WB</t>
         </is>
       </c>
       <c r="B221" s="0" t="inlineStr">
         <is>
-          <t>Pro Trade Solutions EOOD</t>
+          <t>Prisma Digital Ltd</t>
         </is>
       </c>
       <c r="C221" s="0"/>
       <c r="D221" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>Dissolved</t>
         </is>
       </c>
       <c r="E221" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>Dissolved</t>
         </is>
       </c>
       <c r="F221" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>Dissolved</t>
         </is>
       </c>
       <c r="G221" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>Dissolved</t>
         </is>
       </c>
       <c r="H221" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>Dissolved</t>
         </is>
       </c>
       <c r="I221" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>Dissolved</t>
         </is>
       </c>
       <c r="J221" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>Dissolved</t>
         </is>
       </c>
       <c r="K221" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>Dissolved</t>
         </is>
       </c>
       <c r="L221" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>Dissolved</t>
         </is>
       </c>
       <c r="M221" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>Dissolved</t>
         </is>
       </c>
       <c r="N221" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>Dissolved</t>
         </is>
       </c>
       <c r="O221" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>Dissolved</t>
         </is>
       </c>
       <c r="P221" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>Dissolved</t>
         </is>
       </c>
       <c r="Q221" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>Dissolved</t>
         </is>
       </c>
       <c r="R221" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>Dissolved</t>
         </is>
       </c>
       <c r="S221" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>Dissolved</t>
         </is>
       </c>
       <c r="T221" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="U221" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="V221" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W221" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="X221" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Y221" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="222">
       <c r="A222" s="0" t="inlineStr">
         <is>
-          <t>2305T</t>
+          <t>4731B</t>
         </is>
       </c>
       <c r="B222" s="0" t="inlineStr">
         <is>
-          <t>Pro Tyre Ltd</t>
+          <t>Pro Trade Solutions EOOD</t>
         </is>
       </c>
       <c r="C222" s="0"/>
       <c r="D222" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E222" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="F222" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="G222" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="H222" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="I222" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="J222" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="K222" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="L222" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="M222" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="N222" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="O222" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="P222" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Q222" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="R222" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="S222" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="T222" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U222" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="V222" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="W222" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X222" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y222" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="223">
       <c r="A223" s="0" t="inlineStr">
         <is>
-          <t>858WB</t>
+          <t>2305T</t>
         </is>
       </c>
       <c r="B223" s="0" t="inlineStr">
         <is>
-          <t>Procter &amp; Gamble (L&amp;CP) Ltd</t>
-[...6 lines deleted...]
-      </c>
+          <t>Pro Tyre Ltd</t>
+        </is>
+      </c>
+      <c r="C223" s="0"/>
       <c r="D223" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E223" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F223" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="G223" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="H223" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
@@ -27663,123 +27659,123 @@
           <t>YES</t>
         </is>
       </c>
       <c r="J223" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="K223" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="L223" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="M223" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="N223" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="O223" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="P223" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Q223" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="R223" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="S223" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="T223" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="U223" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="V223" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="W223" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="X223" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Y223" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="224">
       <c r="A224" s="0" t="inlineStr">
         <is>
-          <t>553WB</t>
+          <t>858WB</t>
         </is>
       </c>
       <c r="B224" s="0" t="inlineStr">
         <is>
-          <t>Prodent Unlimited Company</t>
+          <t>Procter &amp; Gamble (L&amp;CP) Ltd</t>
         </is>
       </c>
       <c r="C224" s="0" t="inlineStr">
         <is>
-          <t>Promed</t>
+          <t>Procter &amp; Gamble Ireland</t>
         </is>
       </c>
       <c r="D224" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E224" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F224" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="G224" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="H224" s="0" t="inlineStr">
         <is>
           <t>YES</t>
@@ -27852,59 +27848,63 @@
       </c>
       <c r="V224" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="W224" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="X224" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="Y224" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="225">
       <c r="A225" s="0" t="inlineStr">
         <is>
-          <t>678WB</t>
+          <t>553WB</t>
         </is>
       </c>
       <c r="B225" s="0" t="inlineStr">
         <is>
-          <t>Production Equipment Unlimited Company</t>
-[...2 lines deleted...]
-      <c r="C225" s="0"/>
+          <t>Prodent Unlimited Company</t>
+        </is>
+      </c>
+      <c r="C225" s="0" t="inlineStr">
+        <is>
+          <t>Promed</t>
+        </is>
+      </c>
       <c r="D225" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E225" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F225" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="G225" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="H225" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
@@ -27975,63 +27975,59 @@
       </c>
       <c r="V225" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="W225" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="X225" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="Y225" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="226">
       <c r="A226" s="0" t="inlineStr">
         <is>
-          <t>515WB</t>
+          <t>678WB</t>
         </is>
       </c>
       <c r="B226" s="0" t="inlineStr">
         <is>
-          <t>Professional Audio Ltd</t>
-[...6 lines deleted...]
-      </c>
+          <t>Production Equipment Unlimited Company</t>
+        </is>
+      </c>
+      <c r="C226" s="0"/>
       <c r="D226" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E226" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F226" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="G226" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="H226" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
@@ -28102,59 +28098,63 @@
       </c>
       <c r="V226" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="W226" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="X226" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="Y226" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="227">
       <c r="A227" s="0" t="inlineStr">
         <is>
-          <t>416WB</t>
+          <t>515WB</t>
         </is>
       </c>
       <c r="B227" s="0" t="inlineStr">
         <is>
-          <t>Profile Emergency Lighting Ltd</t>
-[...2 lines deleted...]
-      <c r="C227" s="0"/>
+          <t>Professional Audio Ltd</t>
+        </is>
+      </c>
+      <c r="C227" s="0" t="inlineStr">
+        <is>
+          <t>Roland Ireland/ Sennhaser Ireland</t>
+        </is>
+      </c>
       <c r="D227" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E227" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F227" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="G227" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="H227" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
@@ -28225,63 +28225,59 @@
       </c>
       <c r="V227" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="W227" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="X227" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="Y227" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="228">
       <c r="A228" s="0" t="inlineStr">
         <is>
-          <t>671W</t>
+          <t>416WB</t>
         </is>
       </c>
       <c r="B228" s="0" t="inlineStr">
         <is>
-          <t>Progress Electroplating &amp; Manufacturing Co. Ltd</t>
-[...6 lines deleted...]
-      </c>
+          <t>Profile Emergency Lighting Ltd</t>
+        </is>
+      </c>
+      <c r="C228" s="0"/>
       <c r="D228" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E228" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F228" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="G228" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="H228" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
@@ -28352,59 +28348,63 @@
       </c>
       <c r="V228" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="W228" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="X228" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="Y228" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="229">
       <c r="A229" s="0" t="inlineStr">
         <is>
-          <t>2039W</t>
+          <t>671W</t>
         </is>
       </c>
       <c r="B229" s="0" t="inlineStr">
         <is>
-          <t>Progress Software Technologies Ltd</t>
-[...2 lines deleted...]
-      <c r="C229" s="0"/>
+          <t>Progress Electroplating &amp; Manufacturing Co. Ltd</t>
+        </is>
+      </c>
+      <c r="C229" s="0" t="inlineStr">
+        <is>
+          <t>PEMCO</t>
+        </is>
+      </c>
       <c r="D229" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E229" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F229" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="G229" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="H229" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
@@ -28448,272 +28448,272 @@
           <t>YES</t>
         </is>
       </c>
       <c r="Q229" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="R229" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="S229" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="T229" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="U229" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="V229" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="W229" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="X229" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Y229" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="230">
       <c r="A230" s="0" t="inlineStr">
         <is>
-          <t>3462WB</t>
+          <t>2039W</t>
         </is>
       </c>
       <c r="B230" s="0" t="inlineStr">
         <is>
-          <t>Promethean Ltd</t>
+          <t>Progress Software Technologies Ltd</t>
         </is>
       </c>
       <c r="C230" s="0"/>
       <c r="D230" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E230" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F230" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="G230" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="H230" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="I230" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="J230" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="K230" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="L230" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="M230" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="N230" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="O230" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="P230" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Q230" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="R230" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="S230" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="T230" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="U230" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="V230" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="W230" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X230" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y230" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="231">
       <c r="A231" s="0" t="inlineStr">
         <is>
-          <t>4766WB</t>
+          <t>3462WB</t>
         </is>
       </c>
       <c r="B231" s="0" t="inlineStr">
         <is>
-          <t>PROMiXX Limited</t>
+          <t>Promethean Ltd</t>
         </is>
       </c>
       <c r="C231" s="0"/>
       <c r="D231" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E231" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F231" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G231" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H231" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="I231" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="J231" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="K231" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="L231" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="M231" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="N231" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="O231" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="P231" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Q231" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="R231" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="S231" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="T231" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="U231" s="0" t="inlineStr">
         <is>
           <t>NO</t>
@@ -28721,97 +28721,97 @@
       </c>
       <c r="V231" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="W231" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="X231" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="Y231" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="232">
       <c r="A232" s="0" t="inlineStr">
         <is>
-          <t>4848B</t>
+          <t>4766WB</t>
         </is>
       </c>
       <c r="B232" s="0" t="inlineStr">
         <is>
-          <t>Prooral Health Technology (Shenzhen) Ltd.</t>
+          <t>PROMiXX Limited</t>
         </is>
       </c>
       <c r="C232" s="0"/>
       <c r="D232" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="E232" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="F232" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="G232" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="H232" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="I232" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="J232" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="K232" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="L232" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="M232" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="N232" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="O232" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="P232" s="0" t="inlineStr">
         <is>
           <t>NO</t>
@@ -28844,179 +28844,179 @@
       </c>
       <c r="V232" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="W232" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="X232" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="Y232" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="233">
       <c r="A233" s="0" t="inlineStr">
         <is>
-          <t>2200WB</t>
+          <t>4848B</t>
         </is>
       </c>
       <c r="B233" s="0" t="inlineStr">
         <is>
-          <t>Prosoft</t>
+          <t>Prooral Health Technology (Shenzhen) Ltd.</t>
         </is>
       </c>
       <c r="C233" s="0"/>
       <c r="D233" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E233" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="F233" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="G233" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="H233" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="I233" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="J233" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="K233" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="L233" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="M233" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="N233" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="O233" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="P233" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Q233" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="R233" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="S233" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="T233" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="U233" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="V233" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="W233" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="X233" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Y233" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="234">
       <c r="A234" s="0" t="inlineStr">
         <is>
-          <t>1965WB</t>
+          <t>2200WB</t>
         </is>
       </c>
       <c r="B234" s="0" t="inlineStr">
         <is>
-          <t>Prospect Network Services Ltd</t>
+          <t>Prosoft</t>
         </is>
       </c>
       <c r="C234" s="0"/>
       <c r="D234" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="E234" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="F234" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="G234" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="H234" s="0" t="inlineStr">
         <is>
@@ -29028,792 +29028,788 @@
           <t>DE-REG</t>
         </is>
       </c>
       <c r="J234" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="K234" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="L234" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="M234" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="N234" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="O234" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="P234" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Q234" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="R234" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="S234" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="T234" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U234" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="V234" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W234" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="X234" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Y234" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="235">
       <c r="A235" s="0" t="inlineStr">
         <is>
-          <t>911W</t>
+          <t>1965WB</t>
         </is>
       </c>
       <c r="B235" s="0" t="inlineStr">
         <is>
-          <t>Protim Abrasives Ltd</t>
+          <t>Prospect Network Services Ltd</t>
         </is>
       </c>
       <c r="C235" s="0"/>
       <c r="D235" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="E235" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="F235" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="G235" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="H235" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="I235" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="J235" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="K235" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="L235" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="M235" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="N235" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="O235" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="P235" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Q235" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="R235" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="S235" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="T235" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="U235" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="V235" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="W235" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X235" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y235" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="236">
       <c r="A236" s="0" t="inlineStr">
         <is>
-          <t>2713T</t>
+          <t>911W</t>
         </is>
       </c>
       <c r="B236" s="0" t="inlineStr">
         <is>
-          <t>PS3527 Garage Ltd</t>
-[...6 lines deleted...]
-      </c>
+          <t>Protim Abrasives Ltd</t>
+        </is>
+      </c>
+      <c r="C236" s="0"/>
       <c r="D236" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="E236" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="F236" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="G236" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="H236" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="I236" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="J236" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="K236" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="L236" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="M236" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="N236" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="O236" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="P236" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="Q236" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="R236" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="S236" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="T236" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="U236" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="V236" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="W236" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="X236" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Y236" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="237">
       <c r="A237" s="0" t="inlineStr">
         <is>
-          <t>115W</t>
+          <t>2713T</t>
         </is>
       </c>
       <c r="B237" s="0" t="inlineStr">
         <is>
-          <t>PSE Power Systems/ Pat Smith Engineering Ltd</t>
-[...2 lines deleted...]
-      <c r="C237" s="0"/>
+          <t>PS3527 Garage Ltd</t>
+        </is>
+      </c>
+      <c r="C237" s="0" t="inlineStr">
+        <is>
+          <t>O'Sheas Tyre &amp; Battery Centre</t>
+        </is>
+      </c>
       <c r="D237" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E237" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F237" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G237" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H237" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="I237" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="J237" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="K237" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="L237" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="M237" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="N237" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="O237" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="P237" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Q237" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="R237" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="S237" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="T237" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="U237" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="V237" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="W237" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="X237" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Y237" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="238">
       <c r="A238" s="0" t="inlineStr">
         <is>
-          <t>2725WB</t>
+          <t>115W</t>
         </is>
       </c>
       <c r="B238" s="0" t="inlineStr">
         <is>
-          <t>PTRS Ltd</t>
+          <t>PSE Power Systems/ Pat Smith Engineering Ltd</t>
         </is>
       </c>
       <c r="C238" s="0"/>
       <c r="D238" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="E238" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="F238" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="G238" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="H238" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="I238" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="J238" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="K238" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="L238" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="M238" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="N238" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="O238" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="P238" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="Q238" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="R238" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="S238" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="T238" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="U238" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="V238" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="W238" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="X238" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="Y238" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="239">
       <c r="A239" s="0" t="inlineStr">
         <is>
-          <t>3437T</t>
+          <t>2725WB</t>
         </is>
       </c>
       <c r="B239" s="0" t="inlineStr">
         <is>
-          <t>PTS Motorbikes Ltd</t>
+          <t>PTRS Ltd</t>
         </is>
       </c>
       <c r="C239" s="0"/>
       <c r="D239" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="E239" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F239" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="G239" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="H239" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="I239" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="J239" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="K239" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="L239" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="M239" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N239" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="O239" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="P239" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Q239" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="R239" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="S239" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="T239" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U239" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="V239" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="W239" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X239" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y239" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="240">
       <c r="A240" s="0" t="inlineStr">
         <is>
-          <t>4976W</t>
+          <t>3437T</t>
         </is>
       </c>
       <c r="B240" s="0" t="inlineStr">
         <is>
-          <t>Puca Italian Essence Ltd</t>
-[...6 lines deleted...]
-      </c>
+          <t>PTS Motorbikes Ltd</t>
+        </is>
+      </c>
+      <c r="C240" s="0"/>
       <c r="D240" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E240" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F240" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G240" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H240" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="I240" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="J240" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="K240" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="L240" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="M240" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="N240" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="O240" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="P240" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="Q240" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="R240" s="0" t="inlineStr">
         <is>
           <t>NO</t>
@@ -29836,244 +29832,248 @@
       </c>
       <c r="V240" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="W240" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="X240" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="Y240" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="241">
       <c r="A241" s="0" t="inlineStr">
         <is>
-          <t>3795W</t>
+          <t>4976W</t>
         </is>
       </c>
       <c r="B241" s="0" t="inlineStr">
         <is>
-          <t>Puma Social Ltd</t>
+          <t>Puca Italian Essence Ltd</t>
         </is>
       </c>
       <c r="C241" s="0" t="inlineStr">
         <is>
-          <t>EVHACS</t>
+          <t>Puca Coffee</t>
         </is>
       </c>
       <c r="D241" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E241" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="F241" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="G241" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="H241" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="I241" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="J241" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="K241" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="L241" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="M241" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="N241" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="O241" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="P241" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Q241" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="R241" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="S241" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="T241" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="U241" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="V241" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="W241" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="X241" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Y241" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="242">
       <c r="A242" s="0" t="inlineStr">
         <is>
-          <t>2068W</t>
+          <t>3795W</t>
         </is>
       </c>
       <c r="B242" s="0" t="inlineStr">
         <is>
-          <t>Puma UK</t>
-[...2 lines deleted...]
-      <c r="C242" s="0"/>
+          <t>Puma Social Ltd</t>
+        </is>
+      </c>
+      <c r="C242" s="0" t="inlineStr">
+        <is>
+          <t>EVHACS</t>
+        </is>
+      </c>
       <c r="D242" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E242" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F242" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G242" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="H242" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="I242" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="J242" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="K242" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="L242" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="M242" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="N242" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="O242" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="P242" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Q242" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="R242" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="S242" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="T242" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
@@ -30086,542 +30086,665 @@
       </c>
       <c r="V242" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W242" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="X242" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Y242" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="243">
       <c r="A243" s="0" t="inlineStr">
         <is>
-          <t>4813WB</t>
+          <t>2068W</t>
         </is>
       </c>
       <c r="B243" s="0" t="inlineStr">
         <is>
-          <t>PURE REALM LIMITED LIABILITY COMPANY</t>
-[...6 lines deleted...]
-      </c>
+          <t>Puma UK</t>
+        </is>
+      </c>
+      <c r="C243" s="0"/>
       <c r="D243" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="E243" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="F243" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="G243" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="H243" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="I243" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="J243" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="K243" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="L243" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="M243" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="N243" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="O243" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="P243" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Q243" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="R243" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="S243" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="T243" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U243" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="V243" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="W243" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X243" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y243" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="244">
       <c r="A244" s="0" t="inlineStr">
         <is>
-          <t>2189WB</t>
+          <t>4813WB</t>
         </is>
       </c>
       <c r="B244" s="0" t="inlineStr">
         <is>
-          <t>Pure Storage International Ltd</t>
-[...2 lines deleted...]
-      <c r="C244" s="0"/>
+          <t>PURE REALM LIMITED LIABILITY COMPANY</t>
+        </is>
+      </c>
+      <c r="C244" s="0" t="inlineStr">
+        <is>
+          <t>GMKtec</t>
+        </is>
+      </c>
       <c r="D244" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E244" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="F244" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="G244" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="H244" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="I244" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="J244" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="K244" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="L244" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="M244" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="N244" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="O244" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="P244" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Q244" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="R244" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="S244" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="T244" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="U244" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="V244" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="W244" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="X244" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Y244" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="245">
       <c r="A245" s="0" t="inlineStr">
         <is>
-          <t>1844WB</t>
+          <t>2189WB</t>
         </is>
       </c>
       <c r="B245" s="0" t="inlineStr">
         <is>
-          <t>Purmo Group Ireland Ltd</t>
-[...6 lines deleted...]
-      </c>
+          <t>Pure Storage International Ltd</t>
+        </is>
+      </c>
+      <c r="C245" s="0"/>
       <c r="D245" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E245" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F245" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G245" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H245" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="I245" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="J245" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="K245" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="L245" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="M245" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="N245" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="O245" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="P245" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Q245" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="R245" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="S245" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="T245" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U245" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="V245" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="W245" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="X245" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Y245" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="246">
       <c r="A246" s="0" t="inlineStr">
         <is>
+          <t>1844WB</t>
+        </is>
+      </c>
+      <c r="B246" s="0" t="inlineStr">
+        <is>
+          <t>Purmo Group Ireland Ltd</t>
+        </is>
+      </c>
+      <c r="C246" s="0" t="inlineStr">
+        <is>
+          <t>Mysom</t>
+        </is>
+      </c>
+      <c r="D246" s="0" t="inlineStr">
+        <is>
+          <t>DE-REG</t>
+        </is>
+      </c>
+      <c r="E246" s="0" t="inlineStr">
+        <is>
+          <t>DE-REG</t>
+        </is>
+      </c>
+      <c r="F246" s="0" t="inlineStr">
+        <is>
+          <t>DE-REG</t>
+        </is>
+      </c>
+      <c r="G246" s="0" t="inlineStr">
+        <is>
+          <t>DE-REG</t>
+        </is>
+      </c>
+      <c r="H246" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="I246" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="J246" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="K246" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="L246" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="M246" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="N246" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="O246" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="P246" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="Q246" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="R246" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="S246" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="T246" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="U246" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="V246" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="W246" s="0" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="X246" s="0" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="Y246" s="0" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="247">
+      <c r="A247" s="0" t="inlineStr">
+        <is>
           <t>1298W</t>
         </is>
       </c>
-      <c r="B246" s="0" t="inlineStr">
+      <c r="B247" s="0" t="inlineStr">
         <is>
           <t>PWS Celbridge Ltd</t>
         </is>
       </c>
-      <c r="C246" s="0"/>
-[...105 lines deleted...]
-      <c r="Y246" s="0" t="inlineStr">
+      <c r="C247" s="0"/>
+      <c r="D247" s="0" t="inlineStr">
+        <is>
+          <t>DE-REG</t>
+        </is>
+      </c>
+      <c r="E247" s="0" t="inlineStr">
+        <is>
+          <t>DE-REG</t>
+        </is>
+      </c>
+      <c r="F247" s="0" t="inlineStr">
+        <is>
+          <t>DE-REG</t>
+        </is>
+      </c>
+      <c r="G247" s="0" t="inlineStr">
+        <is>
+          <t>DE-REG</t>
+        </is>
+      </c>
+      <c r="H247" s="0" t="inlineStr">
+        <is>
+          <t>DE-REG</t>
+        </is>
+      </c>
+      <c r="I247" s="0" t="inlineStr">
+        <is>
+          <t>DE-REG</t>
+        </is>
+      </c>
+      <c r="J247" s="0" t="inlineStr">
+        <is>
+          <t>DE-REG</t>
+        </is>
+      </c>
+      <c r="K247" s="0" t="inlineStr">
+        <is>
+          <t>DE-REG</t>
+        </is>
+      </c>
+      <c r="L247" s="0" t="inlineStr">
+        <is>
+          <t>DE-REG</t>
+        </is>
+      </c>
+      <c r="M247" s="0" t="inlineStr">
+        <is>
+          <t>DE-REG</t>
+        </is>
+      </c>
+      <c r="N247" s="0" t="inlineStr">
+        <is>
+          <t>DE-REG</t>
+        </is>
+      </c>
+      <c r="O247" s="0" t="inlineStr">
+        <is>
+          <t>DE-REG</t>
+        </is>
+      </c>
+      <c r="P247" s="0" t="inlineStr">
+        <is>
+          <t>DE-REG</t>
+        </is>
+      </c>
+      <c r="Q247" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="R247" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="S247" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="T247" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="U247" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="V247" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="W247" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="X247" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="Y247" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">