--- v4 (2026-08-14)
+++ v5 (2026-10-24)
@@ -203,298 +203,298 @@
       <c r="S1" s="0" t="n">
         <v>2011</v>
       </c>
       <c r="T1" s="0" t="n">
         <v>2010</v>
       </c>
       <c r="U1" s="0" t="n">
         <v>2009</v>
       </c>
       <c r="V1" s="0" t="n">
         <v>2008</v>
       </c>
       <c r="W1" s="0" t="n">
         <v>2007</v>
       </c>
       <c r="X1" s="0" t="n">
         <v>2006</v>
       </c>
       <c r="Y1" s="0" t="n">
         <v>2005</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
-          <t>4613WB</t>
+          <t>1373WB</t>
         </is>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
           <t>QFF Distribution Ltd</t>
         </is>
       </c>
       <c r="C2" s="0" t="inlineStr">
         <is>
-          <t>Tucks Fasteners &amp; Fixings</t>
+          <t>JJ Freeney &amp; Tucks Fasteners &amp; Fixings</t>
         </is>
       </c>
       <c r="D2" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="F2" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="G2" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="H2" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="I2" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="J2" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="K2" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="L2" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="M2" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="N2" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="O2" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="P2" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Q2" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="R2" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="S2" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="T2" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="U2" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="V2" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="W2" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X2" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y2" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
-          <t>1373WB</t>
+          <t>4613WB</t>
         </is>
       </c>
       <c r="B3" s="0" t="inlineStr">
         <is>
           <t>QFF Distribution Ltd</t>
         </is>
       </c>
       <c r="C3" s="0" t="inlineStr">
         <is>
-          <t>JJ Freeney &amp; Tucks Fasteners &amp; Fixings</t>
+          <t>Tucks Fasteners &amp; Fixings</t>
         </is>
       </c>
       <c r="D3" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E3" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F3" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G3" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H3" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="I3" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="J3" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="K3" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="L3" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="M3" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="N3" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="O3" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="P3" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Q3" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="R3" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="S3" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="T3" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="U3" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="V3" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="W3" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="X3" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Y3" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>3391WB</t>
         </is>
       </c>
       <c r="B4" s="0" t="inlineStr">
         <is>
           <t>Qiagen Ltd</t>
         </is>
       </c>
       <c r="C4" s="0"/>
       <c r="D4" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E4" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
@@ -1083,86 +1083,86 @@
       <c r="X8" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="Y8" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="0" t="inlineStr">
         <is>
           <t>3270WB</t>
         </is>
       </c>
       <c r="B9" s="0" t="inlineStr">
         <is>
           <t>QLX Lighting Ltd</t>
         </is>
       </c>
       <c r="C9" s="0"/>
       <c r="D9" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E9" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F9" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G9" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H9" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="I9" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="J9" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="K9" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="L9" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M9" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N9" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="O9" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="P9" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
@@ -3428,51 +3428,51 @@
       <c r="X27" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="Y27" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="0" t="inlineStr">
         <is>
           <t>1871WB</t>
         </is>
       </c>
       <c r="B28" s="0" t="inlineStr">
         <is>
           <t>Quest Merchandise Ltd</t>
         </is>
       </c>
       <c r="C28" s="0"/>
       <c r="D28" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E28" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F28" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="G28" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="H28" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="I28" s="0" t="inlineStr">
         <is>
           <t>YES</t>
@@ -4916,51 +4916,51 @@
       </c>
       <c r="Y39" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="0" t="inlineStr">
         <is>
           <t>3356WB</t>
         </is>
       </c>
       <c r="B40" s="0" t="inlineStr">
         <is>
           <t>Qvis Lighting &amp; Security Ireland Ltd</t>
         </is>
       </c>
       <c r="C40" s="0" t="inlineStr">
         <is>
           <t>Qvis Lighting &amp; Security</t>
         </is>
       </c>
       <c r="D40" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E40" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F40" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="G40" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="H40" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="I40" s="0" t="inlineStr">
         <is>
           <t>YES</t>