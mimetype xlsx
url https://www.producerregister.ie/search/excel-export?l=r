--- v3 (2026-03-21)
+++ v4 (2026-05-09)
@@ -107,51 +107,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:Y204"/>
+  <dimension ref="A1:Y207"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Reg No.</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>Company Name</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>Trading As</t>
         </is>
       </c>
@@ -706,61 +706,61 @@
       <c r="X5" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="Y5" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="0" t="inlineStr">
         <is>
           <t>568W</t>
         </is>
       </c>
       <c r="B6" s="0" t="inlineStr">
         <is>
           <t>R.M.D. Lighting Ltd</t>
         </is>
       </c>
       <c r="C6" s="0"/>
       <c r="D6" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>Dissolved</t>
         </is>
       </c>
       <c r="E6" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>Dissolved</t>
         </is>
       </c>
       <c r="F6" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>Dissolved</t>
         </is>
       </c>
       <c r="G6" s="0" t="inlineStr">
         <is>
           <t>Dissolved</t>
         </is>
       </c>
       <c r="H6" s="0" t="inlineStr">
         <is>
           <t>Dissolved</t>
         </is>
       </c>
       <c r="I6" s="0" t="inlineStr">
         <is>
           <t>Dissolved</t>
         </is>
       </c>
       <c r="J6" s="0" t="inlineStr">
         <is>
           <t>Dissolved</t>
         </is>
       </c>
       <c r="K6" s="0" t="inlineStr">
         <is>
           <t>Dissolved</t>
@@ -3417,235 +3417,235 @@
       </c>
       <c r="V27" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W27" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="X27" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Y27" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="0" t="inlineStr">
         <is>
-          <t>2818WB</t>
+          <t>4921WB</t>
         </is>
       </c>
       <c r="B28" s="0" t="inlineStr">
         <is>
-          <t>Ray Grahams Ltd</t>
+          <t>Ravensburger Verlag GmbH</t>
         </is>
       </c>
       <c r="C28" s="0"/>
       <c r="D28" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="E28" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="F28" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="G28" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="H28" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="I28" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="J28" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="K28" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="L28" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="M28" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="N28" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="O28" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="P28" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Q28" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="R28" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="S28" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="T28" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="U28" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="V28" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="W28" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="X28" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Y28" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="0" t="inlineStr">
         <is>
-          <t>2135W</t>
+          <t>2818WB</t>
         </is>
       </c>
       <c r="B29" s="0" t="inlineStr">
         <is>
-          <t>Rayal Energy Ltd</t>
+          <t>Ray Grahams Ltd</t>
         </is>
       </c>
       <c r="C29" s="0"/>
       <c r="D29" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E29" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F29" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G29" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H29" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="I29" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="J29" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="K29" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="L29" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="M29" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="N29" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="O29" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="P29" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Q29" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="R29" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="S29" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
@@ -3663,357 +3663,357 @@
       </c>
       <c r="V29" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W29" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="X29" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Y29" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="0" t="inlineStr">
         <is>
-          <t>3223BT</t>
+          <t>2135W</t>
         </is>
       </c>
       <c r="B30" s="0" t="inlineStr">
         <is>
-          <t>Razdan Ltd</t>
-[...6 lines deleted...]
-      </c>
+          <t>Rayal Energy Ltd</t>
+        </is>
+      </c>
+      <c r="C30" s="0"/>
       <c r="D30" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="E30" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="F30" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="G30" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="H30" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="I30" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="J30" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="K30" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="L30" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="M30" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="N30" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="O30" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="P30" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Q30" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="R30" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="S30" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="T30" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="U30" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="V30" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W30" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X30" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y30" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="0" t="inlineStr">
         <is>
-          <t>2759WB</t>
+          <t>3223BT</t>
         </is>
       </c>
       <c r="B31" s="0" t="inlineStr">
         <is>
-          <t>Razer (Europe) GmbH</t>
-[...2 lines deleted...]
-      <c r="C31" s="0"/>
+          <t>Razdan Ltd</t>
+        </is>
+      </c>
+      <c r="C31" s="0" t="inlineStr">
+        <is>
+          <t>MG Motor Ireland</t>
+        </is>
+      </c>
       <c r="D31" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E31" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F31" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="G31" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="H31" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="I31" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="J31" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="K31" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="L31" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="M31" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="N31" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="O31" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="P31" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Q31" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="R31" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="S31" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="T31" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="U31" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="V31" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W31" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="X31" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Y31" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="0" t="inlineStr">
         <is>
-          <t>2662WB</t>
+          <t>2759WB</t>
         </is>
       </c>
       <c r="B32" s="0" t="inlineStr">
         <is>
-          <t>RB Ireland Hygiene Home Commercial Ltd</t>
+          <t>Razer (Europe) GmbH</t>
         </is>
       </c>
       <c r="C32" s="0"/>
       <c r="D32" s="0" t="inlineStr">
         <is>
-          <t>Dissolved</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="E32" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F32" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="G32" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="H32" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="I32" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="J32" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="K32" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="L32" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="M32" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="N32" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="O32" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="P32" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Q32" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="R32" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
@@ -4036,1073 +4036,1069 @@
       </c>
       <c r="V32" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W32" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="X32" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Y32" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="0" t="inlineStr">
         <is>
-          <t>4680WB</t>
+          <t>2662WB</t>
         </is>
       </c>
       <c r="B33" s="0" t="inlineStr">
         <is>
-          <t>ReadyWatt</t>
+          <t>RB Ireland Hygiene Home Commercial Ltd</t>
         </is>
       </c>
       <c r="C33" s="0"/>
       <c r="D33" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>Dissolved</t>
         </is>
       </c>
       <c r="E33" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F33" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G33" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H33" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="I33" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="J33" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="K33" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="L33" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="M33" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="N33" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="O33" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="P33" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Q33" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="R33" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="S33" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="T33" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U33" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="V33" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="W33" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X33" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y33" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="0" t="inlineStr">
         <is>
-          <t>1612WB</t>
+          <t>4680WB</t>
         </is>
       </c>
       <c r="B34" s="0" t="inlineStr">
         <is>
-          <t>Reagecon Diagnostics Ltd</t>
+          <t>ReadyWatt</t>
         </is>
       </c>
       <c r="C34" s="0"/>
       <c r="D34" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="E34" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="F34" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="G34" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="H34" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="I34" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="J34" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="K34" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="L34" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="M34" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="N34" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="O34" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="P34" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Q34" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="R34" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="S34" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="T34" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="U34" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="V34" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="W34" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="X34" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Y34" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="0" t="inlineStr">
         <is>
-          <t>686WB</t>
+          <t>1612WB</t>
         </is>
       </c>
       <c r="B35" s="0" t="inlineStr">
         <is>
-          <t>Reagecon Diagnostics Ltd -</t>
+          <t>Reagecon Diagnostics Ltd</t>
         </is>
       </c>
       <c r="C35" s="0"/>
       <c r="D35" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E35" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F35" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G35" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H35" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="I35" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="J35" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="K35" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="L35" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="M35" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="N35" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="O35" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="P35" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Q35" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="R35" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="S35" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="T35" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="U35" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="V35" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="W35" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X35" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y35" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="0" t="inlineStr">
         <is>
-          <t>2199WB</t>
+          <t>686WB</t>
         </is>
       </c>
       <c r="B36" s="0" t="inlineStr">
         <is>
-          <t>Reality Energy Solutions Ltd</t>
+          <t>Reagecon Diagnostics Ltd -</t>
         </is>
       </c>
       <c r="C36" s="0"/>
       <c r="D36" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="E36" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="F36" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="G36" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="H36" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="I36" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="J36" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="K36" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="L36" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="M36" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="N36" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="O36" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="P36" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="Q36" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="R36" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="S36" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="T36" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="U36" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="V36" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="W36" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="X36" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Y36" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="0" t="inlineStr">
         <is>
-          <t>701WB</t>
+          <t>2199WB</t>
         </is>
       </c>
       <c r="B37" s="0" t="inlineStr">
         <is>
-          <t>Realtime Distribution Ltd</t>
+          <t>Reality Energy Solutions Ltd</t>
         </is>
       </c>
       <c r="C37" s="0"/>
       <c r="D37" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="E37" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="F37" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="G37" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="H37" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="I37" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="J37" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="K37" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="L37" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="M37" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="N37" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="O37" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="P37" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Q37" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="R37" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="S37" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="T37" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U37" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="V37" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="W37" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X37" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y37" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="0" t="inlineStr">
         <is>
-          <t>1313WB</t>
+          <t>4935WB</t>
         </is>
       </c>
       <c r="B38" s="0" t="inlineStr">
         <is>
-          <t>Reckitt Benckiser Ireland Ltd</t>
-[...6 lines deleted...]
-      </c>
+          <t>Realtime Distribution Limited </t>
+        </is>
+      </c>
+      <c r="C38" s="0"/>
       <c r="D38" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E38" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="F38" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="G38" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="H38" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="I38" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="J38" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="K38" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="L38" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="M38" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="N38" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="O38" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="P38" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Q38" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="R38" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="S38" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="T38" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U38" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="V38" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="W38" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X38" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y38" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="0" t="inlineStr">
         <is>
-          <t>4687WB</t>
+          <t>701WB</t>
         </is>
       </c>
       <c r="B39" s="0" t="inlineStr">
         <is>
-          <t>Red Blaze Ltd</t>
-[...6 lines deleted...]
-      </c>
+          <t>Realtime Distribution Ltd</t>
+        </is>
+      </c>
+      <c r="C39" s="0"/>
       <c r="D39" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="E39" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="F39" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="G39" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="H39" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="I39" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="J39" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="K39" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="L39" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="M39" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="N39" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="O39" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="P39" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="Q39" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="R39" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="S39" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="T39" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="U39" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="V39" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="W39" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="X39" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Y39" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="0" t="inlineStr">
         <is>
-          <t>2377T</t>
+          <t>1313WB</t>
         </is>
       </c>
       <c r="B40" s="0" t="inlineStr">
         <is>
-          <t>Red Cow Tyres Ltd</t>
-[...2 lines deleted...]
-      <c r="C40" s="0"/>
+          <t>Reckitt Benckiser Ireland Ltd</t>
+        </is>
+      </c>
+      <c r="C40" s="0" t="inlineStr">
+        <is>
+          <t>RB Ireland</t>
+        </is>
+      </c>
       <c r="D40" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="E40" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F40" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="G40" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="H40" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="I40" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="J40" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="K40" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="L40" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="M40" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="N40" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="O40" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="P40" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Q40" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="R40" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="S40" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="T40" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="U40" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="V40" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="W40" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="X40" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Y40" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="0" t="inlineStr">
         <is>
-          <t>3763WB</t>
+          <t>4687WB</t>
         </is>
       </c>
       <c r="B41" s="0" t="inlineStr">
         <is>
-          <t>Red Flamingo Ltd</t>
+          <t>Red Blaze Ltd</t>
         </is>
       </c>
       <c r="C41" s="0" t="inlineStr">
         <is>
-          <t>Homestar</t>
+          <t>Fire Protection Ireland </t>
         </is>
       </c>
       <c r="D41" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="E41" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="F41" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="G41" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="H41" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="I41" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="J41" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="K41" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="L41" s="0" t="inlineStr">
         <is>
           <t>NO</t>
@@ -5155,111 +5151,107 @@
       </c>
       <c r="V41" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="W41" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="X41" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="Y41" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="0" t="inlineStr">
         <is>
-          <t>4132T</t>
+          <t>2377T</t>
         </is>
       </c>
       <c r="B42" s="0" t="inlineStr">
         <is>
-          <t>Red Power Ltd</t>
-[...6 lines deleted...]
-      </c>
+          <t>Red Cow Tyres Ltd</t>
+        </is>
+      </c>
+      <c r="C42" s="0"/>
       <c r="D42" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E42" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F42" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G42" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H42" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="I42" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="J42" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="K42" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="L42" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="M42" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="N42" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="O42" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="P42" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="Q42" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="R42" s="0" t="inlineStr">
         <is>
           <t>NO</t>
@@ -5282,111 +5274,111 @@
       </c>
       <c r="V42" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="W42" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="X42" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="Y42" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="0" t="inlineStr">
         <is>
-          <t>2431T</t>
+          <t>3763WB</t>
         </is>
       </c>
       <c r="B43" s="0" t="inlineStr">
         <is>
-          <t>Red Power Ltd</t>
+          <t>Red Flamingo Ltd</t>
         </is>
       </c>
       <c r="C43" s="0" t="inlineStr">
         <is>
-          <t>Red Power Motorsport</t>
+          <t>Homestar</t>
         </is>
       </c>
       <c r="D43" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="E43" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="F43" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="G43" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="H43" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="I43" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="J43" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="K43" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="L43" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="M43" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="N43" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="O43" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="P43" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="Q43" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="R43" s="0" t="inlineStr">
         <is>
           <t>NO</t>
@@ -5409,372 +5401,376 @@
       </c>
       <c r="V43" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="W43" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="X43" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="Y43" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="0" t="inlineStr">
         <is>
-          <t>3446W</t>
+          <t>2431T</t>
         </is>
       </c>
       <c r="B44" s="0" t="inlineStr">
         <is>
-          <t>Redback Biotek Ltd</t>
-[...2 lines deleted...]
-      <c r="C44" s="0"/>
+          <t>Red Power Ltd</t>
+        </is>
+      </c>
+      <c r="C44" s="0" t="inlineStr">
+        <is>
+          <t>Red Power Motorsport</t>
+        </is>
+      </c>
       <c r="D44" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="E44" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="F44" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="G44" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="H44" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="I44" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="J44" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="K44" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="L44" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="M44" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="N44" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="O44" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="P44" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Q44" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="R44" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="S44" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="T44" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="U44" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="V44" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="W44" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="X44" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Y44" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="0" t="inlineStr">
         <is>
-          <t>3920W</t>
+          <t>4132T</t>
         </is>
       </c>
       <c r="B45" s="0" t="inlineStr">
         <is>
-          <t>Redwing Engineering Ltd</t>
-[...2 lines deleted...]
-      <c r="C45" s="0"/>
+          <t>Red Power Ltd</t>
+        </is>
+      </c>
+      <c r="C45" s="0" t="inlineStr">
+        <is>
+          <t>Red Power Motorsport</t>
+        </is>
+      </c>
       <c r="D45" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E45" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F45" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="G45" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="H45" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="I45" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="J45" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K45" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L45" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M45" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N45" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="O45" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="P45" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Q45" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="R45" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="S45" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="T45" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="U45" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="V45" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="W45" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="X45" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Y45" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="0" t="inlineStr">
         <is>
-          <t>3672WB</t>
+          <t>3446W</t>
         </is>
       </c>
       <c r="B46" s="0" t="inlineStr">
         <is>
-          <t>RedZinc Services Ltd</t>
-[...6 lines deleted...]
-      </c>
+          <t>Redback Biotek Ltd</t>
+        </is>
+      </c>
+      <c r="C46" s="0"/>
       <c r="D46" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E46" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F46" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G46" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H46" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="I46" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="J46" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="K46" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="L46" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="M46" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="N46" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="O46" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="P46" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Q46" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="R46" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="S46" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="T46" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="U46" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
@@ -5782,675 +5778,679 @@
       </c>
       <c r="V46" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W46" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="X46" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Y46" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="0" t="inlineStr">
         <is>
-          <t>1865W</t>
+          <t>3920W</t>
         </is>
       </c>
       <c r="B47" s="0" t="inlineStr">
         <is>
-          <t>Reefer Tech Refrigeration Ltd</t>
-[...6 lines deleted...]
-      </c>
+          <t>Redwing Engineering Ltd</t>
+        </is>
+      </c>
+      <c r="C47" s="0"/>
       <c r="D47" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E47" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F47" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="G47" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="H47" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="I47" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="J47" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="K47" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="L47" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="M47" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="N47" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="O47" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="P47" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Q47" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="R47" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="S47" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="T47" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="U47" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="V47" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W47" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="X47" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Y47" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="0" t="inlineStr">
         <is>
-          <t>3628WB</t>
+          <t>3672WB</t>
         </is>
       </c>
       <c r="B48" s="0" t="inlineStr">
         <is>
-          <t>Reflection Investment B.V.</t>
-[...2 lines deleted...]
-      <c r="C48" s="0"/>
+          <t>RedZinc Services Ltd</t>
+        </is>
+      </c>
+      <c r="C48" s="0" t="inlineStr">
+        <is>
+          <t>RedZinc</t>
+        </is>
+      </c>
       <c r="D48" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="E48" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="F48" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="G48" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="H48" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="I48" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="J48" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K48" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L48" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M48" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N48" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="O48" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="P48" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Q48" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="R48" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="S48" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="T48" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U48" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="V48" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="W48" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X48" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y48" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="0" t="inlineStr">
         <is>
-          <t>1820W</t>
+          <t>1865W</t>
         </is>
       </c>
       <c r="B49" s="0" t="inlineStr">
         <is>
-          <t>Reflex International (Import &amp; Export) Ltd</t>
-[...2 lines deleted...]
-      <c r="C49" s="0"/>
+          <t>Reefer Tech Refrigeration Ltd</t>
+        </is>
+      </c>
+      <c r="C49" s="0" t="inlineStr">
+        <is>
+          <t>Tech Refrigeration &amp; Air Conditioning</t>
+        </is>
+      </c>
       <c r="D49" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E49" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F49" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G49" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H49" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="I49" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="J49" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="K49" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="L49" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="M49" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="N49" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="O49" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="P49" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Q49" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="R49" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="S49" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="T49" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="U49" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="V49" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W49" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="X49" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Y49" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="0" t="inlineStr">
         <is>
-          <t>1395W</t>
+          <t>3628WB</t>
         </is>
       </c>
       <c r="B50" s="0" t="inlineStr">
         <is>
-          <t>Refund 62</t>
+          <t>Reflection Investment B.V.</t>
         </is>
       </c>
       <c r="C50" s="0"/>
       <c r="D50" s="0" t="inlineStr">
         <is>
-          <t>Refund</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E50" s="0" t="inlineStr">
         <is>
-          <t>Refund</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F50" s="0" t="inlineStr">
         <is>
-          <t>Refund</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G50" s="0" t="inlineStr">
         <is>
-          <t>Refund</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H50" s="0" t="inlineStr">
         <is>
-          <t>Refund</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="I50" s="0" t="inlineStr">
         <is>
-          <t>Refund</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="J50" s="0" t="inlineStr">
         <is>
-          <t>Refund</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="K50" s="0" t="inlineStr">
         <is>
-          <t>Refund</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="L50" s="0" t="inlineStr">
         <is>
-          <t>Refund</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="M50" s="0" t="inlineStr">
         <is>
-          <t>Refund</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="N50" s="0" t="inlineStr">
         <is>
-          <t>Refund</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="O50" s="0" t="inlineStr">
         <is>
-          <t>Refund</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="P50" s="0" t="inlineStr">
         <is>
-          <t>Refund</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Q50" s="0" t="inlineStr">
         <is>
-          <t>Refund</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="R50" s="0" t="inlineStr">
         <is>
-          <t>Refund</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="S50" s="0" t="inlineStr">
         <is>
-          <t>Refund</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="T50" s="0" t="inlineStr">
         <is>
-          <t>Refund</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="U50" s="0" t="inlineStr">
         <is>
-          <t>Refund</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="V50" s="0" t="inlineStr">
         <is>
-          <t>Refund</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="W50" s="0" t="inlineStr">
         <is>
-          <t>Refund</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="X50" s="0" t="inlineStr">
         <is>
-          <t>Refund</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Y50" s="0" t="inlineStr">
         <is>
-          <t>Refund</t>
+          <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="0" t="inlineStr">
         <is>
-          <t>126W</t>
+          <t>1820W</t>
         </is>
       </c>
       <c r="B51" s="0" t="inlineStr">
         <is>
-          <t>Refund1</t>
+          <t>Reflex International (Import &amp; Export) Ltd</t>
         </is>
       </c>
       <c r="C51" s="0"/>
       <c r="D51" s="0" t="inlineStr">
         <is>
-          <t>Refund</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="E51" s="0" t="inlineStr">
         <is>
-          <t>Refund</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="F51" s="0" t="inlineStr">
         <is>
-          <t>Refund</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="G51" s="0" t="inlineStr">
         <is>
-          <t>Refund</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="H51" s="0" t="inlineStr">
         <is>
-          <t>Refund</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="I51" s="0" t="inlineStr">
         <is>
-          <t>Refund</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="J51" s="0" t="inlineStr">
         <is>
-          <t>Refund</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="K51" s="0" t="inlineStr">
         <is>
-          <t>Refund</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="L51" s="0" t="inlineStr">
         <is>
-          <t>Refund</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="M51" s="0" t="inlineStr">
         <is>
-          <t>Refund</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="N51" s="0" t="inlineStr">
         <is>
-          <t>Refund</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="O51" s="0" t="inlineStr">
         <is>
-          <t>Refund</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="P51" s="0" t="inlineStr">
         <is>
-          <t>Refund</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="Q51" s="0" t="inlineStr">
         <is>
-          <t>Refund</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="R51" s="0" t="inlineStr">
         <is>
-          <t>Refund</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="S51" s="0" t="inlineStr">
         <is>
-          <t>Refund</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="T51" s="0" t="inlineStr">
         <is>
-          <t>Refund</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U51" s="0" t="inlineStr">
         <is>
-          <t>Refund</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="V51" s="0" t="inlineStr">
         <is>
-          <t>Refund</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="W51" s="0" t="inlineStr">
         <is>
-          <t>Refund</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X51" s="0" t="inlineStr">
         <is>
-          <t>Refund</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y51" s="0" t="inlineStr">
         <is>
-          <t>Refund</t>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="0" t="inlineStr">
         <is>
-          <t>378W</t>
+          <t>1395W</t>
         </is>
       </c>
       <c r="B52" s="0" t="inlineStr">
         <is>
-          <t>Refund10</t>
+          <t>Refund 62</t>
         </is>
       </c>
       <c r="C52" s="0"/>
       <c r="D52" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="E52" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="F52" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="G52" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="H52" s="0" t="inlineStr">
         <is>
@@ -6524,56 +6524,56 @@
       </c>
       <c r="V52" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="W52" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="X52" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="Y52" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="0" t="inlineStr">
         <is>
-          <t>307W</t>
+          <t>126W</t>
         </is>
       </c>
       <c r="B53" s="0" t="inlineStr">
         <is>
-          <t>Refund11</t>
+          <t>Refund1</t>
         </is>
       </c>
       <c r="C53" s="0"/>
       <c r="D53" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="E53" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="F53" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="G53" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="H53" s="0" t="inlineStr">
         <is>
@@ -6647,56 +6647,56 @@
       </c>
       <c r="V53" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="W53" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="X53" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="Y53" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="0" t="inlineStr">
         <is>
-          <t>551W</t>
+          <t>378W</t>
         </is>
       </c>
       <c r="B54" s="0" t="inlineStr">
         <is>
-          <t>Refund12</t>
+          <t>Refund10</t>
         </is>
       </c>
       <c r="C54" s="0"/>
       <c r="D54" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="E54" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="F54" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="G54" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="H54" s="0" t="inlineStr">
         <is>
@@ -6770,56 +6770,56 @@
       </c>
       <c r="V54" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="W54" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="X54" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="Y54" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="0" t="inlineStr">
         <is>
-          <t>322W</t>
+          <t>307W</t>
         </is>
       </c>
       <c r="B55" s="0" t="inlineStr">
         <is>
-          <t>Refund13</t>
+          <t>Refund11</t>
         </is>
       </c>
       <c r="C55" s="0"/>
       <c r="D55" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="E55" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="F55" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="G55" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="H55" s="0" t="inlineStr">
         <is>
@@ -6893,56 +6893,56 @@
       </c>
       <c r="V55" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="W55" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="X55" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="Y55" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="0" t="inlineStr">
         <is>
-          <t>472W</t>
+          <t>551W</t>
         </is>
       </c>
       <c r="B56" s="0" t="inlineStr">
         <is>
-          <t>Refund14</t>
+          <t>Refund12</t>
         </is>
       </c>
       <c r="C56" s="0"/>
       <c r="D56" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="E56" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="F56" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="G56" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="H56" s="0" t="inlineStr">
         <is>
@@ -7016,56 +7016,56 @@
       </c>
       <c r="V56" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="W56" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="X56" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="Y56" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="0" t="inlineStr">
         <is>
-          <t>188W</t>
+          <t>322W</t>
         </is>
       </c>
       <c r="B57" s="0" t="inlineStr">
         <is>
-          <t>Refund15</t>
+          <t>Refund13</t>
         </is>
       </c>
       <c r="C57" s="0"/>
       <c r="D57" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="E57" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="F57" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="G57" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="H57" s="0" t="inlineStr">
         <is>
@@ -7139,56 +7139,56 @@
       </c>
       <c r="V57" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="W57" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="X57" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="Y57" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="0" t="inlineStr">
         <is>
-          <t>300W</t>
+          <t>472W</t>
         </is>
       </c>
       <c r="B58" s="0" t="inlineStr">
         <is>
-          <t>Refund16</t>
+          <t>Refund14</t>
         </is>
       </c>
       <c r="C58" s="0"/>
       <c r="D58" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="E58" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="F58" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="G58" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="H58" s="0" t="inlineStr">
         <is>
@@ -7262,56 +7262,56 @@
       </c>
       <c r="V58" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="W58" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="X58" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="Y58" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="0" t="inlineStr">
         <is>
-          <t>102W</t>
+          <t>188W</t>
         </is>
       </c>
       <c r="B59" s="0" t="inlineStr">
         <is>
-          <t>Refund17</t>
+          <t>Refund15</t>
         </is>
       </c>
       <c r="C59" s="0"/>
       <c r="D59" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="E59" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="F59" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="G59" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="H59" s="0" t="inlineStr">
         <is>
@@ -7385,56 +7385,56 @@
       </c>
       <c r="V59" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="W59" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="X59" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="Y59" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="0" t="inlineStr">
         <is>
-          <t>135W</t>
+          <t>300W</t>
         </is>
       </c>
       <c r="B60" s="0" t="inlineStr">
         <is>
-          <t>Refund18</t>
+          <t>Refund16</t>
         </is>
       </c>
       <c r="C60" s="0"/>
       <c r="D60" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="E60" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="F60" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="G60" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="H60" s="0" t="inlineStr">
         <is>
@@ -7508,56 +7508,56 @@
       </c>
       <c r="V60" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="W60" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="X60" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="Y60" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="0" t="inlineStr">
         <is>
-          <t>98W</t>
+          <t>102W</t>
         </is>
       </c>
       <c r="B61" s="0" t="inlineStr">
         <is>
-          <t>Refund19</t>
+          <t>Refund17</t>
         </is>
       </c>
       <c r="C61" s="0"/>
       <c r="D61" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="E61" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="F61" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="G61" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="H61" s="0" t="inlineStr">
         <is>
@@ -7631,56 +7631,56 @@
       </c>
       <c r="V61" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="W61" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="X61" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="Y61" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="0" t="inlineStr">
         <is>
-          <t>364W</t>
+          <t>135W</t>
         </is>
       </c>
       <c r="B62" s="0" t="inlineStr">
         <is>
-          <t>Refund2</t>
+          <t>Refund18</t>
         </is>
       </c>
       <c r="C62" s="0"/>
       <c r="D62" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="E62" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="F62" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="G62" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="H62" s="0" t="inlineStr">
         <is>
@@ -7754,56 +7754,56 @@
       </c>
       <c r="V62" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="W62" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="X62" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="Y62" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="0" t="inlineStr">
         <is>
-          <t>363W</t>
+          <t>98W</t>
         </is>
       </c>
       <c r="B63" s="0" t="inlineStr">
         <is>
-          <t>Refund2.</t>
+          <t>Refund19</t>
         </is>
       </c>
       <c r="C63" s="0"/>
       <c r="D63" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="E63" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="F63" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="G63" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="H63" s="0" t="inlineStr">
         <is>
@@ -7877,56 +7877,56 @@
       </c>
       <c r="V63" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="W63" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="X63" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="Y63" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
       <c r="A64" s="0" t="inlineStr">
         <is>
-          <t>573W</t>
+          <t>364W</t>
         </is>
       </c>
       <c r="B64" s="0" t="inlineStr">
         <is>
-          <t>Refund20</t>
+          <t>Refund2</t>
         </is>
       </c>
       <c r="C64" s="0"/>
       <c r="D64" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="E64" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="F64" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="G64" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="H64" s="0" t="inlineStr">
         <is>
@@ -8000,56 +8000,56 @@
       </c>
       <c r="V64" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="W64" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="X64" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="Y64" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
       <c r="A65" s="0" t="inlineStr">
         <is>
-          <t>204W</t>
+          <t>363W</t>
         </is>
       </c>
       <c r="B65" s="0" t="inlineStr">
         <is>
-          <t>Refund21</t>
+          <t>Refund2.</t>
         </is>
       </c>
       <c r="C65" s="0"/>
       <c r="D65" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="E65" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="F65" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="G65" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="H65" s="0" t="inlineStr">
         <is>
@@ -8123,56 +8123,56 @@
       </c>
       <c r="V65" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="W65" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="X65" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="Y65" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
       <c r="A66" s="0" t="inlineStr">
         <is>
-          <t>528W</t>
+          <t>573W</t>
         </is>
       </c>
       <c r="B66" s="0" t="inlineStr">
         <is>
-          <t>Refund22</t>
+          <t>Refund20</t>
         </is>
       </c>
       <c r="C66" s="0"/>
       <c r="D66" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="E66" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="F66" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="G66" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="H66" s="0" t="inlineStr">
         <is>
@@ -8246,56 +8246,56 @@
       </c>
       <c r="V66" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="W66" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="X66" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="Y66" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
       <c r="A67" s="0" t="inlineStr">
         <is>
-          <t>268W</t>
+          <t>204W</t>
         </is>
       </c>
       <c r="B67" s="0" t="inlineStr">
         <is>
-          <t>Refund23</t>
+          <t>Refund21</t>
         </is>
       </c>
       <c r="C67" s="0"/>
       <c r="D67" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="E67" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="F67" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="G67" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="H67" s="0" t="inlineStr">
         <is>
@@ -8369,56 +8369,56 @@
       </c>
       <c r="V67" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="W67" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="X67" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="Y67" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
       <c r="A68" s="0" t="inlineStr">
         <is>
-          <t>572W</t>
+          <t>528W</t>
         </is>
       </c>
       <c r="B68" s="0" t="inlineStr">
         <is>
-          <t>Refund24</t>
+          <t>Refund22</t>
         </is>
       </c>
       <c r="C68" s="0"/>
       <c r="D68" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="E68" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="F68" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="G68" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="H68" s="0" t="inlineStr">
         <is>
@@ -8492,56 +8492,56 @@
       </c>
       <c r="V68" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="W68" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="X68" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="Y68" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
       <c r="A69" s="0" t="inlineStr">
         <is>
-          <t>137W</t>
+          <t>268W</t>
         </is>
       </c>
       <c r="B69" s="0" t="inlineStr">
         <is>
-          <t>Refund25</t>
+          <t>Refund23</t>
         </is>
       </c>
       <c r="C69" s="0"/>
       <c r="D69" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="E69" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="F69" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="G69" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="H69" s="0" t="inlineStr">
         <is>
@@ -8615,56 +8615,56 @@
       </c>
       <c r="V69" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="W69" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="X69" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="Y69" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="70">
       <c r="A70" s="0" t="inlineStr">
         <is>
-          <t>533W</t>
+          <t>572W</t>
         </is>
       </c>
       <c r="B70" s="0" t="inlineStr">
         <is>
-          <t>Refund26</t>
+          <t>Refund24</t>
         </is>
       </c>
       <c r="C70" s="0"/>
       <c r="D70" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="E70" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="F70" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="G70" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="H70" s="0" t="inlineStr">
         <is>
@@ -8738,56 +8738,56 @@
       </c>
       <c r="V70" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="W70" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="X70" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="Y70" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="71">
       <c r="A71" s="0" t="inlineStr">
         <is>
-          <t>489W</t>
+          <t>137W</t>
         </is>
       </c>
       <c r="B71" s="0" t="inlineStr">
         <is>
-          <t>Refund27</t>
+          <t>Refund25</t>
         </is>
       </c>
       <c r="C71" s="0"/>
       <c r="D71" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="E71" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="F71" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="G71" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="H71" s="0" t="inlineStr">
         <is>
@@ -8861,56 +8861,56 @@
       </c>
       <c r="V71" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="W71" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="X71" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="Y71" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="72">
       <c r="A72" s="0" t="inlineStr">
         <is>
-          <t>321W</t>
+          <t>533W</t>
         </is>
       </c>
       <c r="B72" s="0" t="inlineStr">
         <is>
-          <t>Refund28</t>
+          <t>Refund26</t>
         </is>
       </c>
       <c r="C72" s="0"/>
       <c r="D72" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="E72" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="F72" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="G72" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="H72" s="0" t="inlineStr">
         <is>
@@ -8984,56 +8984,56 @@
       </c>
       <c r="V72" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="W72" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="X72" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="Y72" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="73">
       <c r="A73" s="0" t="inlineStr">
         <is>
-          <t>725W</t>
+          <t>489W</t>
         </is>
       </c>
       <c r="B73" s="0" t="inlineStr">
         <is>
-          <t>Refund29</t>
+          <t>Refund27</t>
         </is>
       </c>
       <c r="C73" s="0"/>
       <c r="D73" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="E73" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="F73" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="G73" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="H73" s="0" t="inlineStr">
         <is>
@@ -9107,56 +9107,56 @@
       </c>
       <c r="V73" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="W73" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="X73" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="Y73" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="74">
       <c r="A74" s="0" t="inlineStr">
         <is>
-          <t>392W</t>
+          <t>321W</t>
         </is>
       </c>
       <c r="B74" s="0" t="inlineStr">
         <is>
-          <t>Refund3</t>
+          <t>Refund28</t>
         </is>
       </c>
       <c r="C74" s="0"/>
       <c r="D74" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="E74" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="F74" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="G74" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="H74" s="0" t="inlineStr">
         <is>
@@ -9230,56 +9230,56 @@
       </c>
       <c r="V74" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="W74" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="X74" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="Y74" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="75">
       <c r="A75" s="0" t="inlineStr">
         <is>
-          <t>531W</t>
+          <t>725W</t>
         </is>
       </c>
       <c r="B75" s="0" t="inlineStr">
         <is>
-          <t>Refund30</t>
+          <t>Refund29</t>
         </is>
       </c>
       <c r="C75" s="0"/>
       <c r="D75" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="E75" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="F75" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="G75" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="H75" s="0" t="inlineStr">
         <is>
@@ -9353,56 +9353,56 @@
       </c>
       <c r="V75" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="W75" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="X75" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="Y75" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="76">
       <c r="A76" s="0" t="inlineStr">
         <is>
-          <t>173W</t>
+          <t>392W</t>
         </is>
       </c>
       <c r="B76" s="0" t="inlineStr">
         <is>
-          <t>Refund31</t>
+          <t>Refund3</t>
         </is>
       </c>
       <c r="C76" s="0"/>
       <c r="D76" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="E76" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="F76" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="G76" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="H76" s="0" t="inlineStr">
         <is>
@@ -9476,56 +9476,56 @@
       </c>
       <c r="V76" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="W76" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="X76" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="Y76" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="77">
       <c r="A77" s="0" t="inlineStr">
         <is>
-          <t>395W</t>
+          <t>531W</t>
         </is>
       </c>
       <c r="B77" s="0" t="inlineStr">
         <is>
-          <t>Refund32</t>
+          <t>Refund30</t>
         </is>
       </c>
       <c r="C77" s="0"/>
       <c r="D77" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="E77" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="F77" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="G77" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="H77" s="0" t="inlineStr">
         <is>
@@ -9599,56 +9599,56 @@
       </c>
       <c r="V77" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="W77" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="X77" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="Y77" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="78">
       <c r="A78" s="0" t="inlineStr">
         <is>
-          <t>133W</t>
+          <t>173W</t>
         </is>
       </c>
       <c r="B78" s="0" t="inlineStr">
         <is>
-          <t>Refund33</t>
+          <t>Refund31</t>
         </is>
       </c>
       <c r="C78" s="0"/>
       <c r="D78" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="E78" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="F78" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="G78" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="H78" s="0" t="inlineStr">
         <is>
@@ -9722,56 +9722,56 @@
       </c>
       <c r="V78" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="W78" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="X78" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="Y78" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="79">
       <c r="A79" s="0" t="inlineStr">
         <is>
-          <t>747W</t>
+          <t>395W</t>
         </is>
       </c>
       <c r="B79" s="0" t="inlineStr">
         <is>
-          <t>Refund34</t>
+          <t>Refund32</t>
         </is>
       </c>
       <c r="C79" s="0"/>
       <c r="D79" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="E79" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="F79" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="G79" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="H79" s="0" t="inlineStr">
         <is>
@@ -9845,56 +9845,56 @@
       </c>
       <c r="V79" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="W79" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="X79" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="Y79" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="80">
       <c r="A80" s="0" t="inlineStr">
         <is>
-          <t>623W</t>
+          <t>133W</t>
         </is>
       </c>
       <c r="B80" s="0" t="inlineStr">
         <is>
-          <t>Refund36</t>
+          <t>Refund33</t>
         </is>
       </c>
       <c r="C80" s="0"/>
       <c r="D80" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="E80" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="F80" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="G80" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="H80" s="0" t="inlineStr">
         <is>
@@ -9968,56 +9968,56 @@
       </c>
       <c r="V80" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="W80" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="X80" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="Y80" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="81">
       <c r="A81" s="0" t="inlineStr">
         <is>
-          <t>394W</t>
+          <t>747W</t>
         </is>
       </c>
       <c r="B81" s="0" t="inlineStr">
         <is>
-          <t>Refund37</t>
+          <t>Refund34</t>
         </is>
       </c>
       <c r="C81" s="0"/>
       <c r="D81" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="E81" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="F81" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="G81" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="H81" s="0" t="inlineStr">
         <is>
@@ -10091,56 +10091,56 @@
       </c>
       <c r="V81" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="W81" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="X81" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="Y81" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="82">
       <c r="A82" s="0" t="inlineStr">
         <is>
-          <t>433W</t>
+          <t>623W</t>
         </is>
       </c>
       <c r="B82" s="0" t="inlineStr">
         <is>
-          <t>Refund38</t>
+          <t>Refund36</t>
         </is>
       </c>
       <c r="C82" s="0"/>
       <c r="D82" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="E82" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="F82" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="G82" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="H82" s="0" t="inlineStr">
         <is>
@@ -10214,56 +10214,56 @@
       </c>
       <c r="V82" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="W82" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="X82" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="Y82" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="83">
       <c r="A83" s="0" t="inlineStr">
         <is>
-          <t>690W</t>
+          <t>394W</t>
         </is>
       </c>
       <c r="B83" s="0" t="inlineStr">
         <is>
-          <t>Refund39</t>
+          <t>Refund37</t>
         </is>
       </c>
       <c r="C83" s="0"/>
       <c r="D83" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="E83" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="F83" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="G83" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="H83" s="0" t="inlineStr">
         <is>
@@ -10337,56 +10337,56 @@
       </c>
       <c r="V83" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="W83" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="X83" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="Y83" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="84">
       <c r="A84" s="0" t="inlineStr">
         <is>
-          <t>336W</t>
+          <t>433W</t>
         </is>
       </c>
       <c r="B84" s="0" t="inlineStr">
         <is>
-          <t>Refund4</t>
+          <t>Refund38</t>
         </is>
       </c>
       <c r="C84" s="0"/>
       <c r="D84" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="E84" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="F84" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="G84" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="H84" s="0" t="inlineStr">
         <is>
@@ -10460,56 +10460,56 @@
       </c>
       <c r="V84" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="W84" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="X84" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="Y84" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="85">
       <c r="A85" s="0" t="inlineStr">
         <is>
-          <t>440W</t>
+          <t>690W</t>
         </is>
       </c>
       <c r="B85" s="0" t="inlineStr">
         <is>
-          <t>Refund40</t>
+          <t>Refund39</t>
         </is>
       </c>
       <c r="C85" s="0"/>
       <c r="D85" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="E85" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="F85" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="G85" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="H85" s="0" t="inlineStr">
         <is>
@@ -10583,56 +10583,56 @@
       </c>
       <c r="V85" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="W85" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="X85" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="Y85" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="86">
       <c r="A86" s="0" t="inlineStr">
         <is>
-          <t>304W</t>
+          <t>336W</t>
         </is>
       </c>
       <c r="B86" s="0" t="inlineStr">
         <is>
-          <t>Refund41</t>
+          <t>Refund4</t>
         </is>
       </c>
       <c r="C86" s="0"/>
       <c r="D86" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="E86" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="F86" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="G86" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="H86" s="0" t="inlineStr">
         <is>
@@ -10706,56 +10706,56 @@
       </c>
       <c r="V86" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="W86" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="X86" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="Y86" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="87">
       <c r="A87" s="0" t="inlineStr">
         <is>
-          <t>727W</t>
+          <t>440W</t>
         </is>
       </c>
       <c r="B87" s="0" t="inlineStr">
         <is>
-          <t>Refund42</t>
+          <t>Refund40</t>
         </is>
       </c>
       <c r="C87" s="0"/>
       <c r="D87" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="E87" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="F87" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="G87" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="H87" s="0" t="inlineStr">
         <is>
@@ -10829,56 +10829,56 @@
       </c>
       <c r="V87" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="W87" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="X87" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="Y87" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="88">
       <c r="A88" s="0" t="inlineStr">
         <is>
-          <t>294W</t>
+          <t>304W</t>
         </is>
       </c>
       <c r="B88" s="0" t="inlineStr">
         <is>
-          <t>Refund43</t>
+          <t>Refund41</t>
         </is>
       </c>
       <c r="C88" s="0"/>
       <c r="D88" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="E88" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="F88" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="G88" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="H88" s="0" t="inlineStr">
         <is>
@@ -10952,56 +10952,56 @@
       </c>
       <c r="V88" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="W88" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="X88" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="Y88" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="89">
       <c r="A89" s="0" t="inlineStr">
         <is>
-          <t>495W</t>
+          <t>727W</t>
         </is>
       </c>
       <c r="B89" s="0" t="inlineStr">
         <is>
-          <t>Refund44</t>
+          <t>Refund42</t>
         </is>
       </c>
       <c r="C89" s="0"/>
       <c r="D89" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="E89" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="F89" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="G89" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="H89" s="0" t="inlineStr">
         <is>
@@ -11075,56 +11075,56 @@
       </c>
       <c r="V89" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="W89" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="X89" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="Y89" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="90">
       <c r="A90" s="0" t="inlineStr">
         <is>
-          <t>145W</t>
+          <t>294W</t>
         </is>
       </c>
       <c r="B90" s="0" t="inlineStr">
         <is>
-          <t>Refund45</t>
+          <t>Refund43</t>
         </is>
       </c>
       <c r="C90" s="0"/>
       <c r="D90" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="E90" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="F90" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="G90" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="H90" s="0" t="inlineStr">
         <is>
@@ -11198,56 +11198,56 @@
       </c>
       <c r="V90" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="W90" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="X90" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="Y90" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="91">
       <c r="A91" s="0" t="inlineStr">
         <is>
-          <t>146W</t>
+          <t>495W</t>
         </is>
       </c>
       <c r="B91" s="0" t="inlineStr">
         <is>
-          <t>Refund46</t>
+          <t>Refund44</t>
         </is>
       </c>
       <c r="C91" s="0"/>
       <c r="D91" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="E91" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="F91" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="G91" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="H91" s="0" t="inlineStr">
         <is>
@@ -11321,56 +11321,56 @@
       </c>
       <c r="V91" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="W91" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="X91" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="Y91" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="92">
       <c r="A92" s="0" t="inlineStr">
         <is>
-          <t>271W</t>
+          <t>145W</t>
         </is>
       </c>
       <c r="B92" s="0" t="inlineStr">
         <is>
-          <t>Refund47</t>
+          <t>Refund45</t>
         </is>
       </c>
       <c r="C92" s="0"/>
       <c r="D92" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="E92" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="F92" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="G92" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="H92" s="0" t="inlineStr">
         <is>
@@ -11444,56 +11444,56 @@
       </c>
       <c r="V92" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="W92" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="X92" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="Y92" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="93">
       <c r="A93" s="0" t="inlineStr">
         <is>
-          <t>367W</t>
+          <t>146W</t>
         </is>
       </c>
       <c r="B93" s="0" t="inlineStr">
         <is>
-          <t>Refund48</t>
+          <t>Refund46</t>
         </is>
       </c>
       <c r="C93" s="0"/>
       <c r="D93" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="E93" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="F93" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="G93" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="H93" s="0" t="inlineStr">
         <is>
@@ -11567,56 +11567,56 @@
       </c>
       <c r="V93" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="W93" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="X93" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="Y93" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="94">
       <c r="A94" s="0" t="inlineStr">
         <is>
-          <t>73W</t>
+          <t>271W</t>
         </is>
       </c>
       <c r="B94" s="0" t="inlineStr">
         <is>
-          <t>Refund49</t>
+          <t>Refund47</t>
         </is>
       </c>
       <c r="C94" s="0"/>
       <c r="D94" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="E94" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="F94" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="G94" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="H94" s="0" t="inlineStr">
         <is>
@@ -11690,56 +11690,56 @@
       </c>
       <c r="V94" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="W94" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="X94" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="Y94" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="95">
       <c r="A95" s="0" t="inlineStr">
         <is>
-          <t>443W</t>
+          <t>367W</t>
         </is>
       </c>
       <c r="B95" s="0" t="inlineStr">
         <is>
-          <t>Refund5</t>
+          <t>Refund48</t>
         </is>
       </c>
       <c r="C95" s="0"/>
       <c r="D95" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="E95" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="F95" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="G95" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="H95" s="0" t="inlineStr">
         <is>
@@ -11813,56 +11813,56 @@
       </c>
       <c r="V95" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="W95" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="X95" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="Y95" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="96">
       <c r="A96" s="0" t="inlineStr">
         <is>
-          <t>67W</t>
+          <t>73W</t>
         </is>
       </c>
       <c r="B96" s="0" t="inlineStr">
         <is>
-          <t>Refund50</t>
+          <t>Refund49</t>
         </is>
       </c>
       <c r="C96" s="0"/>
       <c r="D96" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="E96" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="F96" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="G96" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="H96" s="0" t="inlineStr">
         <is>
@@ -11936,56 +11936,56 @@
       </c>
       <c r="V96" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="W96" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="X96" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="Y96" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="97">
       <c r="A97" s="0" t="inlineStr">
         <is>
-          <t>286W</t>
+          <t>443W</t>
         </is>
       </c>
       <c r="B97" s="0" t="inlineStr">
         <is>
-          <t>Refund51</t>
+          <t>Refund5</t>
         </is>
       </c>
       <c r="C97" s="0"/>
       <c r="D97" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="E97" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="F97" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="G97" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="H97" s="0" t="inlineStr">
         <is>
@@ -12059,56 +12059,56 @@
       </c>
       <c r="V97" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="W97" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="X97" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="Y97" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="98">
       <c r="A98" s="0" t="inlineStr">
         <is>
-          <t>586W</t>
+          <t>67W</t>
         </is>
       </c>
       <c r="B98" s="0" t="inlineStr">
         <is>
-          <t>Refund52</t>
+          <t>Refund50</t>
         </is>
       </c>
       <c r="C98" s="0"/>
       <c r="D98" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="E98" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="F98" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="G98" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="H98" s="0" t="inlineStr">
         <is>
@@ -12182,56 +12182,56 @@
       </c>
       <c r="V98" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="W98" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="X98" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="Y98" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="99">
       <c r="A99" s="0" t="inlineStr">
         <is>
-          <t>421W</t>
+          <t>286W</t>
         </is>
       </c>
       <c r="B99" s="0" t="inlineStr">
         <is>
-          <t>Refund53</t>
+          <t>Refund51</t>
         </is>
       </c>
       <c r="C99" s="0"/>
       <c r="D99" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="E99" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="F99" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="G99" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="H99" s="0" t="inlineStr">
         <is>
@@ -12305,56 +12305,56 @@
       </c>
       <c r="V99" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="W99" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="X99" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="Y99" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="100">
       <c r="A100" s="0" t="inlineStr">
         <is>
-          <t>177W</t>
+          <t>586W</t>
         </is>
       </c>
       <c r="B100" s="0" t="inlineStr">
         <is>
-          <t>Refund54</t>
+          <t>Refund52</t>
         </is>
       </c>
       <c r="C100" s="0"/>
       <c r="D100" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="E100" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="F100" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="G100" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="H100" s="0" t="inlineStr">
         <is>
@@ -12428,56 +12428,56 @@
       </c>
       <c r="V100" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="W100" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="X100" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="Y100" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="101">
       <c r="A101" s="0" t="inlineStr">
         <is>
-          <t>865W</t>
+          <t>421W</t>
         </is>
       </c>
       <c r="B101" s="0" t="inlineStr">
         <is>
-          <t>Refund55</t>
+          <t>Refund53</t>
         </is>
       </c>
       <c r="C101" s="0"/>
       <c r="D101" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="E101" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="F101" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="G101" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="H101" s="0" t="inlineStr">
         <is>
@@ -12551,56 +12551,56 @@
       </c>
       <c r="V101" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="W101" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="X101" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="Y101" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="102">
       <c r="A102" s="0" t="inlineStr">
         <is>
-          <t>889W</t>
+          <t>177W</t>
         </is>
       </c>
       <c r="B102" s="0" t="inlineStr">
         <is>
-          <t>Refund56</t>
+          <t>Refund54</t>
         </is>
       </c>
       <c r="C102" s="0"/>
       <c r="D102" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="E102" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="F102" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="G102" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="H102" s="0" t="inlineStr">
         <is>
@@ -12674,56 +12674,56 @@
       </c>
       <c r="V102" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="W102" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="X102" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="Y102" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="103">
       <c r="A103" s="0" t="inlineStr">
         <is>
-          <t>672W</t>
+          <t>865W</t>
         </is>
       </c>
       <c r="B103" s="0" t="inlineStr">
         <is>
-          <t>Refund57</t>
+          <t>Refund55</t>
         </is>
       </c>
       <c r="C103" s="0"/>
       <c r="D103" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="E103" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="F103" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="G103" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="H103" s="0" t="inlineStr">
         <is>
@@ -12797,56 +12797,56 @@
       </c>
       <c r="V103" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="W103" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="X103" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="Y103" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="104">
       <c r="A104" s="0" t="inlineStr">
         <is>
-          <t>673W</t>
+          <t>889W</t>
         </is>
       </c>
       <c r="B104" s="0" t="inlineStr">
         <is>
-          <t>Refund58</t>
+          <t>Refund56</t>
         </is>
       </c>
       <c r="C104" s="0"/>
       <c r="D104" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="E104" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="F104" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="G104" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="H104" s="0" t="inlineStr">
         <is>
@@ -12920,56 +12920,56 @@
       </c>
       <c r="V104" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="W104" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="X104" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="Y104" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="105">
       <c r="A105" s="0" t="inlineStr">
         <is>
-          <t>1040W</t>
+          <t>672W</t>
         </is>
       </c>
       <c r="B105" s="0" t="inlineStr">
         <is>
-          <t>Refund59</t>
+          <t>Refund57</t>
         </is>
       </c>
       <c r="C105" s="0"/>
       <c r="D105" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="E105" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="F105" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="G105" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="H105" s="0" t="inlineStr">
         <is>
@@ -13036,63 +13036,63 @@
           <t>Refund</t>
         </is>
       </c>
       <c r="U105" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="V105" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="W105" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="X105" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="Y105" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>Refund</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="106">
       <c r="A106" s="0" t="inlineStr">
         <is>
-          <t>578W</t>
+          <t>673W</t>
         </is>
       </c>
       <c r="B106" s="0" t="inlineStr">
         <is>
-          <t>Refund6</t>
+          <t>Refund58</t>
         </is>
       </c>
       <c r="C106" s="0"/>
       <c r="D106" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="E106" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="F106" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="G106" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="H106" s="0" t="inlineStr">
         <is>
@@ -13166,56 +13166,56 @@
       </c>
       <c r="V106" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="W106" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="X106" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="Y106" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="107">
       <c r="A107" s="0" t="inlineStr">
         <is>
-          <t>1285B</t>
+          <t>1040W</t>
         </is>
       </c>
       <c r="B107" s="0" t="inlineStr">
         <is>
-          <t>Refund60</t>
+          <t>Refund59</t>
         </is>
       </c>
       <c r="C107" s="0"/>
       <c r="D107" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="E107" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="F107" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="G107" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="H107" s="0" t="inlineStr">
         <is>
@@ -13282,63 +13282,63 @@
           <t>Refund</t>
         </is>
       </c>
       <c r="U107" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="V107" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="W107" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="X107" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="Y107" s="0" t="inlineStr">
         <is>
-          <t>Refund</t>
+          <t>YES</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="108">
       <c r="A108" s="0" t="inlineStr">
         <is>
-          <t>1309B</t>
+          <t>578W</t>
         </is>
       </c>
       <c r="B108" s="0" t="inlineStr">
         <is>
-          <t>Refund61</t>
+          <t>Refund6</t>
         </is>
       </c>
       <c r="C108" s="0"/>
       <c r="D108" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="E108" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="F108" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="G108" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="H108" s="0" t="inlineStr">
         <is>
@@ -13412,56 +13412,56 @@
       </c>
       <c r="V108" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="W108" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="X108" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="Y108" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="109">
       <c r="A109" s="0" t="inlineStr">
         <is>
-          <t>646W</t>
+          <t>1285B</t>
         </is>
       </c>
       <c r="B109" s="0" t="inlineStr">
         <is>
-          <t>Refund7</t>
+          <t>Refund60</t>
         </is>
       </c>
       <c r="C109" s="0"/>
       <c r="D109" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="E109" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="F109" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="G109" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="H109" s="0" t="inlineStr">
         <is>
@@ -13535,56 +13535,56 @@
       </c>
       <c r="V109" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="W109" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="X109" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="Y109" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="110">
       <c r="A110" s="0" t="inlineStr">
         <is>
-          <t>1499B</t>
+          <t>1309B</t>
         </is>
       </c>
       <c r="B110" s="0" t="inlineStr">
         <is>
-          <t>Refund70</t>
+          <t>Refund61</t>
         </is>
       </c>
       <c r="C110" s="0"/>
       <c r="D110" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="E110" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="F110" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="G110" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="H110" s="0" t="inlineStr">
         <is>
@@ -13658,56 +13658,56 @@
       </c>
       <c r="V110" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="W110" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="X110" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="Y110" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="111">
       <c r="A111" s="0" t="inlineStr">
         <is>
-          <t>91W</t>
+          <t>646W</t>
         </is>
       </c>
       <c r="B111" s="0" t="inlineStr">
         <is>
-          <t>Refund8</t>
+          <t>Refund7</t>
         </is>
       </c>
       <c r="C111" s="0"/>
       <c r="D111" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="E111" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="F111" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="G111" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="H111" s="0" t="inlineStr">
         <is>
@@ -13781,56 +13781,56 @@
       </c>
       <c r="V111" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="W111" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="X111" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="Y111" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="112">
       <c r="A112" s="0" t="inlineStr">
         <is>
-          <t>320W</t>
+          <t>1499B</t>
         </is>
       </c>
       <c r="B112" s="0" t="inlineStr">
         <is>
-          <t>Refund9</t>
+          <t>Refund70</t>
         </is>
       </c>
       <c r="C112" s="0"/>
       <c r="D112" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="E112" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="F112" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="G112" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="H112" s="0" t="inlineStr">
         <is>
@@ -13904,927 +13904,927 @@
       </c>
       <c r="V112" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="W112" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="X112" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="Y112" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="113">
       <c r="A113" s="0" t="inlineStr">
         <is>
-          <t>3961WB</t>
+          <t>91W</t>
         </is>
       </c>
       <c r="B113" s="0" t="inlineStr">
         <is>
-          <t>Refurbed Marketplace GmbH</t>
+          <t>Refund8</t>
         </is>
       </c>
       <c r="C113" s="0"/>
       <c r="D113" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>Refund</t>
         </is>
       </c>
       <c r="E113" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>Refund</t>
         </is>
       </c>
       <c r="F113" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>Refund</t>
         </is>
       </c>
       <c r="G113" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>Refund</t>
         </is>
       </c>
       <c r="H113" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>Refund</t>
         </is>
       </c>
       <c r="I113" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>Refund</t>
         </is>
       </c>
       <c r="J113" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>Refund</t>
         </is>
       </c>
       <c r="K113" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>Refund</t>
         </is>
       </c>
       <c r="L113" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>Refund</t>
         </is>
       </c>
       <c r="M113" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>Refund</t>
         </is>
       </c>
       <c r="N113" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>Refund</t>
         </is>
       </c>
       <c r="O113" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>Refund</t>
         </is>
       </c>
       <c r="P113" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>Refund</t>
         </is>
       </c>
       <c r="Q113" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>Refund</t>
         </is>
       </c>
       <c r="R113" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>Refund</t>
         </is>
       </c>
       <c r="S113" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>Refund</t>
         </is>
       </c>
       <c r="T113" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>Refund</t>
         </is>
       </c>
       <c r="U113" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>Refund</t>
         </is>
       </c>
       <c r="V113" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>Refund</t>
         </is>
       </c>
       <c r="W113" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>Refund</t>
         </is>
       </c>
       <c r="X113" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>Refund</t>
         </is>
       </c>
       <c r="Y113" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>Refund</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="114">
       <c r="A114" s="0" t="inlineStr">
         <is>
-          <t>1157WB</t>
+          <t>320W</t>
         </is>
       </c>
       <c r="B114" s="0" t="inlineStr">
         <is>
-          <t>Reg Farrell Engineering Ltd</t>
+          <t>Refund9</t>
         </is>
       </c>
       <c r="C114" s="0"/>
       <c r="D114" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>Refund</t>
         </is>
       </c>
       <c r="E114" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>Refund</t>
         </is>
       </c>
       <c r="F114" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>Refund</t>
         </is>
       </c>
       <c r="G114" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>Refund</t>
         </is>
       </c>
       <c r="H114" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>Refund</t>
         </is>
       </c>
       <c r="I114" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>Refund</t>
         </is>
       </c>
       <c r="J114" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>Refund</t>
         </is>
       </c>
       <c r="K114" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>Refund</t>
         </is>
       </c>
       <c r="L114" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>Refund</t>
         </is>
       </c>
       <c r="M114" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>Refund</t>
         </is>
       </c>
       <c r="N114" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>Refund</t>
         </is>
       </c>
       <c r="O114" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>Refund</t>
         </is>
       </c>
       <c r="P114" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>Refund</t>
         </is>
       </c>
       <c r="Q114" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>Refund</t>
         </is>
       </c>
       <c r="R114" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>Refund</t>
         </is>
       </c>
       <c r="S114" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>Refund</t>
         </is>
       </c>
       <c r="T114" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>Refund</t>
         </is>
       </c>
       <c r="U114" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>Refund</t>
         </is>
       </c>
       <c r="V114" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>Refund</t>
         </is>
       </c>
       <c r="W114" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>Refund</t>
         </is>
       </c>
       <c r="X114" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>Refund</t>
         </is>
       </c>
       <c r="Y114" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>Refund</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="115">
       <c r="A115" s="0" t="inlineStr">
         <is>
-          <t>3977WB</t>
+          <t>3961WB</t>
         </is>
       </c>
       <c r="B115" s="0" t="inlineStr">
         <is>
-          <t>Regatta Great Outdoors Ireland Ltd</t>
+          <t>Refurbed Marketplace GmbH</t>
         </is>
       </c>
       <c r="C115" s="0"/>
       <c r="D115" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E115" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F115" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G115" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="H115" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="I115" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="J115" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="K115" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="L115" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="M115" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="N115" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="O115" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="P115" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Q115" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="R115" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="S115" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="T115" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U115" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="V115" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="W115" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X115" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y115" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="116">
       <c r="A116" s="0" t="inlineStr">
         <is>
-          <t>052RW</t>
+          <t>1157WB</t>
         </is>
       </c>
       <c r="B116" s="0" t="inlineStr">
         <is>
-          <t>Rehab Enterprises Ltd</t>
-[...6 lines deleted...]
-      </c>
+          <t>Reg Farrell Engineering Ltd</t>
+        </is>
+      </c>
+      <c r="C116" s="0"/>
       <c r="D116" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E116" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F116" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G116" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H116" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="I116" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="J116" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="K116" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="L116" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="M116" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="N116" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="O116" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="P116" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Q116" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="R116" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="S116" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="T116" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="U116" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="V116" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="W116" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="X116" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Y116" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="117">
       <c r="A117" s="0" t="inlineStr">
         <is>
-          <t>820WB</t>
+          <t>3977WB</t>
         </is>
       </c>
       <c r="B117" s="0" t="inlineStr">
         <is>
-          <t>Rehan Electronics Ltd</t>
+          <t>Regatta Great Outdoors Ireland Ltd</t>
         </is>
       </c>
       <c r="C117" s="0"/>
       <c r="D117" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="E117" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="F117" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="G117" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="H117" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="I117" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="J117" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="K117" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="L117" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="M117" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="N117" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="O117" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="P117" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Q117" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="R117" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="S117" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="T117" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="U117" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="V117" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="W117" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="X117" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Y117" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="118">
       <c r="A118" s="0" t="inlineStr">
         <is>
-          <t>2812WB</t>
+          <t>052RW</t>
         </is>
       </c>
       <c r="B118" s="0" t="inlineStr">
         <is>
-          <t>Rehlko Uninterruptible Power Ireland Ltd</t>
-[...2 lines deleted...]
-      <c r="C118" s="0"/>
+          <t>Rehab Enterprises Ltd</t>
+        </is>
+      </c>
+      <c r="C118" s="0" t="inlineStr">
+        <is>
+          <t>Rehab Recycle</t>
+        </is>
+      </c>
       <c r="D118" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="E118" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="F118" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="G118" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="H118" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="I118" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="J118" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="K118" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="L118" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="M118" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="N118" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="O118" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="P118" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Q118" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="R118" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="S118" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="T118" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U118" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="V118" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="W118" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="X118" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Y118" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="119">
       <c r="A119" s="0" t="inlineStr">
         <is>
-          <t>2679WB</t>
+          <t>820WB</t>
         </is>
       </c>
       <c r="B119" s="0" t="inlineStr">
         <is>
-          <t>Reichelt Elektronik GmbH</t>
+          <t>Rehan Electronics Ltd</t>
         </is>
       </c>
       <c r="C119" s="0"/>
       <c r="D119" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E119" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F119" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="G119" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="H119" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="I119" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="J119" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="K119" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="L119" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="M119" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="N119" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="O119" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="P119" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Q119" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="R119" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="S119" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="T119" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="U119" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="V119" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="W119" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="X119" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Y119" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="120">
       <c r="A120" s="0" t="inlineStr">
         <is>
-          <t>740W</t>
+          <t>2812WB</t>
         </is>
       </c>
       <c r="B120" s="0" t="inlineStr">
         <is>
-          <t>Reitech Instrumentation Ltd</t>
+          <t>Rehlko Uninterruptible Power Ireland Ltd</t>
         </is>
       </c>
       <c r="C120" s="0"/>
       <c r="D120" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="E120" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F120" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="G120" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="H120" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="I120" s="0" t="inlineStr">
         <is>
           <t>YES</t>
@@ -14875,196 +14875,196 @@
           <t>YES</t>
         </is>
       </c>
       <c r="S120" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="T120" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="U120" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="V120" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="W120" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X120" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y120" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="121">
       <c r="A121" s="0" t="inlineStr">
         <is>
-          <t>228W</t>
+          <t>2679WB</t>
         </is>
       </c>
       <c r="B121" s="0" t="inlineStr">
         <is>
-          <t>REL Refrigeration Group Ltd</t>
+          <t>Reichelt Elektronik GmbH</t>
         </is>
       </c>
       <c r="C121" s="0"/>
       <c r="D121" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E121" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F121" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G121" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H121" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="I121" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="J121" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="K121" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="L121" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="M121" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="N121" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="O121" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="P121" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Q121" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="R121" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="S121" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="T121" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U121" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="V121" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="W121" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X121" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y121" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="122">
       <c r="A122" s="0" t="inlineStr">
         <is>
-          <t>2576WB</t>
+          <t>740W</t>
         </is>
       </c>
       <c r="B122" s="0" t="inlineStr">
         <is>
-          <t>Reliable Controls Corporation</t>
+          <t>Reitech Instrumentation Ltd</t>
         </is>
       </c>
       <c r="C122" s="0"/>
       <c r="D122" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E122" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F122" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="G122" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="H122" s="0" t="inlineStr">
         <is>
@@ -15106,1257 +15106,1249 @@
           <t>YES</t>
         </is>
       </c>
       <c r="P122" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="Q122" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="R122" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="S122" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="T122" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="U122" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="V122" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="W122" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="X122" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Y122" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="123">
       <c r="A123" s="0" t="inlineStr">
         <is>
-          <t>471WB</t>
+          <t>228W</t>
         </is>
       </c>
       <c r="B123" s="0" t="inlineStr">
         <is>
-          <t>Reliable Security Products Ltd</t>
+          <t>REL Refrigeration Group Ltd</t>
         </is>
       </c>
       <c r="C123" s="0"/>
       <c r="D123" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="E123" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="F123" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="G123" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="H123" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="I123" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="J123" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="K123" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="L123" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="M123" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="N123" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="O123" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="P123" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="Q123" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="R123" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="S123" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="T123" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="U123" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="V123" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="W123" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="X123" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="Y123" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="124">
       <c r="A124" s="0" t="inlineStr">
         <is>
-          <t>3984W</t>
+          <t>2576WB</t>
         </is>
       </c>
       <c r="B124" s="0" t="inlineStr">
         <is>
-          <t>Reliance Equipment Ltd</t>
-[...6 lines deleted...]
-      </c>
+          <t>Reliable Controls Corporation</t>
+        </is>
+      </c>
+      <c r="C124" s="0"/>
       <c r="D124" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E124" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F124" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G124" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H124" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="I124" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="J124" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="K124" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="L124" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="M124" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="N124" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="O124" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="P124" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Q124" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="R124" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="S124" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="T124" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U124" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="V124" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="W124" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X124" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y124" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="125">
       <c r="A125" s="0" t="inlineStr">
         <is>
-          <t>1594WB</t>
+          <t>471WB</t>
         </is>
       </c>
       <c r="B125" s="0" t="inlineStr">
         <is>
-          <t>Remlub Ltd</t>
+          <t>Reliable Security Products Ltd</t>
         </is>
       </c>
       <c r="C125" s="0"/>
       <c r="D125" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E125" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F125" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G125" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H125" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="I125" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="J125" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="K125" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="L125" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="M125" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="N125" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="O125" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="P125" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Q125" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="R125" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="S125" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="T125" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="U125" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="V125" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="W125" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="X125" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Y125" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="126">
       <c r="A126" s="0" t="inlineStr">
         <is>
-          <t>1501WB</t>
+          <t>3984W</t>
         </is>
       </c>
       <c r="B126" s="0" t="inlineStr">
         <is>
-          <t>Renaissance Contingency Services Ltd</t>
-[...2 lines deleted...]
-      <c r="C126" s="0"/>
+          <t>Reliance Equipment Ltd</t>
+        </is>
+      </c>
+      <c r="C126" s="0" t="inlineStr">
+        <is>
+          <t>Reliance Laundry Equipment</t>
+        </is>
+      </c>
       <c r="D126" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="E126" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="F126" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="G126" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="H126" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="I126" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="J126" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="K126" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="L126" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="M126" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="N126" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="O126" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="P126" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Q126" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="R126" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="S126" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="T126" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="U126" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="V126" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="W126" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="X126" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Y126" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="127">
       <c r="A127" s="0" t="inlineStr">
         <is>
-          <t>3608W</t>
+          <t>1594WB</t>
         </is>
       </c>
       <c r="B127" s="0" t="inlineStr">
         <is>
-          <t>Renaissance Products Ltd </t>
+          <t>Remlub Ltd</t>
         </is>
       </c>
       <c r="C127" s="0"/>
       <c r="D127" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="E127" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="F127" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="G127" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="H127" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="I127" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="J127" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="K127" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="L127" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="M127" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="N127" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="O127" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="P127" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="Q127" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="R127" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="S127" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="T127" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="U127" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="V127" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="W127" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="X127" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="Y127" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="128">
       <c r="A128" s="0" t="inlineStr">
         <is>
-          <t>2381T</t>
+          <t>1501WB</t>
         </is>
       </c>
       <c r="B128" s="0" t="inlineStr">
         <is>
-          <t>Renew Tyres Ltd</t>
-[...6 lines deleted...]
-      </c>
+          <t>Renaissance Contingency Services Ltd</t>
+        </is>
+      </c>
+      <c r="C128" s="0"/>
       <c r="D128" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E128" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F128" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="G128" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="H128" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="I128" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="J128" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="K128" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="L128" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="M128" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="N128" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="O128" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="P128" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Q128" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="R128" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="S128" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="T128" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="U128" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="V128" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="W128" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X128" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y128" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="129">
       <c r="A129" s="0" t="inlineStr">
         <is>
-          <t>1241WB</t>
+          <t>3608W</t>
         </is>
       </c>
       <c r="B129" s="0" t="inlineStr">
         <is>
-          <t>Rennicks Sign Manufacturing Unlimited Co.</t>
+          <t>Renaissance Products Ltd </t>
         </is>
       </c>
       <c r="C129" s="0"/>
       <c r="D129" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="E129" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F129" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G129" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H129" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="I129" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="J129" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="K129" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="L129" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="M129" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="N129" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="O129" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="P129" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="Q129" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="R129" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="S129" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="T129" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="U129" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="V129" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="W129" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="X129" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Y129" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="130">
       <c r="A130" s="0" t="inlineStr">
         <is>
-          <t>2500WB</t>
+          <t>2381T</t>
         </is>
       </c>
       <c r="B130" s="0" t="inlineStr">
         <is>
-          <t>Rennicks Signs Ireland Ltd</t>
-[...2 lines deleted...]
-      <c r="C130" s="0"/>
+          <t>Renew Tyres Ltd</t>
+        </is>
+      </c>
+      <c r="C130" s="0" t="inlineStr">
+        <is>
+          <t>Renew Tyres</t>
+        </is>
+      </c>
       <c r="D130" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E130" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F130" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="G130" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="H130" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="I130" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="J130" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="K130" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="L130" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="M130" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="N130" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="O130" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="P130" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Q130" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="R130" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="S130" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="T130" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="U130" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="V130" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="W130" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="X130" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Y130" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="131">
       <c r="A131" s="0" t="inlineStr">
         <is>
-          <t>1441WB</t>
+          <t>1241WB</t>
         </is>
       </c>
       <c r="B131" s="0" t="inlineStr">
         <is>
-          <t>Rentokil Initial Ltd</t>
-[...6 lines deleted...]
-      </c>
+          <t>Rennicks Sign Manufacturing Unlimited Co.</t>
+        </is>
+      </c>
+      <c r="C131" s="0"/>
       <c r="D131" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="E131" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="F131" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="G131" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="H131" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="I131" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="J131" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="K131" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="L131" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="M131" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="N131" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="O131" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="P131" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="Q131" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="R131" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="S131" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="T131" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="U131" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="V131" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="W131" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="X131" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="Y131" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="132">
       <c r="A132" s="0" t="inlineStr">
         <is>
-          <t>4028B</t>
+          <t>2500WB</t>
         </is>
       </c>
       <c r="B132" s="0" t="inlineStr">
         <is>
-          <t>Reolink Innovation Limited</t>
-[...6 lines deleted...]
-      </c>
+          <t>Rennicks Signs Ireland Ltd</t>
+        </is>
+      </c>
+      <c r="C132" s="0"/>
       <c r="D132" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="E132" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F132" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G132" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H132" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="I132" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="J132" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="K132" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="L132" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="M132" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N132" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="O132" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="P132" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Q132" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
@@ -16367,76 +16359,80 @@
           <t>N/A</t>
         </is>
       </c>
       <c r="S132" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="T132" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="U132" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="V132" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W132" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X132" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y132" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="133">
       <c r="A133" s="0" t="inlineStr">
         <is>
-          <t>3540WB</t>
+          <t>1441WB</t>
         </is>
       </c>
       <c r="B133" s="0" t="inlineStr">
         <is>
-          <t>Repligen Europe B.V</t>
-[...2 lines deleted...]
-      <c r="C133" s="0"/>
+          <t>Rentokil Initial Ltd</t>
+        </is>
+      </c>
+      <c r="C133" s="0" t="inlineStr">
+        <is>
+          <t>Initial Washrooms Solutions</t>
+        </is>
+      </c>
       <c r="D133" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E133" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F133" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="G133" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="H133" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
@@ -16455,237 +16451,241 @@
           <t>YES</t>
         </is>
       </c>
       <c r="L133" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="M133" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="N133" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="O133" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="P133" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Q133" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="R133" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="S133" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="T133" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="U133" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="V133" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="W133" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="X133" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Y133" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="134">
       <c r="A134" s="0" t="inlineStr">
         <is>
-          <t>3692WB</t>
+          <t>4028B</t>
         </is>
       </c>
       <c r="B134" s="0" t="inlineStr">
         <is>
-          <t>Republic of Vape Ltd</t>
-[...2 lines deleted...]
-      <c r="C134" s="0"/>
+          <t>Reolink Innovation Limited</t>
+        </is>
+      </c>
+      <c r="C134" s="0" t="inlineStr">
+        <is>
+          <t>Reolink</t>
+        </is>
+      </c>
       <c r="D134" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E134" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F134" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="G134" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="H134" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="I134" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="J134" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="K134" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="L134" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="M134" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="N134" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="O134" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="P134" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Q134" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="R134" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="S134" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="T134" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U134" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="V134" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="W134" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="X134" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="Y134" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="135">
       <c r="A135" s="0" t="inlineStr">
         <is>
-          <t>1488W</t>
+          <t>3540WB</t>
         </is>
       </c>
       <c r="B135" s="0" t="inlineStr">
         <is>
-          <t>Resmed-PEI Ltd</t>
+          <t>Repligen Europe B.V</t>
         </is>
       </c>
       <c r="C135" s="0"/>
       <c r="D135" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E135" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F135" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="G135" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="H135" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="I135" s="0" t="inlineStr">
         <is>
           <t>YES</t>
@@ -16701,169 +16701,169 @@
           <t>YES</t>
         </is>
       </c>
       <c r="L135" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="M135" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="N135" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="O135" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="P135" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Q135" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="R135" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="S135" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="T135" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U135" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="V135" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="W135" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X135" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y135" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="136">
       <c r="A136" s="0" t="inlineStr">
         <is>
-          <t>4587WB</t>
+          <t>3692WB</t>
         </is>
       </c>
       <c r="B136" s="0" t="inlineStr">
         <is>
-          <t>Revati Umak</t>
+          <t>Republic of Vape Ltd</t>
         </is>
       </c>
       <c r="C136" s="0"/>
       <c r="D136" s="0" t="inlineStr">
         <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="E136" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="F136" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="G136" s="0" t="inlineStr">
+        <is>
           <t>Pending</t>
         </is>
       </c>
-      <c r="E136" s="0" t="inlineStr">
+      <c r="H136" s="0" t="inlineStr">
         <is>
           <t>Pending</t>
         </is>
       </c>
-      <c r="F136" s="0" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="I136" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="J136" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="K136" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="L136" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="M136" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="N136" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="O136" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="P136" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="Q136" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="R136" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="S136" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="T136" s="0" t="inlineStr">
         <is>
           <t>NO</t>
@@ -16876,62 +16876,62 @@
       </c>
       <c r="V136" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="W136" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="X136" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="Y136" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="137">
       <c r="A137" s="0" t="inlineStr">
         <is>
-          <t>1126WB</t>
+          <t>1488W</t>
         </is>
       </c>
       <c r="B137" s="0" t="inlineStr">
         <is>
-          <t>Revvity (Ireland) Ltd</t>
+          <t>Resmed-PEI Ltd</t>
         </is>
       </c>
       <c r="C137" s="0"/>
       <c r="D137" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="E137" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F137" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="G137" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="H137" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="I137" s="0" t="inlineStr">
         <is>
           <t>YES</t>
@@ -16982,196 +16982,196 @@
           <t>YES</t>
         </is>
       </c>
       <c r="S137" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="T137" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="U137" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="V137" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="W137" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="X137" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Y137" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="138">
       <c r="A138" s="0" t="inlineStr">
         <is>
-          <t>610WB</t>
+          <t>4587WB</t>
         </is>
       </c>
       <c r="B138" s="0" t="inlineStr">
         <is>
-          <t>Rhino Industrial Ltd</t>
+          <t>Revati Umak</t>
         </is>
       </c>
       <c r="C138" s="0"/>
       <c r="D138" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="E138" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="F138" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="G138" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="H138" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="I138" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="J138" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="K138" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="L138" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="M138" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="N138" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="O138" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="P138" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Q138" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="R138" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="S138" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="T138" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="U138" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="V138" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="W138" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="X138" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Y138" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="139">
       <c r="A139" s="0" t="inlineStr">
         <is>
-          <t>1711B</t>
+          <t>1126WB</t>
         </is>
       </c>
       <c r="B139" s="0" t="inlineStr">
         <is>
-          <t>Rhonda Ltd</t>
+          <t>Revvity (Ireland) Ltd</t>
         </is>
       </c>
       <c r="C139" s="0"/>
       <c r="D139" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E139" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F139" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="G139" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="H139" s="0" t="inlineStr">
         <is>
@@ -17213,94 +17213,94 @@
           <t>YES</t>
         </is>
       </c>
       <c r="P139" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="Q139" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="R139" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="S139" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="T139" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="U139" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="V139" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="W139" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X139" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y139" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="140">
       <c r="A140" s="0" t="inlineStr">
         <is>
-          <t>1760WB</t>
+          <t>610WB</t>
         </is>
       </c>
       <c r="B140" s="0" t="inlineStr">
         <is>
-          <t>Ribbon Communications International Ltd</t>
+          <t>Rhino Industrial Ltd</t>
         </is>
       </c>
       <c r="C140" s="0"/>
       <c r="D140" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E140" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F140" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="G140" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="H140" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="I140" s="0" t="inlineStr">
         <is>
           <t>YES</t>
@@ -17336,1246 +17336,1246 @@
           <t>YES</t>
         </is>
       </c>
       <c r="P140" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="Q140" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="R140" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="S140" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="T140" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="U140" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="V140" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="W140" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="X140" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Y140" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="141">
       <c r="A141" s="0" t="inlineStr">
         <is>
-          <t>1443WB</t>
+          <t>1711B</t>
         </is>
       </c>
       <c r="B141" s="0" t="inlineStr">
         <is>
-          <t>Richard Clark &amp; Co. Ltd</t>
+          <t>Rhonda Ltd</t>
         </is>
       </c>
       <c r="C141" s="0"/>
       <c r="D141" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E141" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F141" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G141" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H141" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="I141" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="J141" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="K141" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="L141" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="M141" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="N141" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="O141" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="P141" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Q141" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="R141" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="S141" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="T141" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U141" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="V141" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="W141" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="X141" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Y141" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="142">
       <c r="A142" s="0" t="inlineStr">
         <is>
-          <t>3907W</t>
+          <t>1760WB</t>
         </is>
       </c>
       <c r="B142" s="0" t="inlineStr">
         <is>
-          <t>Richard Wolf GmbH</t>
+          <t>Ribbon Communications International Ltd</t>
         </is>
       </c>
       <c r="C142" s="0"/>
       <c r="D142" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E142" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F142" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="G142" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="H142" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="I142" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="J142" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="K142" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="L142" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="M142" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="N142" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="O142" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="P142" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Q142" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="R142" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="S142" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="T142" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U142" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="V142" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="W142" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X142" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y142" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="143">
       <c r="A143" s="0" t="inlineStr">
         <is>
-          <t>3314W</t>
+          <t>1443WB</t>
         </is>
       </c>
       <c r="B143" s="0" t="inlineStr">
         <is>
-          <t>Richmond Marketing Ltd</t>
+          <t>Richard Clark &amp; Co. Ltd</t>
         </is>
       </c>
       <c r="C143" s="0"/>
       <c r="D143" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="E143" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="F143" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="G143" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="H143" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="I143" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="J143" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="K143" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="L143" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="M143" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="N143" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="O143" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="P143" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="Q143" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="R143" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="S143" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="T143" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="U143" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="V143" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="W143" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="X143" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Y143" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="144">
       <c r="A144" s="0" t="inlineStr">
         <is>
-          <t>591W</t>
+          <t>3907W</t>
         </is>
       </c>
       <c r="B144" s="0" t="inlineStr">
         <is>
-          <t>Richmond Marketing Unlimited Company</t>
+          <t>Richard Wolf GmbH</t>
         </is>
       </c>
       <c r="C144" s="0"/>
       <c r="D144" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E144" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F144" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G144" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H144" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="I144" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="J144" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="K144" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="L144" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="M144" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="N144" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="O144" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="P144" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Q144" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="R144" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="S144" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="T144" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="U144" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="V144" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="W144" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="X144" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Y144" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="145">
       <c r="A145" s="0" t="inlineStr">
         <is>
-          <t>408WB</t>
+          <t>3314W</t>
         </is>
       </c>
       <c r="B145" s="0" t="inlineStr">
         <is>
-          <t>Ricoh Ireland Ltd</t>
+          <t>Richmond Marketing Ltd</t>
         </is>
       </c>
       <c r="C145" s="0"/>
       <c r="D145" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E145" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F145" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="G145" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="H145" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="I145" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="J145" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="K145" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="L145" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="M145" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="N145" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="O145" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="P145" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Q145" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="R145" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="S145" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="T145" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U145" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="V145" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="W145" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X145" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y145" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="146">
       <c r="A146" s="0" t="inlineStr">
         <is>
-          <t>732W</t>
+          <t>591W</t>
         </is>
       </c>
       <c r="B146" s="0" t="inlineStr">
         <is>
-          <t>RICOH PRINTING SYSTEMS EUROPE</t>
+          <t>Richmond Marketing Unlimited Company</t>
         </is>
       </c>
       <c r="C146" s="0"/>
       <c r="D146" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="E146" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="F146" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="G146" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="H146" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="I146" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="J146" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="K146" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="L146" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="M146" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="N146" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="O146" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="P146" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Q146" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="R146" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="S146" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="T146" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="U146" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="V146" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="W146" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="X146" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Y146" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="147">
       <c r="A147" s="0" t="inlineStr">
         <is>
-          <t>1211B</t>
+          <t>408WB</t>
         </is>
       </c>
       <c r="B147" s="0" t="inlineStr">
         <is>
-          <t>Ridgemoor Company Ltd</t>
+          <t>Ricoh Ireland Ltd</t>
         </is>
       </c>
       <c r="C147" s="0"/>
       <c r="D147" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E147" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F147" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G147" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H147" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="I147" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="J147" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="K147" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="L147" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="M147" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="N147" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="O147" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="P147" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Q147" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="R147" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="S147" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="T147" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="U147" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="V147" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="W147" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="X147" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Y147" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="148">
       <c r="A148" s="0" t="inlineStr">
         <is>
-          <t>3662WB</t>
+          <t>732W</t>
         </is>
       </c>
       <c r="B148" s="0" t="inlineStr">
         <is>
-          <t>Riello UPS Ireland Ltd</t>
+          <t>RICOH PRINTING SYSTEMS EUROPE</t>
         </is>
       </c>
       <c r="C148" s="0"/>
       <c r="D148" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="E148" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="F148" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="G148" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="H148" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="I148" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="J148" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="K148" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="L148" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="M148" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="N148" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="O148" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="P148" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="Q148" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="R148" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="S148" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="T148" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="U148" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="V148" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="W148" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="X148" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="Y148" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="149">
       <c r="A149" s="0" t="inlineStr">
         <is>
-          <t>2911WB</t>
+          <t>1211B</t>
         </is>
       </c>
       <c r="B149" s="0" t="inlineStr">
         <is>
-          <t>Riese &amp; Muller GmbH</t>
+          <t>Ridgemoor Company Ltd</t>
         </is>
       </c>
       <c r="C149" s="0"/>
       <c r="D149" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="E149" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="F149" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="G149" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="H149" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="I149" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="J149" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="K149" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="L149" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="M149" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="N149" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="O149" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="P149" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="Q149" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="R149" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="S149" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="T149" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="U149" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="V149" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="W149" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X149" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y149" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="150">
       <c r="A150" s="0" t="inlineStr">
         <is>
-          <t>2532T</t>
+          <t>3662WB</t>
         </is>
       </c>
       <c r="B150" s="0" t="inlineStr">
         <is>
-          <t>Right for the Road</t>
+          <t>Riello UPS Ireland Ltd</t>
         </is>
       </c>
       <c r="C150" s="0"/>
       <c r="D150" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="E150" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F150" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G150" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H150" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="I150" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="J150" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="K150" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="L150" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="M150" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="N150" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="O150" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="P150" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Q150" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="R150" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
@@ -18598,851 +18598,851 @@
       </c>
       <c r="V150" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W150" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="X150" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Y150" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="151">
       <c r="A151" s="0" t="inlineStr">
         <is>
-          <t>2796WB</t>
+          <t>2911WB</t>
         </is>
       </c>
       <c r="B151" s="0" t="inlineStr">
         <is>
-          <t>Right Price Ink &amp; Office Supplies</t>
+          <t>Riese &amp; Muller GmbH</t>
         </is>
       </c>
       <c r="C151" s="0"/>
       <c r="D151" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E151" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F151" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G151" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H151" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="I151" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="J151" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="K151" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="L151" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M151" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N151" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="O151" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="P151" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Q151" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="R151" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="S151" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="T151" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="U151" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="V151" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="W151" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="X151" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Y151" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="152">
       <c r="A152" s="0" t="inlineStr">
         <is>
-          <t>2438T</t>
+          <t>2532T</t>
         </is>
       </c>
       <c r="B152" s="0" t="inlineStr">
         <is>
-          <t>Right Price Tyres</t>
-[...6 lines deleted...]
-      </c>
+          <t>Right for the Road</t>
+        </is>
+      </c>
+      <c r="C152" s="0"/>
       <c r="D152" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="E152" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="F152" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="G152" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="H152" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="I152" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="J152" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="K152" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="L152" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="M152" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="N152" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="O152" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="P152" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Q152" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="R152" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="S152" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="T152" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U152" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="V152" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="W152" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X152" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y152" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="153">
       <c r="A153" s="0" t="inlineStr">
         <is>
-          <t>2489WB</t>
+          <t>2796WB</t>
         </is>
       </c>
       <c r="B153" s="0" t="inlineStr">
         <is>
-          <t>Right-Click</t>
-[...6 lines deleted...]
-      </c>
+          <t>Right Price Ink &amp; Office Supplies</t>
+        </is>
+      </c>
+      <c r="C153" s="0"/>
       <c r="D153" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="E153" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="F153" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="G153" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="H153" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="I153" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="J153" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="K153" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="L153" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="M153" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="N153" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="O153" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="P153" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Q153" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="R153" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="S153" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="T153" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U153" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="V153" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="W153" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X153" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y153" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="154">
       <c r="A154" s="0" t="inlineStr">
         <is>
-          <t>2489W</t>
+          <t>2438T</t>
         </is>
       </c>
       <c r="B154" s="0" t="inlineStr">
         <is>
-          <t>Right-Click Ltd</t>
+          <t>Right Price Tyres</t>
         </is>
       </c>
       <c r="C154" s="0" t="inlineStr">
         <is>
-          <t>Right-Click</t>
+          <t>IC Motor Factors</t>
         </is>
       </c>
       <c r="D154" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="E154" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="F154" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="G154" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="H154" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="I154" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="J154" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="K154" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="L154" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="M154" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="N154" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="O154" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="P154" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Q154" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="R154" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="S154" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="T154" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="U154" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="V154" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="W154" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="X154" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Y154" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="155">
       <c r="A155" s="0" t="inlineStr">
         <is>
-          <t>1216B</t>
+          <t>2489WB</t>
         </is>
       </c>
       <c r="B155" s="0" t="inlineStr">
         <is>
-          <t>Rillton Ltd</t>
+          <t>Right-Click</t>
         </is>
       </c>
       <c r="C155" s="0" t="inlineStr">
         <is>
-          <t>National Autoparts</t>
+          <t>Right-Click</t>
         </is>
       </c>
       <c r="D155" s="0" t="inlineStr">
         <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="E155" s="0" t="inlineStr">
+        <is>
           <t>Pending</t>
         </is>
       </c>
-      <c r="E155" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F155" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="G155" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="H155" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="I155" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="J155" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="K155" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="L155" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="M155" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="N155" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="O155" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="P155" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Q155" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="R155" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="S155" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="T155" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="U155" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="V155" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="W155" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="X155" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="Y155" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="156">
       <c r="A156" s="0" t="inlineStr">
         <is>
-          <t>1181W</t>
+          <t>2489W</t>
         </is>
       </c>
       <c r="B156" s="0" t="inlineStr">
         <is>
-          <t>Ringley Trading Ltd</t>
-[...2 lines deleted...]
-      <c r="C156" s="0"/>
+          <t>Right-Click Ltd</t>
+        </is>
+      </c>
+      <c r="C156" s="0" t="inlineStr">
+        <is>
+          <t>Right-Click</t>
+        </is>
+      </c>
       <c r="D156" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="E156" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="F156" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G156" s="0" t="inlineStr">
         <is>
-          <t>Dissolved</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H156" s="0" t="inlineStr">
         <is>
-          <t>Dissolved</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="I156" s="0" t="inlineStr">
         <is>
-          <t>Dissolved</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="J156" s="0" t="inlineStr">
         <is>
-          <t>Dissolved</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="K156" s="0" t="inlineStr">
         <is>
-          <t>Dissolved</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="L156" s="0" t="inlineStr">
         <is>
-          <t>Dissolved</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="M156" s="0" t="inlineStr">
         <is>
-          <t>Dissolved</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="N156" s="0" t="inlineStr">
         <is>
-          <t>Dissolved</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="O156" s="0" t="inlineStr">
         <is>
-          <t>Dissolved</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="P156" s="0" t="inlineStr">
         <is>
-          <t>Dissolved</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Q156" s="0" t="inlineStr">
         <is>
-          <t>Dissolved</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="R156" s="0" t="inlineStr">
         <is>
-          <t>Dissolved</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="S156" s="0" t="inlineStr">
         <is>
-          <t>Dissolved</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="T156" s="0" t="inlineStr">
         <is>
-          <t>Dissolved</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U156" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="V156" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="W156" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X156" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Y156" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="157">
       <c r="A157" s="0" t="inlineStr">
         <is>
-          <t>958WB</t>
+          <t>1216B</t>
         </is>
       </c>
       <c r="B157" s="0" t="inlineStr">
         <is>
-          <t>Ritaville Ltd</t>
-[...2 lines deleted...]
-      <c r="C157" s="0"/>
+          <t>Rillton Ltd</t>
+        </is>
+      </c>
+      <c r="C157" s="0" t="inlineStr">
+        <is>
+          <t>National Autoparts</t>
+        </is>
+      </c>
       <c r="D157" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E157" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F157" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G157" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H157" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="I157" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="J157" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="K157" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="L157" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="M157" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="N157" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="O157" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="P157" s="0" t="inlineStr">
         <is>
           <t>YES</t>
@@ -19458,237 +19458,237 @@
           <t>YES</t>
         </is>
       </c>
       <c r="S157" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="T157" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="U157" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="V157" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="W157" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="X157" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Y157" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="158">
       <c r="A158" s="0" t="inlineStr">
         <is>
-          <t>3720W</t>
+          <t>1181W</t>
         </is>
       </c>
       <c r="B158" s="0" t="inlineStr">
         <is>
-          <t>Riteweigh Ltd</t>
+          <t>Ringley Trading Ltd</t>
         </is>
       </c>
       <c r="C158" s="0"/>
       <c r="D158" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>Dissolved</t>
         </is>
       </c>
       <c r="E158" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>Dissolved</t>
         </is>
       </c>
       <c r="F158" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>Dissolved</t>
         </is>
       </c>
       <c r="G158" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>Dissolved</t>
         </is>
       </c>
       <c r="H158" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>Dissolved</t>
         </is>
       </c>
       <c r="I158" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>Dissolved</t>
         </is>
       </c>
       <c r="J158" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>Dissolved</t>
         </is>
       </c>
       <c r="K158" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>Dissolved</t>
         </is>
       </c>
       <c r="L158" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>Dissolved</t>
         </is>
       </c>
       <c r="M158" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>Dissolved</t>
         </is>
       </c>
       <c r="N158" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>Dissolved</t>
         </is>
       </c>
       <c r="O158" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>Dissolved</t>
         </is>
       </c>
       <c r="P158" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>Dissolved</t>
         </is>
       </c>
       <c r="Q158" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>Dissolved</t>
         </is>
       </c>
       <c r="R158" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>Dissolved</t>
         </is>
       </c>
       <c r="S158" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>Dissolved</t>
         </is>
       </c>
       <c r="T158" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>Dissolved</t>
         </is>
       </c>
       <c r="U158" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="V158" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="W158" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="X158" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Y158" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="159">
       <c r="A159" s="0" t="inlineStr">
         <is>
-          <t>1340W</t>
+          <t>958WB</t>
         </is>
       </c>
       <c r="B159" s="0" t="inlineStr">
         <is>
-          <t>Rivval Ltd</t>
+          <t>Ritaville Ltd</t>
         </is>
       </c>
       <c r="C159" s="0"/>
       <c r="D159" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="E159" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="F159" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="G159" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="H159" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="I159" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="J159" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="K159" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="L159" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="M159" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="N159" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="O159" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="P159" s="0" t="inlineStr">
         <is>
           <t>YES</t>
@@ -19704,502 +19704,498 @@
           <t>YES</t>
         </is>
       </c>
       <c r="S159" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="T159" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="U159" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="V159" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="W159" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="X159" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Y159" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="160">
       <c r="A160" s="0" t="inlineStr">
         <is>
-          <t>3028WB</t>
+          <t>3720W</t>
         </is>
       </c>
       <c r="B160" s="0" t="inlineStr">
         <is>
-          <t>Rizpros Ltd</t>
+          <t>Riteweigh Ltd</t>
         </is>
       </c>
       <c r="C160" s="0"/>
       <c r="D160" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="E160" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F160" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G160" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H160" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="I160" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="J160" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="K160" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="L160" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="M160" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="N160" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="O160" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="P160" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Q160" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="R160" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="S160" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="T160" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U160" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="V160" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="W160" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="X160" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Y160" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="161">
       <c r="A161" s="0" t="inlineStr">
         <is>
-          <t>2119WB</t>
+          <t>1340W</t>
         </is>
       </c>
       <c r="B161" s="0" t="inlineStr">
         <is>
-          <t>RK Wholesale Ltd</t>
+          <t>Rivval Ltd</t>
         </is>
       </c>
       <c r="C161" s="0"/>
       <c r="D161" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E161" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F161" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G161" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H161" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="I161" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="J161" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="K161" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="L161" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="M161" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="N161" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="O161" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="P161" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Q161" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="R161" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="S161" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="T161" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="U161" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="V161" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="W161" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="X161" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Y161" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="162">
       <c r="A162" s="0" t="inlineStr">
         <is>
-          <t>3133T</t>
+          <t>3028WB</t>
         </is>
       </c>
       <c r="B162" s="0" t="inlineStr">
         <is>
-          <t>Roadcraft Motorcycle Training</t>
-[...6 lines deleted...]
-      </c>
+          <t>Rizpros Ltd</t>
+        </is>
+      </c>
+      <c r="C162" s="0"/>
       <c r="D162" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="E162" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="F162" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="G162" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="H162" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="I162" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="J162" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="K162" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="L162" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="M162" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="N162" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="O162" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="P162" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="Q162" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="R162" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="S162" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="T162" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="U162" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="V162" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="W162" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X162" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y162" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="163">
       <c r="A163" s="0" t="inlineStr">
         <is>
-          <t>2719W</t>
+          <t>2119WB</t>
         </is>
       </c>
       <c r="B163" s="0" t="inlineStr">
         <is>
-          <t>Robeau Manufacturing Ltd</t>
+          <t>RK Wholesale Ltd</t>
         </is>
       </c>
       <c r="C163" s="0"/>
       <c r="D163" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="E163" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="F163" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="G163" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="H163" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="I163" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="J163" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="K163" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="L163" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="M163" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="N163" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="O163" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="P163" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Q163" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="R163" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="S163" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
@@ -20217,325 +20213,321 @@
       </c>
       <c r="V163" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W163" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="X163" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Y163" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="164">
       <c r="A164" s="0" t="inlineStr">
         <is>
-          <t>1058W</t>
+          <t>3133T</t>
         </is>
       </c>
       <c r="B164" s="0" t="inlineStr">
         <is>
-          <t>Robert Creevey Ltd</t>
+          <t>Roadcraft Motorcycle Training</t>
         </is>
       </c>
       <c r="C164" s="0" t="inlineStr">
         <is>
-          <t>212 Solutions</t>
+          <t>MS Moto</t>
         </is>
       </c>
       <c r="D164" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="E164" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F164" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="G164" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="H164" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="I164" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="J164" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="K164" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="L164" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="M164" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="N164" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="O164" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="P164" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Q164" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="R164" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="S164" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="T164" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="U164" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="V164" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="W164" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="X164" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Y164" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="165">
       <c r="A165" s="0" t="inlineStr">
         <is>
-          <t>1873WB</t>
+          <t>2719W</t>
         </is>
       </c>
       <c r="B165" s="0" t="inlineStr">
         <is>
-          <t>Robert E. Nolan Ltd</t>
-[...6 lines deleted...]
-      </c>
+          <t>Robeau Manufacturing Ltd</t>
+        </is>
+      </c>
+      <c r="C165" s="0"/>
       <c r="D165" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="E165" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="F165" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="G165" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="H165" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="I165" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="J165" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="K165" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="L165" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="M165" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="N165" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="O165" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="P165" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Q165" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="R165" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="S165" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="T165" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="U165" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="V165" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W165" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="X165" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Y165" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="166">
       <c r="A166" s="0" t="inlineStr">
         <is>
-          <t>175W</t>
+          <t>1058W</t>
         </is>
       </c>
       <c r="B166" s="0" t="inlineStr">
         <is>
-          <t>Robert Roberts Ltd</t>
+          <t>Robert Creevey Ltd</t>
         </is>
       </c>
       <c r="C166" s="0" t="inlineStr">
         <is>
-          <t>Findlater &amp; Co</t>
+          <t>212 Solutions</t>
         </is>
       </c>
       <c r="D166" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E166" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F166" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="G166" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="H166" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="I166" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="J166" s="0" t="inlineStr">
         <is>
           <t>YES</t>
@@ -20598,671 +20590,679 @@
       </c>
       <c r="V166" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="W166" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="X166" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="Y166" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="167">
       <c r="A167" s="0" t="inlineStr">
         <is>
-          <t>4739B</t>
+          <t>1873WB</t>
         </is>
       </c>
       <c r="B167" s="0" t="inlineStr">
         <is>
-          <t>Roborock (HK) Limited</t>
-[...2 lines deleted...]
-      <c r="C167" s="0"/>
+          <t>Robert E. Nolan Ltd</t>
+        </is>
+      </c>
+      <c r="C167" s="0" t="inlineStr">
+        <is>
+          <t>Nolan Distribution</t>
+        </is>
+      </c>
       <c r="D167" s="0" t="inlineStr">
         <is>
           <t>Pending</t>
         </is>
       </c>
       <c r="E167" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F167" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G167" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H167" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="I167" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="J167" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="K167" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="L167" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="M167" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="N167" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="O167" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="P167" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Q167" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="R167" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="S167" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="T167" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U167" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="V167" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="W167" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X167" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y167" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="168">
       <c r="A168" s="0" t="inlineStr">
         <is>
-          <t>1758WB</t>
+          <t>175W</t>
         </is>
       </c>
       <c r="B168" s="0" t="inlineStr">
         <is>
-          <t>Robosys Ltd</t>
-[...2 lines deleted...]
-      <c r="C168" s="0"/>
+          <t>Robert Roberts Ltd</t>
+        </is>
+      </c>
+      <c r="C168" s="0" t="inlineStr">
+        <is>
+          <t>Findlater &amp; Co</t>
+        </is>
+      </c>
       <c r="D168" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="E168" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="F168" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G168" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H168" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="I168" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="J168" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="K168" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="L168" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="M168" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="N168" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="O168" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="P168" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Q168" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="R168" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="S168" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="T168" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="U168" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="V168" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="W168" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="X168" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Y168" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="169">
       <c r="A169" s="0" t="inlineStr">
         <is>
-          <t>1560WB</t>
+          <t>4739B</t>
         </is>
       </c>
       <c r="B169" s="0" t="inlineStr">
         <is>
-          <t>Robotech (Robotic Technologies Ireland) &amp; Ground Control Ltd</t>
+          <t>Roborock (HK) Limited</t>
         </is>
       </c>
       <c r="C169" s="0"/>
       <c r="D169" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="E169" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="F169" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="G169" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="H169" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="I169" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="J169" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="K169" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="L169" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="M169" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="N169" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="O169" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="P169" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Q169" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="R169" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="S169" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="T169" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="U169" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="V169" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="W169" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="X169" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Y169" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="170">
       <c r="A170" s="0" t="inlineStr">
         <is>
-          <t>1694B</t>
+          <t>1758WB</t>
         </is>
       </c>
       <c r="B170" s="0" t="inlineStr">
         <is>
-          <t>Roc Ronoco Ltd</t>
+          <t>Robosys Ltd</t>
         </is>
       </c>
       <c r="C170" s="0"/>
       <c r="D170" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="E170" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="F170" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="G170" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="H170" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="I170" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="J170" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="K170" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="L170" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="M170" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="N170" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="O170" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="P170" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="Q170" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="R170" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="S170" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="T170" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U170" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="V170" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W170" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X170" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y170" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="171">
       <c r="A171" s="0" t="inlineStr">
         <is>
-          <t>1597WB</t>
+          <t>1560WB</t>
         </is>
       </c>
       <c r="B171" s="0" t="inlineStr">
         <is>
-          <t>Roche Diagnostics Ltd</t>
+          <t>Robotech (Robotic Technologies Ireland) &amp; Ground Control Ltd</t>
         </is>
       </c>
       <c r="C171" s="0"/>
       <c r="D171" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="E171" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="F171" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="G171" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="H171" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="I171" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="J171" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="K171" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="L171" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="M171" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="N171" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="O171" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="P171" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="Q171" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="R171" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="S171" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="T171" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="U171" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="V171" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W171" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="X171" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Y171" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="172">
       <c r="A172" s="0" t="inlineStr">
         <is>
-          <t>232WB</t>
+          <t>1694B</t>
         </is>
       </c>
       <c r="B172" s="0" t="inlineStr">
         <is>
-          <t>Rochester Sensors Europe Ltd</t>
+          <t>Roc Ronoco Ltd</t>
         </is>
       </c>
       <c r="C172" s="0"/>
       <c r="D172" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E172" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F172" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="G172" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="H172" s="0" t="inlineStr">
         <is>
@@ -21314,207 +21314,207 @@
           <t>YES</t>
         </is>
       </c>
       <c r="R172" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="S172" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="T172" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="U172" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="V172" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="W172" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="X172" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Y172" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="173">
       <c r="A173" s="0" t="inlineStr">
         <is>
-          <t>2957B</t>
+          <t>1597WB</t>
         </is>
       </c>
       <c r="B173" s="0" t="inlineStr">
         <is>
-          <t>Rochford Motors (Ballyhaunis) Ltd</t>
+          <t>Roche Diagnostics Ltd</t>
         </is>
       </c>
       <c r="C173" s="0"/>
       <c r="D173" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="E173" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F173" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="G173" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="H173" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="I173" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="J173" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="K173" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="L173" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="M173" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="N173" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="O173" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="P173" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Q173" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="R173" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="S173" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="T173" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="U173" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="V173" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W173" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X173" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y173" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="174">
       <c r="A174" s="0" t="inlineStr">
         <is>
-          <t>1703WB</t>
+          <t>232WB</t>
         </is>
       </c>
       <c r="B174" s="0" t="inlineStr">
         <is>
-          <t>Rockford Healthcare Ltd</t>
+          <t>Rochester Sensors Europe Ltd</t>
         </is>
       </c>
       <c r="C174" s="0"/>
       <c r="D174" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E174" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F174" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="G174" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="H174" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="I174" s="0" t="inlineStr">
         <is>
           <t>YES</t>
@@ -21565,118 +21565,114 @@
           <t>YES</t>
         </is>
       </c>
       <c r="S174" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="T174" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="U174" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="V174" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="W174" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="X174" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Y174" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="175">
       <c r="A175" s="0" t="inlineStr">
         <is>
-          <t>2889B</t>
+          <t>2957B</t>
         </is>
       </c>
       <c r="B175" s="0" t="inlineStr">
         <is>
-          <t>Rocktec Ltd</t>
-[...6 lines deleted...]
-      </c>
+          <t>Rochford Motors (Ballyhaunis) Ltd</t>
+        </is>
+      </c>
+      <c r="C175" s="0"/>
       <c r="D175" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="E175" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F175" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G175" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H175" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="I175" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="J175" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="K175" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="L175" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M175" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N175" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="O175" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="P175" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
@@ -21709,56 +21705,56 @@
       </c>
       <c r="V175" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W175" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="X175" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="Y175" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="176">
       <c r="A176" s="0" t="inlineStr">
         <is>
-          <t>125WB</t>
+          <t>1703WB</t>
         </is>
       </c>
       <c r="B176" s="0" t="inlineStr">
         <is>
-          <t>Rockwell Automation Ltd</t>
+          <t>Rockford Healthcare Ltd</t>
         </is>
       </c>
       <c r="C176" s="0"/>
       <c r="D176" s="0" t="inlineStr">
         <is>
           <t>Pending</t>
         </is>
       </c>
       <c r="E176" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F176" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="G176" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="H176" s="0" t="inlineStr">
         <is>
@@ -21815,370 +21811,374 @@
           <t>YES</t>
         </is>
       </c>
       <c r="S176" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="T176" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="U176" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="V176" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="W176" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X176" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y176" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="177">
       <c r="A177" s="0" t="inlineStr">
         <is>
-          <t>2582T</t>
+          <t>2889B</t>
         </is>
       </c>
       <c r="B177" s="0" t="inlineStr">
         <is>
-          <t>Rokas Tyres</t>
-[...2 lines deleted...]
-      <c r="C177" s="0"/>
+          <t>Rocktec Ltd</t>
+        </is>
+      </c>
+      <c r="C177" s="0" t="inlineStr">
+        <is>
+          <t>ITR</t>
+        </is>
+      </c>
       <c r="D177" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="E177" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="F177" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="G177" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="H177" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="I177" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="J177" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="K177" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="L177" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="M177" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="N177" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="O177" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="P177" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Q177" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="R177" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="S177" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="T177" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="U177" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="V177" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W177" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="X177" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Y177" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="178">
       <c r="A178" s="0" t="inlineStr">
         <is>
-          <t>3073WB</t>
+          <t>125WB</t>
         </is>
       </c>
       <c r="B178" s="0" t="inlineStr">
         <is>
-          <t>Roland Europe Group Ltd</t>
+          <t>Rockwell Automation Ltd</t>
         </is>
       </c>
       <c r="C178" s="0"/>
       <c r="D178" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E178" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F178" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="G178" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="H178" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="I178" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="J178" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="K178" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="L178" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="M178" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="N178" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="O178" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="P178" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Q178" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="R178" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="S178" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="T178" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="U178" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="V178" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="W178" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="X178" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Y178" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="179">
       <c r="A179" s="0" t="inlineStr">
         <is>
-          <t>3684WB</t>
+          <t>2582T</t>
         </is>
       </c>
       <c r="B179" s="0" t="inlineStr">
         <is>
-          <t>Roland Meinl Musikinstrumente GmbH &amp; Co. KG </t>
+          <t>Rokas Tyres</t>
         </is>
       </c>
       <c r="C179" s="0"/>
       <c r="D179" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="E179" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="F179" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="G179" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="H179" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="I179" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="J179" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="K179" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="L179" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="M179" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="N179" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="O179" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="P179" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Q179" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="R179" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
@@ -22201,622 +22201,618 @@
       </c>
       <c r="V179" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W179" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="X179" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Y179" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="180">
       <c r="A180" s="0" t="inlineStr">
         <is>
-          <t>474W</t>
+          <t>3073WB</t>
         </is>
       </c>
       <c r="B180" s="0" t="inlineStr">
         <is>
-          <t>Ronnie Moore Ltd</t>
+          <t>Roland Europe Group Ltd</t>
         </is>
       </c>
       <c r="C180" s="0"/>
       <c r="D180" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E180" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F180" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G180" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H180" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="I180" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="J180" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="K180" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="L180" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="M180" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="N180" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="O180" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="P180" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Q180" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="R180" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="S180" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="T180" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="U180" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="V180" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="W180" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="X180" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Y180" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="181">
       <c r="A181" s="0" t="inlineStr">
         <is>
-          <t>967WB</t>
+          <t>3684WB</t>
         </is>
       </c>
       <c r="B181" s="0" t="inlineStr">
         <is>
-          <t>Ronseal (Ireland) Ltd</t>
+          <t>Roland Meinl Musikinstrumente GmbH &amp; Co. KG </t>
         </is>
       </c>
       <c r="C181" s="0"/>
       <c r="D181" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E181" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F181" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G181" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H181" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="I181" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="J181" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="K181" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="L181" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="M181" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="N181" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="O181" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="P181" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Q181" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="R181" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="S181" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="T181" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U181" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="V181" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="W181" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X181" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Y181" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="182">
       <c r="A182" s="0" t="inlineStr">
         <is>
-          <t>2996WB</t>
+          <t>474W</t>
         </is>
       </c>
       <c r="B182" s="0" t="inlineStr">
         <is>
-          <t>Rookery Consulting Ltd</t>
-[...6 lines deleted...]
-      </c>
+          <t>Ronnie Moore Ltd</t>
+        </is>
+      </c>
+      <c r="C182" s="0"/>
       <c r="D182" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="E182" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="F182" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="G182" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="H182" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="I182" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="J182" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="K182" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="L182" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="M182" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="N182" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="O182" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="P182" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="Q182" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="R182" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="S182" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="T182" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="U182" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="V182" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="W182" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="X182" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Y182" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="183">
       <c r="A183" s="0" t="inlineStr">
         <is>
-          <t>2890T</t>
+          <t>967WB</t>
         </is>
       </c>
       <c r="B183" s="0" t="inlineStr">
         <is>
-          <t>Rory Parker Motors</t>
+          <t>Ronseal (Ireland) Ltd</t>
         </is>
       </c>
       <c r="C183" s="0"/>
       <c r="D183" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="E183" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="F183" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="G183" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="H183" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="I183" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="J183" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="K183" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="L183" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="M183" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="N183" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="O183" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="P183" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Q183" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="R183" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="S183" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="T183" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="U183" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="V183" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="W183" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="X183" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y183" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="184">
       <c r="A184" s="0" t="inlineStr">
         <is>
-          <t>3777WB</t>
+          <t>2996WB</t>
         </is>
       </c>
       <c r="B184" s="0" t="inlineStr">
         <is>
-          <t>Ros Dumhach Cogaisiochta Teoranta</t>
+          <t>Rookery Consulting Ltd</t>
         </is>
       </c>
       <c r="C184" s="0" t="inlineStr">
         <is>
-          <t>Nicofresh</t>
+          <t>Solar Electric</t>
         </is>
       </c>
       <c r="D184" s="0" t="inlineStr">
         <is>
           <t>Pending</t>
         </is>
       </c>
       <c r="E184" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F184" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="G184" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="H184" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="I184" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="J184" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="K184" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="L184" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="M184" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="N184" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="O184" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="P184" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Q184" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="R184" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="S184" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="T184" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="U184" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
@@ -22824,1044 +22820,1048 @@
       </c>
       <c r="V184" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W184" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="X184" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Y184" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="185">
       <c r="A185" s="0" t="inlineStr">
         <is>
-          <t>1899WB</t>
+          <t>2890T</t>
         </is>
       </c>
       <c r="B185" s="0" t="inlineStr">
         <is>
-          <t>Ros Dumhach Cógaisíochta Teoranta</t>
+          <t>Rory Parker Motors</t>
         </is>
       </c>
       <c r="C185" s="0"/>
       <c r="D185" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="E185" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="F185" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="G185" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H185" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="I185" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="J185" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="K185" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="L185" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="M185" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="N185" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="O185" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="P185" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Q185" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="R185" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="S185" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="T185" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="U185" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="V185" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="W185" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="X185" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Y185" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="186">
       <c r="A186" s="0" t="inlineStr">
         <is>
-          <t>3005T</t>
+          <t>3777WB</t>
         </is>
       </c>
       <c r="B186" s="0" t="inlineStr">
         <is>
-          <t>Roscommon Tyre Centre</t>
-[...2 lines deleted...]
-      <c r="C186" s="0"/>
+          <t>Ros Dumhach Cogaisiochta Teoranta</t>
+        </is>
+      </c>
+      <c r="C186" s="0" t="inlineStr">
+        <is>
+          <t>Nicofresh</t>
+        </is>
+      </c>
       <c r="D186" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="E186" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F186" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="G186" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="H186" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="I186" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="J186" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="K186" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="L186" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M186" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N186" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="O186" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="P186" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Q186" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="R186" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="S186" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="T186" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U186" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="V186" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="W186" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X186" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y186" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="187">
       <c r="A187" s="0" t="inlineStr">
         <is>
-          <t>2292T</t>
+          <t>1899WB</t>
         </is>
       </c>
       <c r="B187" s="0" t="inlineStr">
         <is>
-          <t>Roscrea Tyre Services</t>
+          <t>Ros Dumhach Cógaisíochta Teoranta</t>
         </is>
       </c>
       <c r="C187" s="0"/>
       <c r="D187" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="E187" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="F187" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="G187" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="H187" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="I187" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="J187" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="K187" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="L187" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="M187" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="N187" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="O187" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="P187" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Q187" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="R187" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="S187" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="T187" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U187" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="V187" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="W187" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X187" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y187" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="188">
       <c r="A188" s="0" t="inlineStr">
         <is>
-          <t>4548WB</t>
+          <t>3005T</t>
         </is>
       </c>
       <c r="B188" s="0" t="inlineStr">
         <is>
-          <t>Rosefield Watches B.V.</t>
+          <t>Roscommon Tyre Centre</t>
         </is>
       </c>
       <c r="C188" s="0"/>
       <c r="D188" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E188" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F188" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G188" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H188" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="I188" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="J188" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="K188" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="L188" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M188" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N188" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="O188" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="P188" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Q188" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="R188" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="S188" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="T188" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="U188" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="V188" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="W188" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="X188" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Y188" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="189">
       <c r="A189" s="0" t="inlineStr">
         <is>
-          <t>2185WB</t>
+          <t>2292T</t>
         </is>
       </c>
       <c r="B189" s="0" t="inlineStr">
         <is>
-          <t>Rossport Retail Services Ltd</t>
-[...6 lines deleted...]
-      </c>
+          <t>Roscrea Tyre Services</t>
+        </is>
+      </c>
+      <c r="C189" s="0"/>
       <c r="D189" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E189" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F189" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G189" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H189" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="I189" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="J189" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="K189" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="L189" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="M189" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="N189" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="O189" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="P189" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Q189" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="R189" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="S189" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="T189" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="U189" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="V189" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="W189" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="X189" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Y189" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="190">
       <c r="A190" s="0" t="inlineStr">
         <is>
-          <t>1806WB</t>
+          <t>4548WB</t>
         </is>
       </c>
       <c r="B190" s="0" t="inlineStr">
         <is>
-          <t>Rota Industries Ltd</t>
+          <t>Rosefield Watches B.V.</t>
         </is>
       </c>
       <c r="C190" s="0"/>
       <c r="D190" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E190" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F190" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="G190" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="H190" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="I190" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="J190" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="K190" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="L190" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="M190" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="N190" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="O190" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="P190" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Q190" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="R190" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="S190" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="T190" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U190" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="V190" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="W190" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="X190" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Y190" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="191">
       <c r="A191" s="0" t="inlineStr">
         <is>
-          <t>1186W</t>
+          <t>2185WB</t>
         </is>
       </c>
       <c r="B191" s="0" t="inlineStr">
         <is>
-          <t>Rotate Food Equipment Ltd</t>
-[...2 lines deleted...]
-      <c r="C191" s="0"/>
+          <t>Rossport Retail Services Ltd</t>
+        </is>
+      </c>
+      <c r="C191" s="0" t="inlineStr">
+        <is>
+          <t>Kix</t>
+        </is>
+      </c>
       <c r="D191" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="E191" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="F191" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="G191" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="H191" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="I191" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="J191" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="K191" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="L191" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="M191" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="N191" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="O191" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="P191" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Q191" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="R191" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="S191" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="T191" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U191" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="V191" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="W191" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X191" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y191" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="192">
       <c r="A192" s="0" t="inlineStr">
         <is>
-          <t>2857W</t>
+          <t>1806WB</t>
         </is>
       </c>
       <c r="B192" s="0" t="inlineStr">
         <is>
-          <t>Rothenberger Werkzeuge GmbH</t>
+          <t>Rota Industries Ltd</t>
         </is>
       </c>
       <c r="C192" s="0"/>
       <c r="D192" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E192" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F192" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G192" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H192" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="I192" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="J192" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="K192" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="L192" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="M192" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="N192" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="O192" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="P192" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Q192" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="R192" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="S192" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="T192" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="U192" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="V192" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="W192" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="X192" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Y192" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="193">
       <c r="A193" s="0" t="inlineStr">
         <is>
-          <t>424WB</t>
+          <t>1186W</t>
         </is>
       </c>
       <c r="B193" s="0" t="inlineStr">
         <is>
-          <t>Rovada Watch Co. Ltd</t>
+          <t>Rotate Food Equipment Ltd</t>
         </is>
       </c>
       <c r="C193" s="0"/>
       <c r="D193" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="E193" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="F193" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="G193" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="H193" s="0" t="inlineStr">
         <is>
@@ -23893,139 +23893,139 @@
           <t>DE-REG</t>
         </is>
       </c>
       <c r="N193" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="O193" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="P193" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="Q193" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="R193" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="S193" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="T193" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="U193" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="V193" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="W193" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="X193" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="Y193" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="194">
       <c r="A194" s="0" t="inlineStr">
         <is>
-          <t>3379WB</t>
+          <t>2857W</t>
         </is>
       </c>
       <c r="B194" s="0" t="inlineStr">
         <is>
-          <t>RSA Security &amp; Risk Ireland Ltd</t>
+          <t>Rothenberger Werkzeuge GmbH</t>
         </is>
       </c>
       <c r="C194" s="0"/>
       <c r="D194" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="E194" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="F194" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="G194" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="H194" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="I194" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="J194" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="K194" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="L194" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M194" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N194" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="O194" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="P194" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
@@ -24058,56 +24058,56 @@
       </c>
       <c r="V194" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W194" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="X194" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Y194" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="195">
       <c r="A195" s="0" t="inlineStr">
         <is>
-          <t>74W</t>
+          <t>424WB</t>
         </is>
       </c>
       <c r="B195" s="0" t="inlineStr">
         <is>
-          <t>RSA Security Ireland Ltd</t>
+          <t>Rovada Watch Co. Ltd</t>
         </is>
       </c>
       <c r="C195" s="0"/>
       <c r="D195" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="E195" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="F195" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="G195" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="H195" s="0" t="inlineStr">
         <is>
@@ -24139,133 +24139,129 @@
           <t>DE-REG</t>
         </is>
       </c>
       <c r="N195" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="O195" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="P195" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="Q195" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="R195" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="S195" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="T195" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="U195" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="V195" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="W195" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="X195" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="Y195" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="196">
       <c r="A196" s="0" t="inlineStr">
         <is>
-          <t>3814WB</t>
+          <t>3379WB</t>
         </is>
       </c>
       <c r="B196" s="0" t="inlineStr">
         <is>
-          <t>RSP Communications Solutions Ltd</t>
-[...6 lines deleted...]
-      </c>
+          <t>RSA Security &amp; Risk Ireland Ltd</t>
+        </is>
+      </c>
+      <c r="C196" s="0"/>
       <c r="D196" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="E196" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F196" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="G196" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H196" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="I196" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="J196" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K196" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L196" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M196" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N196" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
@@ -24308,234 +24304,234 @@
       </c>
       <c r="V196" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W196" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="X196" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Y196" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="197">
       <c r="A197" s="0" t="inlineStr">
         <is>
-          <t>349WB</t>
+          <t>74W</t>
         </is>
       </c>
       <c r="B197" s="0" t="inlineStr">
         <is>
-          <t>RTD Tech Ltd</t>
-[...6 lines deleted...]
-      </c>
+          <t>RSA Security Ireland Ltd</t>
+        </is>
+      </c>
+      <c r="C197" s="0"/>
       <c r="D197" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="E197" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="F197" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="G197" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="H197" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="I197" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="J197" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="K197" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="L197" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="M197" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="N197" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="O197" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="P197" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="Q197" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="R197" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="S197" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="T197" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="U197" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="V197" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="W197" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="X197" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Y197" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="198">
       <c r="A198" s="0" t="inlineStr">
         <is>
-          <t>3334WB</t>
+          <t>3814WB</t>
         </is>
       </c>
       <c r="B198" s="0" t="inlineStr">
         <is>
-          <t>RTR Electrical Ltd</t>
-[...2 lines deleted...]
-      <c r="C198" s="0"/>
+          <t>RSP Communications Solutions Ltd</t>
+        </is>
+      </c>
+      <c r="C198" s="0" t="inlineStr">
+        <is>
+          <t>Radio &amp; Security Products</t>
+        </is>
+      </c>
       <c r="D198" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="E198" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F198" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G198" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="H198" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="I198" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="J198" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="K198" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="L198" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="M198" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="N198" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="O198" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="P198" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Q198" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="R198" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
@@ -24558,784 +24554,1157 @@
       </c>
       <c r="V198" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W198" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="X198" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Y198" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="199">
       <c r="A199" s="0" t="inlineStr">
         <is>
-          <t>4271B</t>
+          <t>349WB</t>
         </is>
       </c>
       <c r="B199" s="0" t="inlineStr">
         <is>
-          <t>Ruibei Trading (Hong Kong) Co., Limited</t>
+          <t>RTD Tech Ltd</t>
         </is>
       </c>
       <c r="C199" s="0" t="inlineStr">
         <is>
-          <t>StoneGo</t>
+          <t>Asistec</t>
         </is>
       </c>
       <c r="D199" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E199" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F199" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G199" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H199" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="I199" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="J199" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="K199" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="L199" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="M199" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="N199" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="O199" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="P199" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Q199" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="R199" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="S199" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="T199" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="U199" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="V199" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W199" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X199" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y199" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="200">
       <c r="A200" s="0" t="inlineStr">
         <is>
-          <t>1552WB</t>
+          <t>3334WB</t>
         </is>
       </c>
       <c r="B200" s="0" t="inlineStr">
         <is>
-          <t>Russell Hobbs Ltd</t>
+          <t>RTR Electrical Ltd</t>
         </is>
       </c>
       <c r="C200" s="0"/>
       <c r="D200" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="E200" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="F200" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="G200" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="H200" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="I200" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="J200" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="K200" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="L200" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="M200" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="N200" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="O200" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="P200" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Q200" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="R200" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="S200" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="T200" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U200" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="V200" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W200" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="X200" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Y200" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="201">
       <c r="A201" s="0" t="inlineStr">
         <is>
-          <t>1375WB</t>
+          <t>4939W</t>
         </is>
       </c>
       <c r="B201" s="0" t="inlineStr">
         <is>
-          <t>RVR Energy Technology Ltd</t>
+          <t>Rui'an Xiyizu E-commerce Trading Company</t>
         </is>
       </c>
       <c r="C201" s="0"/>
       <c r="D201" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E201" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="F201" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="G201" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="H201" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="I201" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="J201" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="K201" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="L201" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="M201" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="N201" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="O201" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="P201" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Q201" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="R201" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="S201" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="T201" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U201" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="V201" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="W201" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X201" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y201" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="202">
       <c r="A202" s="0" t="inlineStr">
         <is>
-          <t>3932WB</t>
+          <t>4271B</t>
         </is>
       </c>
       <c r="B202" s="0" t="inlineStr">
         <is>
-          <t>RWL Advanced Solutions Ltd</t>
-[...2 lines deleted...]
-      <c r="C202" s="0"/>
+          <t>Ruibei Trading (Hong Kong) Co., Limited</t>
+        </is>
+      </c>
+      <c r="C202" s="0" t="inlineStr">
+        <is>
+          <t>StoneGo</t>
+        </is>
+      </c>
       <c r="D202" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E202" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F202" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="G202" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="H202" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="I202" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="J202" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="K202" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="L202" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="M202" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="N202" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="O202" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="P202" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Q202" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="R202" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="S202" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="T202" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U202" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="V202" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="W202" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="X202" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="Y202" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="203">
       <c r="A203" s="0" t="inlineStr">
         <is>
-          <t>2932B</t>
+          <t>1552WB</t>
         </is>
       </c>
       <c r="B203" s="0" t="inlineStr">
         <is>
-          <t>Ryan Motor Power Ltd</t>
+          <t>Russell Hobbs Ltd</t>
         </is>
       </c>
       <c r="C203" s="0"/>
       <c r="D203" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="E203" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="F203" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="G203" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="H203" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="I203" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="J203" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="K203" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="L203" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="M203" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="N203" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="O203" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="P203" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="Q203" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="R203" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="S203" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="T203" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="U203" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="V203" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W203" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X203" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y203" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="204">
       <c r="A204" s="0" t="inlineStr">
         <is>
-          <t>2923W</t>
+          <t>1375WB</t>
         </is>
       </c>
       <c r="B204" s="0" t="inlineStr">
         <is>
-          <t>Rycol Medical Ltd</t>
+          <t>RVR Energy Technology Ltd</t>
         </is>
       </c>
       <c r="C204" s="0"/>
       <c r="D204" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E204" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F204" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G204" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H204" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="I204" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="J204" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="K204" s="0" t="inlineStr">
         <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="L204" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="M204" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="N204" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="O204" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="P204" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="Q204" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="R204" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="S204" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="T204" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="U204" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="V204" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="W204" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="X204" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="Y204" s="0" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="205">
+      <c r="A205" s="0" t="inlineStr">
+        <is>
+          <t>3932WB</t>
+        </is>
+      </c>
+      <c r="B205" s="0" t="inlineStr">
+        <is>
+          <t>RWL Advanced Solutions Ltd</t>
+        </is>
+      </c>
+      <c r="C205" s="0"/>
+      <c r="D205" s="0" t="inlineStr">
+        <is>
           <t>Pending</t>
         </is>
       </c>
-      <c r="L204" s="0" t="inlineStr">
-[...64 lines deleted...]
-      <c r="Y204" s="0" t="inlineStr">
+      <c r="E205" s="0" t="inlineStr">
+        <is>
+          <t>Pending</t>
+        </is>
+      </c>
+      <c r="F205" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="G205" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="H205" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="I205" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="J205" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="K205" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="L205" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="M205" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="N205" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="O205" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="P205" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="Q205" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="R205" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S205" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="T205" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="U205" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="V205" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="W205" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="X205" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="Y205" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="206">
+      <c r="A206" s="0" t="inlineStr">
+        <is>
+          <t>2932B</t>
+        </is>
+      </c>
+      <c r="B206" s="0" t="inlineStr">
+        <is>
+          <t>Ryan Motor Power Ltd</t>
+        </is>
+      </c>
+      <c r="C206" s="0"/>
+      <c r="D206" s="0" t="inlineStr">
+        <is>
+          <t>DE-REG</t>
+        </is>
+      </c>
+      <c r="E206" s="0" t="inlineStr">
+        <is>
+          <t>DE-REG</t>
+        </is>
+      </c>
+      <c r="F206" s="0" t="inlineStr">
+        <is>
+          <t>DE-REG</t>
+        </is>
+      </c>
+      <c r="G206" s="0" t="inlineStr">
+        <is>
+          <t>DE-REG</t>
+        </is>
+      </c>
+      <c r="H206" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="I206" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="J206" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="K206" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="L206" s="0" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M206" s="0" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N206" s="0" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="O206" s="0" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="P206" s="0" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="Q206" s="0" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="R206" s="0" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="S206" s="0" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="T206" s="0" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="U206" s="0" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="V206" s="0" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="W206" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="X206" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="Y206" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="207">
+      <c r="A207" s="0" t="inlineStr">
+        <is>
+          <t>2923W</t>
+        </is>
+      </c>
+      <c r="B207" s="0" t="inlineStr">
+        <is>
+          <t>Rycol Medical Ltd</t>
+        </is>
+      </c>
+      <c r="C207" s="0"/>
+      <c r="D207" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="E207" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="F207" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="G207" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="H207" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="I207" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="J207" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="K207" s="0" t="inlineStr">
+        <is>
+          <t>Pending</t>
+        </is>
+      </c>
+      <c r="L207" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="M207" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="N207" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="O207" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="P207" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="Q207" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="R207" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S207" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="T207" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="U207" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="V207" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="W207" s="0" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="X207" s="0" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="Y207" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">