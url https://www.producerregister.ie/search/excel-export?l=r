--- v4 (2026-05-09)
+++ v5 (2026-06-24)
@@ -107,51 +107,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:Y207"/>
+  <dimension ref="A1:Y210"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Reg No.</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>Company Name</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>Trading As</t>
         </is>
       </c>
@@ -1448,51 +1448,51 @@
       <c r="X11" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="Y11" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="0" t="inlineStr">
         <is>
           <t>3731WB</t>
         </is>
       </c>
       <c r="B12" s="0" t="inlineStr">
         <is>
           <t>Radio Systems PetSafe Europe Ltd</t>
         </is>
       </c>
       <c r="C12" s="0"/>
       <c r="D12" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E12" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F12" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="G12" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="H12" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="I12" s="0" t="inlineStr">
         <is>
           <t>YES</t>
@@ -3182,51 +3182,51 @@
       </c>
       <c r="Y25" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="0" t="inlineStr">
         <is>
           <t>4348WB</t>
         </is>
       </c>
       <c r="B26" s="0" t="inlineStr">
         <is>
           <t>Ravallon Ltd</t>
         </is>
       </c>
       <c r="C26" s="0" t="inlineStr">
         <is>
           <t>My Forever Tooth Fairy</t>
         </is>
       </c>
       <c r="D26" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E26" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F26" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="G26" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="H26" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="I26" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
@@ -3924,51 +3924,51 @@
       <c r="X31" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="Y31" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="0" t="inlineStr">
         <is>
           <t>2759WB</t>
         </is>
       </c>
       <c r="B32" s="0" t="inlineStr">
         <is>
           <t>Razer (Europe) GmbH</t>
         </is>
       </c>
       <c r="C32" s="0"/>
       <c r="D32" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="E32" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F32" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="G32" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="H32" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="I32" s="0" t="inlineStr">
         <is>
           <t>YES</t>
@@ -4912,51 +4912,51 @@
       </c>
       <c r="Y39" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="0" t="inlineStr">
         <is>
           <t>1313WB</t>
         </is>
       </c>
       <c r="B40" s="0" t="inlineStr">
         <is>
           <t>Reckitt Benckiser Ireland Ltd</t>
         </is>
       </c>
       <c r="C40" s="0" t="inlineStr">
         <is>
           <t>RB Ireland</t>
         </is>
       </c>
       <c r="D40" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="E40" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F40" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="G40" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="H40" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="I40" s="0" t="inlineStr">
         <is>
           <t>YES</t>
@@ -15891,51 +15891,51 @@
       <c r="X128" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Y128" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="129">
       <c r="A129" s="0" t="inlineStr">
         <is>
           <t>3608W</t>
         </is>
       </c>
       <c r="B129" s="0" t="inlineStr">
         <is>
           <t>Renaissance Products Ltd </t>
         </is>
       </c>
       <c r="C129" s="0"/>
       <c r="D129" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E129" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F129" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="G129" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="H129" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="I129" s="0" t="inlineStr">
         <is>
           <t>YES</t>
@@ -16503,921 +16503,925 @@
       </c>
       <c r="V133" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="W133" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="X133" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="Y133" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="134">
       <c r="A134" s="0" t="inlineStr">
         <is>
-          <t>4028B</t>
+          <t>5032WB</t>
         </is>
       </c>
       <c r="B134" s="0" t="inlineStr">
         <is>
-          <t>Reolink Innovation Limited</t>
+          <t>REOLINK HOMETECH PTE. LTD.</t>
         </is>
       </c>
       <c r="C134" s="0" t="inlineStr">
         <is>
           <t>Reolink</t>
         </is>
       </c>
       <c r="D134" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="E134" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="F134" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="G134" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="H134" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="I134" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="J134" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="K134" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="L134" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="M134" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="N134" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="O134" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="P134" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Q134" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="R134" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="S134" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="T134" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="U134" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="V134" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="W134" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="X134" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="Y134" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="135">
       <c r="A135" s="0" t="inlineStr">
         <is>
-          <t>3540WB</t>
+          <t>4028B</t>
         </is>
       </c>
       <c r="B135" s="0" t="inlineStr">
         <is>
-          <t>Repligen Europe B.V</t>
-[...2 lines deleted...]
-      <c r="C135" s="0"/>
+          <t>Reolink Innovation Limited</t>
+        </is>
+      </c>
+      <c r="C135" s="0" t="inlineStr">
+        <is>
+          <t>Reolink</t>
+        </is>
+      </c>
       <c r="D135" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E135" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F135" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="G135" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="H135" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="I135" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="J135" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="K135" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="L135" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="M135" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="N135" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="O135" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="P135" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Q135" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="R135" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="S135" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="T135" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="U135" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="V135" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W135" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="X135" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Y135" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="136">
       <c r="A136" s="0" t="inlineStr">
         <is>
-          <t>3692WB</t>
+          <t>3540WB</t>
         </is>
       </c>
       <c r="B136" s="0" t="inlineStr">
         <is>
-          <t>Republic of Vape Ltd</t>
+          <t>Repligen Europe B.V</t>
         </is>
       </c>
       <c r="C136" s="0"/>
       <c r="D136" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E136" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F136" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G136" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H136" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="I136" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="J136" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="K136" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="L136" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="M136" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="N136" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="O136" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="P136" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Q136" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="R136" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="S136" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="T136" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U136" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="V136" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="W136" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X136" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y136" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="137">
       <c r="A137" s="0" t="inlineStr">
         <is>
-          <t>1488W</t>
+          <t>3692WB</t>
         </is>
       </c>
       <c r="B137" s="0" t="inlineStr">
         <is>
-          <t>Resmed-PEI Ltd</t>
+          <t>Republic of Vape Ltd</t>
         </is>
       </c>
       <c r="C137" s="0"/>
       <c r="D137" s="0" t="inlineStr">
         <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="E137" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="F137" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="G137" s="0" t="inlineStr">
+        <is>
           <t>Pending</t>
         </is>
       </c>
-      <c r="E137" s="0" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="H137" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="I137" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="J137" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="K137" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="L137" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="M137" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="N137" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="O137" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="P137" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Q137" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="R137" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="S137" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="T137" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="U137" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="V137" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="W137" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="X137" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Y137" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="138">
       <c r="A138" s="0" t="inlineStr">
         <is>
-          <t>4587WB</t>
+          <t>1488W</t>
         </is>
       </c>
       <c r="B138" s="0" t="inlineStr">
         <is>
-          <t>Revati Umak</t>
+          <t>Resmed-PEI Ltd</t>
         </is>
       </c>
       <c r="C138" s="0"/>
       <c r="D138" s="0" t="inlineStr">
         <is>
           <t>Pending</t>
         </is>
       </c>
       <c r="E138" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F138" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G138" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H138" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="I138" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="J138" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="K138" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="L138" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="M138" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="N138" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="O138" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="P138" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Q138" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="R138" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="S138" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="T138" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="U138" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="V138" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="W138" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="X138" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Y138" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="139">
       <c r="A139" s="0" t="inlineStr">
         <is>
-          <t>1126WB</t>
+          <t>4998WB</t>
         </is>
       </c>
       <c r="B139" s="0" t="inlineStr">
         <is>
-          <t>Revvity (Ireland) Ltd</t>
+          <t>ResourceKraft Ltd</t>
         </is>
       </c>
       <c r="C139" s="0"/>
       <c r="D139" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="E139" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="F139" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="G139" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="H139" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="I139" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="J139" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="K139" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="L139" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="M139" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="N139" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="O139" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="P139" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Q139" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="R139" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="S139" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="T139" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="U139" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="V139" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="W139" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="X139" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Y139" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="140">
       <c r="A140" s="0" t="inlineStr">
         <is>
-          <t>610WB</t>
+          <t>4587WB</t>
         </is>
       </c>
       <c r="B140" s="0" t="inlineStr">
         <is>
-          <t>Rhino Industrial Ltd</t>
+          <t>Revati Umak</t>
         </is>
       </c>
       <c r="C140" s="0"/>
       <c r="D140" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="E140" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="F140" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="G140" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="H140" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="I140" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="J140" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="K140" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="L140" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="M140" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="N140" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="O140" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="P140" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Q140" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="R140" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="S140" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="T140" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="U140" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="V140" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="W140" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="X140" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Y140" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="141">
       <c r="A141" s="0" t="inlineStr">
         <is>
-          <t>1711B</t>
+          <t>1126WB</t>
         </is>
       </c>
       <c r="B141" s="0" t="inlineStr">
         <is>
-          <t>Rhonda Ltd</t>
+          <t>Revvity (Ireland) Ltd</t>
         </is>
       </c>
       <c r="C141" s="0"/>
       <c r="D141" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E141" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F141" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="G141" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="H141" s="0" t="inlineStr">
         <is>
@@ -17459,88 +17463,88 @@
           <t>YES</t>
         </is>
       </c>
       <c r="P141" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="Q141" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="R141" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="S141" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="T141" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="U141" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="V141" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="W141" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X141" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y141" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="142">
       <c r="A142" s="0" t="inlineStr">
         <is>
-          <t>1760WB</t>
+          <t>610WB</t>
         </is>
       </c>
       <c r="B142" s="0" t="inlineStr">
         <is>
-          <t>Ribbon Communications International Ltd</t>
+          <t>Rhino Industrial Ltd</t>
         </is>
       </c>
       <c r="C142" s="0"/>
       <c r="D142" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E142" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F142" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="G142" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="H142" s="0" t="inlineStr">
         <is>
@@ -17582,1246 +17586,1246 @@
           <t>YES</t>
         </is>
       </c>
       <c r="P142" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="Q142" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="R142" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="S142" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="T142" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="U142" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="V142" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="W142" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="X142" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Y142" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="143">
       <c r="A143" s="0" t="inlineStr">
         <is>
-          <t>1443WB</t>
+          <t>1711B</t>
         </is>
       </c>
       <c r="B143" s="0" t="inlineStr">
         <is>
-          <t>Richard Clark &amp; Co. Ltd</t>
+          <t>Rhonda Ltd</t>
         </is>
       </c>
       <c r="C143" s="0"/>
       <c r="D143" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E143" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F143" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G143" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H143" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="I143" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="J143" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="K143" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="L143" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="M143" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="N143" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="O143" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="P143" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Q143" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="R143" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="S143" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="T143" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U143" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="V143" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="W143" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="X143" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Y143" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="144">
       <c r="A144" s="0" t="inlineStr">
         <is>
-          <t>3907W</t>
+          <t>1760WB</t>
         </is>
       </c>
       <c r="B144" s="0" t="inlineStr">
         <is>
-          <t>Richard Wolf GmbH</t>
+          <t>Ribbon Communications International Ltd</t>
         </is>
       </c>
       <c r="C144" s="0"/>
       <c r="D144" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E144" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F144" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="G144" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="H144" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="I144" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="J144" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="K144" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="L144" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="M144" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="N144" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="O144" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="P144" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Q144" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="R144" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="S144" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="T144" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U144" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="V144" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="W144" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X144" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y144" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="145">
       <c r="A145" s="0" t="inlineStr">
         <is>
-          <t>3314W</t>
+          <t>1443WB</t>
         </is>
       </c>
       <c r="B145" s="0" t="inlineStr">
         <is>
-          <t>Richmond Marketing Ltd</t>
+          <t>Richard Clark &amp; Co. Ltd</t>
         </is>
       </c>
       <c r="C145" s="0"/>
       <c r="D145" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="E145" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="F145" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="G145" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="H145" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="I145" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="J145" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="K145" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="L145" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="M145" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="N145" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="O145" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="P145" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="Q145" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="R145" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="S145" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="T145" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="U145" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="V145" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="W145" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="X145" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Y145" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="146">
       <c r="A146" s="0" t="inlineStr">
         <is>
-          <t>591W</t>
+          <t>3907W</t>
         </is>
       </c>
       <c r="B146" s="0" t="inlineStr">
         <is>
-          <t>Richmond Marketing Unlimited Company</t>
+          <t>Richard Wolf GmbH</t>
         </is>
       </c>
       <c r="C146" s="0"/>
       <c r="D146" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E146" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F146" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G146" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H146" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="I146" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="J146" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="K146" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="L146" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="M146" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="N146" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="O146" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="P146" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Q146" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="R146" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="S146" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="T146" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="U146" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="V146" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="W146" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="X146" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Y146" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="147">
       <c r="A147" s="0" t="inlineStr">
         <is>
-          <t>408WB</t>
+          <t>3314W</t>
         </is>
       </c>
       <c r="B147" s="0" t="inlineStr">
         <is>
-          <t>Ricoh Ireland Ltd</t>
+          <t>Richmond Marketing Ltd</t>
         </is>
       </c>
       <c r="C147" s="0"/>
       <c r="D147" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E147" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F147" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="G147" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="H147" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="I147" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="J147" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="K147" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="L147" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="M147" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="N147" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="O147" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="P147" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Q147" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="R147" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="S147" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="T147" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U147" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="V147" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="W147" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X147" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y147" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="148">
       <c r="A148" s="0" t="inlineStr">
         <is>
-          <t>732W</t>
+          <t>591W</t>
         </is>
       </c>
       <c r="B148" s="0" t="inlineStr">
         <is>
-          <t>RICOH PRINTING SYSTEMS EUROPE</t>
+          <t>Richmond Marketing Unlimited Company</t>
         </is>
       </c>
       <c r="C148" s="0"/>
       <c r="D148" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="E148" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="F148" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="G148" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="H148" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="I148" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="J148" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="K148" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="L148" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="M148" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="N148" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="O148" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="P148" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Q148" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="R148" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="S148" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="T148" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="U148" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="V148" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="W148" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="X148" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Y148" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="149">
       <c r="A149" s="0" t="inlineStr">
         <is>
-          <t>1211B</t>
+          <t>408WB</t>
         </is>
       </c>
       <c r="B149" s="0" t="inlineStr">
         <is>
-          <t>Ridgemoor Company Ltd</t>
+          <t>Ricoh Ireland Ltd</t>
         </is>
       </c>
       <c r="C149" s="0"/>
       <c r="D149" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E149" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F149" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G149" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H149" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="I149" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="J149" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="K149" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="L149" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="M149" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="N149" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="O149" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="P149" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Q149" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="R149" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="S149" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="T149" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="U149" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="V149" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="W149" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="X149" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Y149" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="150">
       <c r="A150" s="0" t="inlineStr">
         <is>
-          <t>3662WB</t>
+          <t>732W</t>
         </is>
       </c>
       <c r="B150" s="0" t="inlineStr">
         <is>
-          <t>Riello UPS Ireland Ltd</t>
+          <t>RICOH PRINTING SYSTEMS EUROPE</t>
         </is>
       </c>
       <c r="C150" s="0"/>
       <c r="D150" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="E150" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="F150" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="G150" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="H150" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="I150" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="J150" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="K150" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="L150" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="M150" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="N150" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="O150" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="P150" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="Q150" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="R150" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="S150" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="T150" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="U150" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="V150" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="W150" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="X150" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="Y150" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="151">
       <c r="A151" s="0" t="inlineStr">
         <is>
-          <t>2911WB</t>
+          <t>1211B</t>
         </is>
       </c>
       <c r="B151" s="0" t="inlineStr">
         <is>
-          <t>Riese &amp; Muller GmbH</t>
+          <t>Ridgemoor Company Ltd</t>
         </is>
       </c>
       <c r="C151" s="0"/>
       <c r="D151" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="E151" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="F151" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="G151" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="H151" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="I151" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="J151" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="K151" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="L151" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="M151" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="N151" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="O151" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="P151" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="Q151" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="R151" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="S151" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="T151" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="U151" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="V151" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="W151" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X151" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y151" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="152">
       <c r="A152" s="0" t="inlineStr">
         <is>
-          <t>2532T</t>
+          <t>3662WB</t>
         </is>
       </c>
       <c r="B152" s="0" t="inlineStr">
         <is>
-          <t>Right for the Road</t>
+          <t>Riello UPS Ireland Ltd</t>
         </is>
       </c>
       <c r="C152" s="0"/>
       <c r="D152" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E152" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F152" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G152" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H152" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="I152" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="J152" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="K152" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="L152" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="M152" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="N152" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="O152" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="P152" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Q152" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="R152" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
@@ -18844,851 +18848,851 @@
       </c>
       <c r="V152" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W152" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="X152" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Y152" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="153">
       <c r="A153" s="0" t="inlineStr">
         <is>
-          <t>2796WB</t>
+          <t>2911WB</t>
         </is>
       </c>
       <c r="B153" s="0" t="inlineStr">
         <is>
-          <t>Right Price Ink &amp; Office Supplies</t>
+          <t>Riese &amp; Muller GmbH</t>
         </is>
       </c>
       <c r="C153" s="0"/>
       <c r="D153" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E153" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F153" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G153" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H153" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="I153" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="J153" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="K153" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="L153" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M153" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N153" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="O153" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="P153" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Q153" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="R153" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="S153" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="T153" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="U153" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="V153" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="W153" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="X153" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Y153" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="154">
       <c r="A154" s="0" t="inlineStr">
         <is>
-          <t>2438T</t>
+          <t>2532T</t>
         </is>
       </c>
       <c r="B154" s="0" t="inlineStr">
         <is>
-          <t>Right Price Tyres</t>
-[...6 lines deleted...]
-      </c>
+          <t>Right for the Road</t>
+        </is>
+      </c>
+      <c r="C154" s="0"/>
       <c r="D154" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="E154" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="F154" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="G154" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="H154" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="I154" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="J154" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="K154" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="L154" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="M154" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="N154" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="O154" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="P154" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Q154" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="R154" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="S154" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="T154" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U154" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="V154" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="W154" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X154" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y154" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="155">
       <c r="A155" s="0" t="inlineStr">
         <is>
-          <t>2489WB</t>
+          <t>2796WB</t>
         </is>
       </c>
       <c r="B155" s="0" t="inlineStr">
         <is>
-          <t>Right-Click</t>
-[...6 lines deleted...]
-      </c>
+          <t>Right Price Ink &amp; Office Supplies</t>
+        </is>
+      </c>
+      <c r="C155" s="0"/>
       <c r="D155" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="E155" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="F155" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="G155" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="H155" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="I155" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="J155" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="K155" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="L155" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="M155" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="N155" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="O155" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="P155" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Q155" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="R155" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="S155" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="T155" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U155" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="V155" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="W155" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X155" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y155" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="156">
       <c r="A156" s="0" t="inlineStr">
         <is>
-          <t>2489W</t>
+          <t>2438T</t>
         </is>
       </c>
       <c r="B156" s="0" t="inlineStr">
         <is>
-          <t>Right-Click Ltd</t>
+          <t>Right Price Tyres</t>
         </is>
       </c>
       <c r="C156" s="0" t="inlineStr">
         <is>
-          <t>Right-Click</t>
+          <t>IC Motor Factors</t>
         </is>
       </c>
       <c r="D156" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="E156" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="F156" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="G156" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="H156" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="I156" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="J156" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="K156" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="L156" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="M156" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="N156" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="O156" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="P156" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Q156" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="R156" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="S156" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="T156" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="U156" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="V156" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="W156" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="X156" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Y156" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="157">
       <c r="A157" s="0" t="inlineStr">
         <is>
-          <t>1216B</t>
+          <t>2489WB</t>
         </is>
       </c>
       <c r="B157" s="0" t="inlineStr">
         <is>
-          <t>Rillton Ltd</t>
+          <t>Right-Click</t>
         </is>
       </c>
       <c r="C157" s="0" t="inlineStr">
         <is>
-          <t>National Autoparts</t>
+          <t>Right-Click</t>
         </is>
       </c>
       <c r="D157" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="E157" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="F157" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="G157" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="H157" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="I157" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="J157" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="K157" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="L157" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="M157" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="N157" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="O157" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="P157" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Q157" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="R157" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="S157" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="T157" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="U157" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="V157" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="W157" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="X157" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="Y157" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="158">
       <c r="A158" s="0" t="inlineStr">
         <is>
-          <t>1181W</t>
+          <t>2489W</t>
         </is>
       </c>
       <c r="B158" s="0" t="inlineStr">
         <is>
-          <t>Ringley Trading Ltd</t>
-[...2 lines deleted...]
-      <c r="C158" s="0"/>
+          <t>Right-Click Ltd</t>
+        </is>
+      </c>
+      <c r="C158" s="0" t="inlineStr">
+        <is>
+          <t>Right-Click</t>
+        </is>
+      </c>
       <c r="D158" s="0" t="inlineStr">
         <is>
-          <t>Dissolved</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="E158" s="0" t="inlineStr">
         <is>
-          <t>Dissolved</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="F158" s="0" t="inlineStr">
         <is>
-          <t>Dissolved</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G158" s="0" t="inlineStr">
         <is>
-          <t>Dissolved</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H158" s="0" t="inlineStr">
         <is>
-          <t>Dissolved</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="I158" s="0" t="inlineStr">
         <is>
-          <t>Dissolved</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="J158" s="0" t="inlineStr">
         <is>
-          <t>Dissolved</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="K158" s="0" t="inlineStr">
         <is>
-          <t>Dissolved</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="L158" s="0" t="inlineStr">
         <is>
-          <t>Dissolved</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="M158" s="0" t="inlineStr">
         <is>
-          <t>Dissolved</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="N158" s="0" t="inlineStr">
         <is>
-          <t>Dissolved</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="O158" s="0" t="inlineStr">
         <is>
-          <t>Dissolved</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="P158" s="0" t="inlineStr">
         <is>
-          <t>Dissolved</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Q158" s="0" t="inlineStr">
         <is>
-          <t>Dissolved</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="R158" s="0" t="inlineStr">
         <is>
-          <t>Dissolved</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="S158" s="0" t="inlineStr">
         <is>
-          <t>Dissolved</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="T158" s="0" t="inlineStr">
         <is>
-          <t>Dissolved</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U158" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="V158" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="W158" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X158" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Y158" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="159">
       <c r="A159" s="0" t="inlineStr">
         <is>
-          <t>958WB</t>
+          <t>1216B</t>
         </is>
       </c>
       <c r="B159" s="0" t="inlineStr">
         <is>
-          <t>Ritaville Ltd</t>
-[...2 lines deleted...]
-      <c r="C159" s="0"/>
+          <t>Rillton Ltd</t>
+        </is>
+      </c>
+      <c r="C159" s="0" t="inlineStr">
+        <is>
+          <t>National Autoparts</t>
+        </is>
+      </c>
       <c r="D159" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E159" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F159" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G159" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H159" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="I159" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="J159" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="K159" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="L159" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="M159" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="N159" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="O159" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="P159" s="0" t="inlineStr">
         <is>
           <t>YES</t>
@@ -19704,237 +19708,237 @@
           <t>YES</t>
         </is>
       </c>
       <c r="S159" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="T159" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="U159" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="V159" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="W159" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="X159" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Y159" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="160">
       <c r="A160" s="0" t="inlineStr">
         <is>
-          <t>3720W</t>
+          <t>1181W</t>
         </is>
       </c>
       <c r="B160" s="0" t="inlineStr">
         <is>
-          <t>Riteweigh Ltd</t>
+          <t>Ringley Trading Ltd</t>
         </is>
       </c>
       <c r="C160" s="0"/>
       <c r="D160" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>Dissolved</t>
         </is>
       </c>
       <c r="E160" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>Dissolved</t>
         </is>
       </c>
       <c r="F160" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>Dissolved</t>
         </is>
       </c>
       <c r="G160" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>Dissolved</t>
         </is>
       </c>
       <c r="H160" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>Dissolved</t>
         </is>
       </c>
       <c r="I160" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>Dissolved</t>
         </is>
       </c>
       <c r="J160" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>Dissolved</t>
         </is>
       </c>
       <c r="K160" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>Dissolved</t>
         </is>
       </c>
       <c r="L160" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>Dissolved</t>
         </is>
       </c>
       <c r="M160" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>Dissolved</t>
         </is>
       </c>
       <c r="N160" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>Dissolved</t>
         </is>
       </c>
       <c r="O160" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>Dissolved</t>
         </is>
       </c>
       <c r="P160" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>Dissolved</t>
         </is>
       </c>
       <c r="Q160" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>Dissolved</t>
         </is>
       </c>
       <c r="R160" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>Dissolved</t>
         </is>
       </c>
       <c r="S160" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>Dissolved</t>
         </is>
       </c>
       <c r="T160" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>Dissolved</t>
         </is>
       </c>
       <c r="U160" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="V160" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="W160" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="X160" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Y160" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="161">
       <c r="A161" s="0" t="inlineStr">
         <is>
-          <t>1340W</t>
+          <t>958WB</t>
         </is>
       </c>
       <c r="B161" s="0" t="inlineStr">
         <is>
-          <t>Rivval Ltd</t>
+          <t>Ritaville Ltd</t>
         </is>
       </c>
       <c r="C161" s="0"/>
       <c r="D161" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="E161" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="F161" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="G161" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="H161" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="I161" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="J161" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="K161" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="L161" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="M161" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="N161" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="O161" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="P161" s="0" t="inlineStr">
         <is>
           <t>YES</t>
@@ -19950,502 +19954,498 @@
           <t>YES</t>
         </is>
       </c>
       <c r="S161" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="T161" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="U161" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="V161" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="W161" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="X161" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Y161" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="162">
       <c r="A162" s="0" t="inlineStr">
         <is>
-          <t>3028WB</t>
+          <t>3720W</t>
         </is>
       </c>
       <c r="B162" s="0" t="inlineStr">
         <is>
-          <t>Rizpros Ltd</t>
+          <t>Riteweigh Ltd</t>
         </is>
       </c>
       <c r="C162" s="0"/>
       <c r="D162" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E162" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F162" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G162" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H162" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="I162" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="J162" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="K162" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="L162" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="M162" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="N162" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="O162" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="P162" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Q162" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="R162" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="S162" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="T162" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U162" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="V162" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="W162" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="X162" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Y162" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="163">
       <c r="A163" s="0" t="inlineStr">
         <is>
-          <t>2119WB</t>
+          <t>1340W</t>
         </is>
       </c>
       <c r="B163" s="0" t="inlineStr">
         <is>
-          <t>RK Wholesale Ltd</t>
+          <t>Rivval Ltd</t>
         </is>
       </c>
       <c r="C163" s="0"/>
       <c r="D163" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E163" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F163" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G163" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H163" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="I163" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="J163" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="K163" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="L163" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="M163" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="N163" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="O163" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="P163" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Q163" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="R163" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="S163" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="T163" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="U163" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="V163" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="W163" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="X163" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Y163" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="164">
       <c r="A164" s="0" t="inlineStr">
         <is>
-          <t>3133T</t>
+          <t>3028WB</t>
         </is>
       </c>
       <c r="B164" s="0" t="inlineStr">
         <is>
-          <t>Roadcraft Motorcycle Training</t>
-[...6 lines deleted...]
-      </c>
+          <t>Rizpros Ltd</t>
+        </is>
+      </c>
+      <c r="C164" s="0"/>
       <c r="D164" s="0" t="inlineStr">
         <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="E164" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="F164" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="G164" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="H164" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="I164" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="J164" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="K164" s="0" t="inlineStr">
+        <is>
           <t>Pending</t>
         </is>
       </c>
-      <c r="E164" s="0" t="inlineStr">
-[...33 lines deleted...]
-      </c>
       <c r="L164" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="M164" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="N164" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="O164" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="P164" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="Q164" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="R164" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="S164" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="T164" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="U164" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="V164" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="W164" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X164" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y164" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="165">
       <c r="A165" s="0" t="inlineStr">
         <is>
-          <t>2719W</t>
+          <t>2119WB</t>
         </is>
       </c>
       <c r="B165" s="0" t="inlineStr">
         <is>
-          <t>Robeau Manufacturing Ltd</t>
+          <t>RK Wholesale Ltd</t>
         </is>
       </c>
       <c r="C165" s="0"/>
       <c r="D165" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="E165" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="F165" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="G165" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="H165" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="I165" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="J165" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="K165" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="L165" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="M165" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="N165" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="O165" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="P165" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Q165" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="R165" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="S165" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
@@ -20463,325 +20463,321 @@
       </c>
       <c r="V165" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W165" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="X165" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Y165" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="166">
       <c r="A166" s="0" t="inlineStr">
         <is>
-          <t>1058W</t>
+          <t>3133T</t>
         </is>
       </c>
       <c r="B166" s="0" t="inlineStr">
         <is>
-          <t>Robert Creevey Ltd</t>
+          <t>Roadcraft Motorcycle Training</t>
         </is>
       </c>
       <c r="C166" s="0" t="inlineStr">
         <is>
-          <t>212 Solutions</t>
+          <t>MS Moto</t>
         </is>
       </c>
       <c r="D166" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E166" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F166" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="G166" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="H166" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="I166" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="J166" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="K166" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="L166" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="M166" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="N166" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="O166" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="P166" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Q166" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="R166" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="S166" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="T166" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="U166" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="V166" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="W166" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="X166" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Y166" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="167">
       <c r="A167" s="0" t="inlineStr">
         <is>
-          <t>1873WB</t>
+          <t>2719W</t>
         </is>
       </c>
       <c r="B167" s="0" t="inlineStr">
         <is>
-          <t>Robert E. Nolan Ltd</t>
-[...6 lines deleted...]
-      </c>
+          <t>Robeau Manufacturing Ltd</t>
+        </is>
+      </c>
+      <c r="C167" s="0"/>
       <c r="D167" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="E167" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="F167" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="G167" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="H167" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="I167" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="J167" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="K167" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="L167" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="M167" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="N167" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="O167" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="P167" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Q167" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="R167" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="S167" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="T167" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="U167" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="V167" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W167" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="X167" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Y167" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="168">
       <c r="A168" s="0" t="inlineStr">
         <is>
-          <t>175W</t>
+          <t>1058W</t>
         </is>
       </c>
       <c r="B168" s="0" t="inlineStr">
         <is>
-          <t>Robert Roberts Ltd</t>
+          <t>Robert Creevey Ltd</t>
         </is>
       </c>
       <c r="C168" s="0" t="inlineStr">
         <is>
-          <t>Findlater &amp; Co</t>
+          <t>212 Solutions</t>
         </is>
       </c>
       <c r="D168" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E168" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F168" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="G168" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="H168" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="I168" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="J168" s="0" t="inlineStr">
         <is>
           <t>YES</t>
@@ -20844,671 +20840,679 @@
       </c>
       <c r="V168" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="W168" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="X168" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="Y168" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="169">
       <c r="A169" s="0" t="inlineStr">
         <is>
-          <t>4739B</t>
+          <t>1873WB</t>
         </is>
       </c>
       <c r="B169" s="0" t="inlineStr">
         <is>
-          <t>Roborock (HK) Limited</t>
-[...2 lines deleted...]
-      <c r="C169" s="0"/>
+          <t>Robert E. Nolan Ltd</t>
+        </is>
+      </c>
+      <c r="C169" s="0" t="inlineStr">
+        <is>
+          <t>Nolan Distribution</t>
+        </is>
+      </c>
       <c r="D169" s="0" t="inlineStr">
         <is>
           <t>Pending</t>
         </is>
       </c>
       <c r="E169" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F169" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G169" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H169" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="I169" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="J169" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="K169" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="L169" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="M169" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="N169" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="O169" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="P169" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Q169" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="R169" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="S169" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="T169" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U169" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="V169" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="W169" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X169" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y169" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="170">
       <c r="A170" s="0" t="inlineStr">
         <is>
-          <t>1758WB</t>
+          <t>175W</t>
         </is>
       </c>
       <c r="B170" s="0" t="inlineStr">
         <is>
-          <t>Robosys Ltd</t>
-[...2 lines deleted...]
-      <c r="C170" s="0"/>
+          <t>Robert Roberts Ltd</t>
+        </is>
+      </c>
+      <c r="C170" s="0" t="inlineStr">
+        <is>
+          <t>Findlater &amp; Co</t>
+        </is>
+      </c>
       <c r="D170" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="E170" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="F170" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G170" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H170" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="I170" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="J170" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="K170" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="L170" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="M170" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="N170" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="O170" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="P170" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Q170" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="R170" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="S170" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="T170" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="U170" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="V170" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="W170" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="X170" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Y170" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="171">
       <c r="A171" s="0" t="inlineStr">
         <is>
-          <t>1560WB</t>
+          <t>4739B</t>
         </is>
       </c>
       <c r="B171" s="0" t="inlineStr">
         <is>
-          <t>Robotech (Robotic Technologies Ireland) &amp; Ground Control Ltd</t>
+          <t>Roborock (HK) Limited</t>
         </is>
       </c>
       <c r="C171" s="0"/>
       <c r="D171" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="E171" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="F171" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="G171" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="H171" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="I171" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="J171" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="K171" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="L171" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="M171" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="N171" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="O171" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="P171" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Q171" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="R171" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="S171" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="T171" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="U171" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="V171" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="W171" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="X171" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Y171" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="172">
       <c r="A172" s="0" t="inlineStr">
         <is>
-          <t>1694B</t>
+          <t>1758WB</t>
         </is>
       </c>
       <c r="B172" s="0" t="inlineStr">
         <is>
-          <t>Roc Ronoco Ltd</t>
+          <t>Robosys Ltd</t>
         </is>
       </c>
       <c r="C172" s="0"/>
       <c r="D172" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="E172" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="F172" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="G172" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="H172" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="I172" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="J172" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="K172" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="L172" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="M172" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="N172" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="O172" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="P172" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="Q172" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="R172" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="S172" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="T172" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U172" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="V172" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W172" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X172" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y172" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="173">
       <c r="A173" s="0" t="inlineStr">
         <is>
-          <t>1597WB</t>
+          <t>1560WB</t>
         </is>
       </c>
       <c r="B173" s="0" t="inlineStr">
         <is>
-          <t>Roche Diagnostics Ltd</t>
+          <t>Robotech (Robotic Technologies Ireland) &amp; Ground Control Ltd</t>
         </is>
       </c>
       <c r="C173" s="0"/>
       <c r="D173" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="E173" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="F173" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="G173" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="H173" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="I173" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="J173" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="K173" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="L173" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="M173" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="N173" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="O173" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="P173" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="Q173" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="R173" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="S173" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="T173" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="U173" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="V173" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W173" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="X173" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Y173" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="174">
       <c r="A174" s="0" t="inlineStr">
         <is>
-          <t>232WB</t>
+          <t>1694B</t>
         </is>
       </c>
       <c r="B174" s="0" t="inlineStr">
         <is>
-          <t>Rochester Sensors Europe Ltd</t>
+          <t>Roc Ronoco Ltd</t>
         </is>
       </c>
       <c r="C174" s="0"/>
       <c r="D174" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E174" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F174" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="G174" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="H174" s="0" t="inlineStr">
         <is>
@@ -21560,207 +21564,207 @@
           <t>YES</t>
         </is>
       </c>
       <c r="R174" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="S174" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="T174" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="U174" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="V174" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="W174" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="X174" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Y174" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="175">
       <c r="A175" s="0" t="inlineStr">
         <is>
-          <t>2957B</t>
+          <t>1597WB</t>
         </is>
       </c>
       <c r="B175" s="0" t="inlineStr">
         <is>
-          <t>Rochford Motors (Ballyhaunis) Ltd</t>
+          <t>Roche Diagnostics Ltd</t>
         </is>
       </c>
       <c r="C175" s="0"/>
       <c r="D175" s="0" t="inlineStr">
         <is>
           <t>Pending</t>
         </is>
       </c>
       <c r="E175" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F175" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="G175" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="H175" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="I175" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="J175" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="K175" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="L175" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="M175" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="N175" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="O175" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="P175" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Q175" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="R175" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="S175" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="T175" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="U175" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="V175" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W175" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X175" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y175" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="176">
       <c r="A176" s="0" t="inlineStr">
         <is>
-          <t>1703WB</t>
+          <t>232WB</t>
         </is>
       </c>
       <c r="B176" s="0" t="inlineStr">
         <is>
-          <t>Rockford Healthcare Ltd</t>
+          <t>Rochester Sensors Europe Ltd</t>
         </is>
       </c>
       <c r="C176" s="0"/>
       <c r="D176" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E176" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F176" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="G176" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="H176" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="I176" s="0" t="inlineStr">
         <is>
           <t>YES</t>
@@ -21811,118 +21815,114 @@
           <t>YES</t>
         </is>
       </c>
       <c r="S176" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="T176" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="U176" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="V176" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="W176" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="X176" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Y176" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="177">
       <c r="A177" s="0" t="inlineStr">
         <is>
-          <t>2889B</t>
+          <t>2957B</t>
         </is>
       </c>
       <c r="B177" s="0" t="inlineStr">
         <is>
-          <t>Rocktec Ltd</t>
-[...6 lines deleted...]
-      </c>
+          <t>Rochford Motors (Ballyhaunis) Ltd</t>
+        </is>
+      </c>
+      <c r="C177" s="0"/>
       <c r="D177" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="E177" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F177" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G177" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H177" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="I177" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="J177" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="K177" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="L177" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M177" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N177" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="O177" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="P177" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
@@ -21955,62 +21955,62 @@
       </c>
       <c r="V177" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W177" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="X177" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="Y177" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="178">
       <c r="A178" s="0" t="inlineStr">
         <is>
-          <t>125WB</t>
+          <t>1703WB</t>
         </is>
       </c>
       <c r="B178" s="0" t="inlineStr">
         <is>
-          <t>Rockwell Automation Ltd</t>
+          <t>Rockford Healthcare Ltd</t>
         </is>
       </c>
       <c r="C178" s="0"/>
       <c r="D178" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="E178" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F178" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="G178" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="H178" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="I178" s="0" t="inlineStr">
         <is>
           <t>YES</t>
@@ -22061,370 +22061,374 @@
           <t>YES</t>
         </is>
       </c>
       <c r="S178" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="T178" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="U178" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="V178" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="W178" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X178" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y178" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="179">
       <c r="A179" s="0" t="inlineStr">
         <is>
-          <t>2582T</t>
+          <t>2889B</t>
         </is>
       </c>
       <c r="B179" s="0" t="inlineStr">
         <is>
-          <t>Rokas Tyres</t>
-[...2 lines deleted...]
-      <c r="C179" s="0"/>
+          <t>Rocktec Ltd</t>
+        </is>
+      </c>
+      <c r="C179" s="0" t="inlineStr">
+        <is>
+          <t>ITR</t>
+        </is>
+      </c>
       <c r="D179" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="E179" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="F179" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="G179" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="H179" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="I179" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="J179" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="K179" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="L179" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="M179" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="N179" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="O179" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="P179" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Q179" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="R179" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="S179" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="T179" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="U179" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="V179" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W179" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="X179" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Y179" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="180">
       <c r="A180" s="0" t="inlineStr">
         <is>
-          <t>3073WB</t>
+          <t>125WB</t>
         </is>
       </c>
       <c r="B180" s="0" t="inlineStr">
         <is>
-          <t>Roland Europe Group Ltd</t>
+          <t>Rockwell Automation Ltd</t>
         </is>
       </c>
       <c r="C180" s="0"/>
       <c r="D180" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E180" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F180" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="G180" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="H180" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="I180" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="J180" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="K180" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="L180" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="M180" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="N180" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="O180" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="P180" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Q180" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="R180" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="S180" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="T180" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="U180" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="V180" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="W180" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="X180" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Y180" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="181">
       <c r="A181" s="0" t="inlineStr">
         <is>
-          <t>3684WB</t>
+          <t>2582T</t>
         </is>
       </c>
       <c r="B181" s="0" t="inlineStr">
         <is>
-          <t>Roland Meinl Musikinstrumente GmbH &amp; Co. KG </t>
+          <t>Rokas Tyres</t>
         </is>
       </c>
       <c r="C181" s="0"/>
       <c r="D181" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="E181" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="F181" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="G181" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="H181" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="I181" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="J181" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="K181" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="L181" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="M181" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="N181" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="O181" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="P181" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Q181" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="R181" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
@@ -22447,622 +22451,618 @@
       </c>
       <c r="V181" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W181" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="X181" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Y181" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="182">
       <c r="A182" s="0" t="inlineStr">
         <is>
-          <t>474W</t>
+          <t>3073WB</t>
         </is>
       </c>
       <c r="B182" s="0" t="inlineStr">
         <is>
-          <t>Ronnie Moore Ltd</t>
+          <t>Roland Europe Group Ltd</t>
         </is>
       </c>
       <c r="C182" s="0"/>
       <c r="D182" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E182" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F182" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G182" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H182" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="I182" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="J182" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="K182" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="L182" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="M182" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="N182" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="O182" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="P182" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Q182" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="R182" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="S182" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="T182" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="U182" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="V182" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="W182" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="X182" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Y182" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="183">
       <c r="A183" s="0" t="inlineStr">
         <is>
-          <t>967WB</t>
+          <t>3684WB</t>
         </is>
       </c>
       <c r="B183" s="0" t="inlineStr">
         <is>
-          <t>Ronseal (Ireland) Ltd</t>
+          <t>Roland Meinl Musikinstrumente GmbH &amp; Co. KG </t>
         </is>
       </c>
       <c r="C183" s="0"/>
       <c r="D183" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E183" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F183" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G183" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H183" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="I183" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="J183" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="K183" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="L183" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="M183" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="N183" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="O183" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="P183" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Q183" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="R183" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="S183" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="T183" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U183" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="V183" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="W183" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X183" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Y183" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="184">
       <c r="A184" s="0" t="inlineStr">
         <is>
-          <t>2996WB</t>
+          <t>474W</t>
         </is>
       </c>
       <c r="B184" s="0" t="inlineStr">
         <is>
-          <t>Rookery Consulting Ltd</t>
-[...6 lines deleted...]
-      </c>
+          <t>Ronnie Moore Ltd</t>
+        </is>
+      </c>
+      <c r="C184" s="0"/>
       <c r="D184" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="E184" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="F184" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="G184" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="H184" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="I184" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="J184" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="K184" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="L184" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="M184" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="N184" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="O184" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="P184" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="Q184" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="R184" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="S184" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="T184" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="U184" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="V184" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="W184" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="X184" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Y184" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="185">
       <c r="A185" s="0" t="inlineStr">
         <is>
-          <t>2890T</t>
+          <t>967WB</t>
         </is>
       </c>
       <c r="B185" s="0" t="inlineStr">
         <is>
-          <t>Rory Parker Motors</t>
+          <t>Ronseal (Ireland) Ltd</t>
         </is>
       </c>
       <c r="C185" s="0"/>
       <c r="D185" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="E185" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="F185" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="G185" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="H185" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="I185" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="J185" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="K185" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="L185" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="M185" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="N185" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="O185" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="P185" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Q185" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="R185" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="S185" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="T185" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="U185" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="V185" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="W185" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="X185" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y185" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="186">
       <c r="A186" s="0" t="inlineStr">
         <is>
-          <t>3777WB</t>
+          <t>2996WB</t>
         </is>
       </c>
       <c r="B186" s="0" t="inlineStr">
         <is>
-          <t>Ros Dumhach Cogaisiochta Teoranta</t>
+          <t>Rookery Consulting Ltd</t>
         </is>
       </c>
       <c r="C186" s="0" t="inlineStr">
         <is>
-          <t>Nicofresh</t>
+          <t>Solar Electric</t>
         </is>
       </c>
       <c r="D186" s="0" t="inlineStr">
         <is>
           <t>Pending</t>
         </is>
       </c>
       <c r="E186" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F186" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="G186" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="H186" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="I186" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="J186" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="K186" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="L186" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="M186" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="N186" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="O186" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="P186" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Q186" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="R186" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="S186" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="T186" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="U186" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
@@ -23070,1044 +23070,1048 @@
       </c>
       <c r="V186" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W186" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="X186" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Y186" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="187">
       <c r="A187" s="0" t="inlineStr">
         <is>
-          <t>1899WB</t>
+          <t>2890T</t>
         </is>
       </c>
       <c r="B187" s="0" t="inlineStr">
         <is>
-          <t>Ros Dumhach Cógaisíochta Teoranta</t>
+          <t>Rory Parker Motors</t>
         </is>
       </c>
       <c r="C187" s="0"/>
       <c r="D187" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="E187" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="F187" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="G187" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H187" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="I187" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="J187" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="K187" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="L187" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="M187" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="N187" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="O187" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="P187" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Q187" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="R187" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="S187" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="T187" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="U187" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="V187" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="W187" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="X187" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Y187" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="188">
       <c r="A188" s="0" t="inlineStr">
         <is>
-          <t>3005T</t>
+          <t>3777WB</t>
         </is>
       </c>
       <c r="B188" s="0" t="inlineStr">
         <is>
-          <t>Roscommon Tyre Centre</t>
-[...2 lines deleted...]
-      <c r="C188" s="0"/>
+          <t>Ros Dumhach Cogaisiochta Teoranta</t>
+        </is>
+      </c>
+      <c r="C188" s="0" t="inlineStr">
+        <is>
+          <t>Nicofresh</t>
+        </is>
+      </c>
       <c r="D188" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="E188" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F188" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="G188" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="H188" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="I188" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="J188" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="K188" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="L188" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M188" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N188" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="O188" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="P188" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Q188" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="R188" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="S188" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="T188" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U188" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="V188" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="W188" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X188" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y188" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="189">
       <c r="A189" s="0" t="inlineStr">
         <is>
-          <t>2292T</t>
+          <t>1899WB</t>
         </is>
       </c>
       <c r="B189" s="0" t="inlineStr">
         <is>
-          <t>Roscrea Tyre Services</t>
+          <t>Ros Dumhach Cógaisíochta Teoranta</t>
         </is>
       </c>
       <c r="C189" s="0"/>
       <c r="D189" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="E189" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="F189" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="G189" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="H189" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="I189" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="J189" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="K189" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="L189" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="M189" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="N189" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="O189" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="P189" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Q189" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="R189" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="S189" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="T189" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U189" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="V189" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="W189" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X189" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y189" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="190">
       <c r="A190" s="0" t="inlineStr">
         <is>
-          <t>4548WB</t>
+          <t>3005T</t>
         </is>
       </c>
       <c r="B190" s="0" t="inlineStr">
         <is>
-          <t>Rosefield Watches B.V.</t>
+          <t>Roscommon Tyre Centre</t>
         </is>
       </c>
       <c r="C190" s="0"/>
       <c r="D190" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E190" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F190" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G190" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H190" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="I190" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="J190" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="K190" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="L190" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M190" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N190" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="O190" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="P190" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Q190" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="R190" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="S190" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="T190" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="U190" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="V190" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="W190" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="X190" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Y190" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="191">
       <c r="A191" s="0" t="inlineStr">
         <is>
-          <t>2185WB</t>
+          <t>2292T</t>
         </is>
       </c>
       <c r="B191" s="0" t="inlineStr">
         <is>
-          <t>Rossport Retail Services Ltd</t>
-[...6 lines deleted...]
-      </c>
+          <t>Roscrea Tyre Services</t>
+        </is>
+      </c>
+      <c r="C191" s="0"/>
       <c r="D191" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E191" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F191" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G191" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H191" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="I191" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="J191" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="K191" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="L191" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="M191" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="N191" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="O191" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="P191" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Q191" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="R191" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="S191" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="T191" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="U191" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="V191" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="W191" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="X191" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Y191" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="192">
       <c r="A192" s="0" t="inlineStr">
         <is>
-          <t>1806WB</t>
+          <t>4548WB</t>
         </is>
       </c>
       <c r="B192" s="0" t="inlineStr">
         <is>
-          <t>Rota Industries Ltd</t>
+          <t>Rosefield Watches B.V.</t>
         </is>
       </c>
       <c r="C192" s="0"/>
       <c r="D192" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E192" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F192" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="G192" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="H192" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="I192" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="J192" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="K192" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="L192" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="M192" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="N192" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="O192" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="P192" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Q192" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="R192" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="S192" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="T192" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U192" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="V192" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="W192" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="X192" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Y192" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="193">
       <c r="A193" s="0" t="inlineStr">
         <is>
-          <t>1186W</t>
+          <t>2185WB</t>
         </is>
       </c>
       <c r="B193" s="0" t="inlineStr">
         <is>
-          <t>Rotate Food Equipment Ltd</t>
-[...2 lines deleted...]
-      <c r="C193" s="0"/>
+          <t>Rossport Retail Services Ltd</t>
+        </is>
+      </c>
+      <c r="C193" s="0" t="inlineStr">
+        <is>
+          <t>Kix</t>
+        </is>
+      </c>
       <c r="D193" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="E193" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="F193" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="G193" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="H193" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="I193" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="J193" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="K193" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="L193" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="M193" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="N193" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="O193" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="P193" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Q193" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="R193" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="S193" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="T193" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U193" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="V193" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="W193" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X193" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y193" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="194">
       <c r="A194" s="0" t="inlineStr">
         <is>
-          <t>2857W</t>
+          <t>1806WB</t>
         </is>
       </c>
       <c r="B194" s="0" t="inlineStr">
         <is>
-          <t>Rothenberger Werkzeuge GmbH</t>
+          <t>Rota Industries Ltd</t>
         </is>
       </c>
       <c r="C194" s="0"/>
       <c r="D194" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E194" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F194" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G194" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H194" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="I194" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="J194" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="K194" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="L194" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="M194" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="N194" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="O194" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="P194" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Q194" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="R194" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="S194" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="T194" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="U194" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="V194" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="W194" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="X194" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Y194" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="195">
       <c r="A195" s="0" t="inlineStr">
         <is>
-          <t>424WB</t>
+          <t>1186W</t>
         </is>
       </c>
       <c r="B195" s="0" t="inlineStr">
         <is>
-          <t>Rovada Watch Co. Ltd</t>
+          <t>Rotate Food Equipment Ltd</t>
         </is>
       </c>
       <c r="C195" s="0"/>
       <c r="D195" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="E195" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="F195" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="G195" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="H195" s="0" t="inlineStr">
         <is>
@@ -24139,139 +24143,139 @@
           <t>DE-REG</t>
         </is>
       </c>
       <c r="N195" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="O195" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="P195" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="Q195" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="R195" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="S195" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="T195" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="U195" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="V195" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="W195" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="X195" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="Y195" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="196">
       <c r="A196" s="0" t="inlineStr">
         <is>
-          <t>3379WB</t>
+          <t>2857W</t>
         </is>
       </c>
       <c r="B196" s="0" t="inlineStr">
         <is>
-          <t>RSA Security &amp; Risk Ireland Ltd</t>
+          <t>Rothenberger Werkzeuge GmbH</t>
         </is>
       </c>
       <c r="C196" s="0"/>
       <c r="D196" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="E196" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="F196" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="G196" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="H196" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="I196" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="J196" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="K196" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="L196" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M196" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N196" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="O196" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="P196" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
@@ -24304,56 +24308,56 @@
       </c>
       <c r="V196" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W196" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="X196" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Y196" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="197">
       <c r="A197" s="0" t="inlineStr">
         <is>
-          <t>74W</t>
+          <t>424WB</t>
         </is>
       </c>
       <c r="B197" s="0" t="inlineStr">
         <is>
-          <t>RSA Security Ireland Ltd</t>
+          <t>Rovada Watch Co. Ltd</t>
         </is>
       </c>
       <c r="C197" s="0"/>
       <c r="D197" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="E197" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="F197" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="G197" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="H197" s="0" t="inlineStr">
         <is>
@@ -24385,133 +24389,129 @@
           <t>DE-REG</t>
         </is>
       </c>
       <c r="N197" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="O197" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="P197" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="Q197" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="R197" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="S197" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="T197" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="U197" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="V197" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="W197" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="X197" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="Y197" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="198">
       <c r="A198" s="0" t="inlineStr">
         <is>
-          <t>3814WB</t>
+          <t>3379WB</t>
         </is>
       </c>
       <c r="B198" s="0" t="inlineStr">
         <is>
-          <t>RSP Communications Solutions Ltd</t>
-[...6 lines deleted...]
-      </c>
+          <t>RSA Security &amp; Risk Ireland Ltd</t>
+        </is>
+      </c>
+      <c r="C198" s="0"/>
       <c r="D198" s="0" t="inlineStr">
         <is>
           <t>Pending</t>
         </is>
       </c>
       <c r="E198" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F198" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="G198" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H198" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="I198" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="J198" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K198" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L198" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M198" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N198" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
@@ -24554,234 +24554,234 @@
       </c>
       <c r="V198" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W198" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="X198" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Y198" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="199">
       <c r="A199" s="0" t="inlineStr">
         <is>
-          <t>349WB</t>
+          <t>74W</t>
         </is>
       </c>
       <c r="B199" s="0" t="inlineStr">
         <is>
-          <t>RTD Tech Ltd</t>
-[...6 lines deleted...]
-      </c>
+          <t>RSA Security Ireland Ltd</t>
+        </is>
+      </c>
+      <c r="C199" s="0"/>
       <c r="D199" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="E199" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="F199" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="G199" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="H199" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="I199" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="J199" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="K199" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="L199" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="M199" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="N199" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="O199" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="P199" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="Q199" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="R199" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="S199" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="T199" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="U199" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="V199" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="W199" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="X199" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Y199" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="200">
       <c r="A200" s="0" t="inlineStr">
         <is>
-          <t>3334WB</t>
+          <t>3814WB</t>
         </is>
       </c>
       <c r="B200" s="0" t="inlineStr">
         <is>
-          <t>RTR Electrical Ltd</t>
-[...2 lines deleted...]
-      <c r="C200" s="0"/>
+          <t>RSP Communications Solutions Ltd</t>
+        </is>
+      </c>
+      <c r="C200" s="0" t="inlineStr">
+        <is>
+          <t>Radio &amp; Security Products</t>
+        </is>
+      </c>
       <c r="D200" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="E200" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F200" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G200" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="H200" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="I200" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="J200" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="K200" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="L200" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="M200" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="N200" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="O200" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="P200" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Q200" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="R200" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
@@ -24804,907 +24804,1280 @@
       </c>
       <c r="V200" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W200" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="X200" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Y200" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="201">
       <c r="A201" s="0" t="inlineStr">
         <is>
-          <t>4939W</t>
+          <t>349WB</t>
         </is>
       </c>
       <c r="B201" s="0" t="inlineStr">
         <is>
-          <t>Rui'an Xiyizu E-commerce Trading Company</t>
-[...2 lines deleted...]
-      <c r="C201" s="0"/>
+          <t>RTD Tech Ltd</t>
+        </is>
+      </c>
+      <c r="C201" s="0" t="inlineStr">
+        <is>
+          <t>Asistec</t>
+        </is>
+      </c>
       <c r="D201" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E201" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F201" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G201" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H201" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="I201" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="J201" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="K201" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="L201" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="M201" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="N201" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="O201" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="P201" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Q201" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="R201" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="S201" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="T201" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="U201" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="V201" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W201" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="X201" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Y201" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="202">
       <c r="A202" s="0" t="inlineStr">
         <is>
-          <t>4271B</t>
+          <t>3334WB</t>
         </is>
       </c>
       <c r="B202" s="0" t="inlineStr">
         <is>
-          <t>Ruibei Trading (Hong Kong) Co., Limited</t>
-[...6 lines deleted...]
-      </c>
+          <t>RTR Electrical Ltd</t>
+        </is>
+      </c>
+      <c r="C202" s="0"/>
       <c r="D202" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="E202" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="F202" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="G202" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="H202" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="I202" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="J202" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="K202" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="L202" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="M202" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="N202" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="O202" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="P202" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Q202" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="R202" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="S202" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="T202" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="U202" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="V202" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W202" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X202" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y202" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="203">
       <c r="A203" s="0" t="inlineStr">
         <is>
-          <t>1552WB</t>
+          <t>4994B</t>
         </is>
       </c>
       <c r="B203" s="0" t="inlineStr">
         <is>
-          <t>Russell Hobbs Ltd</t>
+          <t>RUBINO SOCIETA\' A RESPONSABILITA\' LIMITATA SEMPLIFICATA</t>
         </is>
       </c>
       <c r="C203" s="0"/>
       <c r="D203" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E203" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="F203" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="G203" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="H203" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="I203" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="J203" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="K203" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="L203" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="M203" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="N203" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="O203" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="P203" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Q203" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="R203" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="S203" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="T203" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U203" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="V203" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W203" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="X203" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Y203" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="204">
       <c r="A204" s="0" t="inlineStr">
         <is>
-          <t>1375WB</t>
+          <t>4939W</t>
         </is>
       </c>
       <c r="B204" s="0" t="inlineStr">
         <is>
-          <t>RVR Energy Technology Ltd</t>
+          <t>Rui'an Xiyizu E-commerce Trading Company</t>
         </is>
       </c>
       <c r="C204" s="0"/>
       <c r="D204" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E204" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="F204" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="G204" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="H204" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="I204" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="J204" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="K204" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="L204" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="M204" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="N204" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="O204" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="P204" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Q204" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="R204" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="S204" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="T204" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U204" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="V204" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="W204" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X204" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y204" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="205">
       <c r="A205" s="0" t="inlineStr">
         <is>
-          <t>3932WB</t>
+          <t>4271B</t>
         </is>
       </c>
       <c r="B205" s="0" t="inlineStr">
         <is>
-          <t>RWL Advanced Solutions Ltd</t>
-[...2 lines deleted...]
-      <c r="C205" s="0"/>
+          <t>Ruibei Trading (Hong Kong) Co., Limited</t>
+        </is>
+      </c>
+      <c r="C205" s="0" t="inlineStr">
+        <is>
+          <t>StoneGo</t>
+        </is>
+      </c>
       <c r="D205" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E205" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F205" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="G205" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="H205" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="I205" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="J205" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="K205" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="L205" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="M205" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="N205" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="O205" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="P205" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Q205" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="R205" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="S205" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="T205" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U205" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="V205" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="W205" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="X205" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="Y205" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="206">
       <c r="A206" s="0" t="inlineStr">
         <is>
-          <t>2932B</t>
+          <t>1552WB</t>
         </is>
       </c>
       <c r="B206" s="0" t="inlineStr">
         <is>
-          <t>Ryan Motor Power Ltd</t>
+          <t>Russell Hobbs Ltd</t>
         </is>
       </c>
       <c r="C206" s="0"/>
       <c r="D206" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="E206" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="F206" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="G206" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="H206" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="I206" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="J206" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="K206" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="L206" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="M206" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="N206" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="O206" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="P206" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="Q206" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="R206" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="S206" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="T206" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="U206" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="V206" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W206" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X206" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y206" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="207">
       <c r="A207" s="0" t="inlineStr">
         <is>
-          <t>2923W</t>
+          <t>1375WB</t>
         </is>
       </c>
       <c r="B207" s="0" t="inlineStr">
         <is>
-          <t>Rycol Medical Ltd</t>
+          <t>RVR Energy Technology Ltd</t>
         </is>
       </c>
       <c r="C207" s="0"/>
       <c r="D207" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E207" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F207" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G207" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H207" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="I207" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="J207" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="K207" s="0" t="inlineStr">
         <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="L207" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="M207" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="N207" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="O207" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="P207" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="Q207" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="R207" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="S207" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="T207" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="U207" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="V207" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="W207" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="X207" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="Y207" s="0" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="208">
+      <c r="A208" s="0" t="inlineStr">
+        <is>
+          <t>3932WB</t>
+        </is>
+      </c>
+      <c r="B208" s="0" t="inlineStr">
+        <is>
+          <t>RWL Advanced Solutions Ltd</t>
+        </is>
+      </c>
+      <c r="C208" s="0"/>
+      <c r="D208" s="0" t="inlineStr">
+        <is>
           <t>Pending</t>
         </is>
       </c>
-      <c r="L207" s="0" t="inlineStr">
-[...64 lines deleted...]
-      <c r="Y207" s="0" t="inlineStr">
+      <c r="E208" s="0" t="inlineStr">
+        <is>
+          <t>Pending</t>
+        </is>
+      </c>
+      <c r="F208" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="G208" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="H208" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="I208" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="J208" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="K208" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="L208" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="M208" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="N208" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="O208" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="P208" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="Q208" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="R208" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S208" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="T208" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="U208" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="V208" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="W208" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="X208" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="Y208" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="209">
+      <c r="A209" s="0" t="inlineStr">
+        <is>
+          <t>2932B</t>
+        </is>
+      </c>
+      <c r="B209" s="0" t="inlineStr">
+        <is>
+          <t>Ryan Motor Power Ltd</t>
+        </is>
+      </c>
+      <c r="C209" s="0"/>
+      <c r="D209" s="0" t="inlineStr">
+        <is>
+          <t>DE-REG</t>
+        </is>
+      </c>
+      <c r="E209" s="0" t="inlineStr">
+        <is>
+          <t>DE-REG</t>
+        </is>
+      </c>
+      <c r="F209" s="0" t="inlineStr">
+        <is>
+          <t>DE-REG</t>
+        </is>
+      </c>
+      <c r="G209" s="0" t="inlineStr">
+        <is>
+          <t>DE-REG</t>
+        </is>
+      </c>
+      <c r="H209" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="I209" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="J209" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="K209" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="L209" s="0" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M209" s="0" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N209" s="0" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="O209" s="0" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="P209" s="0" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="Q209" s="0" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="R209" s="0" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="S209" s="0" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="T209" s="0" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="U209" s="0" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="V209" s="0" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="W209" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="X209" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="Y209" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="210">
+      <c r="A210" s="0" t="inlineStr">
+        <is>
+          <t>2923W</t>
+        </is>
+      </c>
+      <c r="B210" s="0" t="inlineStr">
+        <is>
+          <t>Rycol Medical Ltd</t>
+        </is>
+      </c>
+      <c r="C210" s="0"/>
+      <c r="D210" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="E210" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="F210" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="G210" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="H210" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="I210" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="J210" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="K210" s="0" t="inlineStr">
+        <is>
+          <t>Pending</t>
+        </is>
+      </c>
+      <c r="L210" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="M210" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="N210" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="O210" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="P210" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="Q210" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="R210" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S210" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="T210" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="U210" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="V210" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="W210" s="0" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="X210" s="0" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="Y210" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">