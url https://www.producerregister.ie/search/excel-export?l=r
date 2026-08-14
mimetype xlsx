--- v5 (2026-06-24)
+++ v6 (2026-08-14)
@@ -107,51 +107,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:Y210"/>
+  <dimension ref="A1:Y219"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Reg No.</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>Company Name</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>Trading As</t>
         </is>
       </c>
@@ -2921,107 +2921,107 @@
       </c>
       <c r="V23" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W23" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="X23" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Y23" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="0" t="inlineStr">
         <is>
-          <t>2498T</t>
+          <t>5173W</t>
         </is>
       </c>
       <c r="B24" s="0" t="inlineStr">
         <is>
-          <t>Rathdowney Quick Fit</t>
+          <t>RASCOM Computerdistribution Ges.m.b.H.</t>
         </is>
       </c>
       <c r="C24" s="0"/>
       <c r="D24" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="E24" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="F24" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="G24" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="H24" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="I24" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="J24" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="K24" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="L24" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="M24" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="N24" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="O24" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="P24" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="Q24" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="R24" s="0" t="inlineStr">
         <is>
           <t>NO</t>
@@ -3044,362 +3044,362 @@
       </c>
       <c r="V24" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="W24" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="X24" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="Y24" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="0" t="inlineStr">
         <is>
-          <t>1221B</t>
+          <t>2498T</t>
         </is>
       </c>
       <c r="B25" s="0" t="inlineStr">
         <is>
-          <t>Rathgar Motor Factors Ltd</t>
+          <t>Rathdowney Quick Fit</t>
         </is>
       </c>
       <c r="C25" s="0"/>
       <c r="D25" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="E25" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="F25" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="G25" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="H25" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="I25" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="J25" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="K25" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="L25" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="M25" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="N25" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="O25" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="P25" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Q25" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="R25" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="S25" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="T25" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="U25" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="V25" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="W25" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="X25" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="Y25" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="0" t="inlineStr">
         <is>
-          <t>4348WB</t>
+          <t>1221B</t>
         </is>
       </c>
       <c r="B26" s="0" t="inlineStr">
         <is>
-          <t>Ravallon Ltd</t>
-[...6 lines deleted...]
-      </c>
+          <t>Rathgar Motor Factors Ltd</t>
+        </is>
+      </c>
+      <c r="C26" s="0"/>
       <c r="D26" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="E26" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="F26" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="G26" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="H26" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="I26" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="J26" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="K26" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="L26" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="M26" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="N26" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="O26" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="P26" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="Q26" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="R26" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="S26" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="T26" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="U26" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="V26" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="W26" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="X26" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Y26" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="0" t="inlineStr">
         <is>
-          <t>2715WB</t>
+          <t>4348WB</t>
         </is>
       </c>
       <c r="B27" s="0" t="inlineStr">
         <is>
-          <t>Ravensburger Ltd</t>
-[...2 lines deleted...]
-      <c r="C27" s="0"/>
+          <t>Ravallon Ltd</t>
+        </is>
+      </c>
+      <c r="C27" s="0" t="inlineStr">
+        <is>
+          <t>My Forever Tooth Fairy</t>
+        </is>
+      </c>
       <c r="D27" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E27" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F27" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="G27" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="H27" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="I27" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="J27" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="K27" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="L27" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="M27" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="N27" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="O27" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="P27" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Q27" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="R27" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="S27" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
@@ -3417,358 +3417,358 @@
       </c>
       <c r="V27" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W27" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="X27" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Y27" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="0" t="inlineStr">
         <is>
-          <t>4921WB</t>
+          <t>2715WB</t>
         </is>
       </c>
       <c r="B28" s="0" t="inlineStr">
         <is>
-          <t>Ravensburger Verlag GmbH</t>
+          <t>Ravensburger Ltd</t>
         </is>
       </c>
       <c r="C28" s="0"/>
       <c r="D28" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E28" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F28" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G28" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H28" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="I28" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="J28" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="K28" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="L28" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="M28" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="N28" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="O28" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="P28" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Q28" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="R28" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="S28" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="T28" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U28" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="V28" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="W28" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X28" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y28" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="0" t="inlineStr">
         <is>
-          <t>2818WB</t>
+          <t>4921WB</t>
         </is>
       </c>
       <c r="B29" s="0" t="inlineStr">
         <is>
-          <t>Ray Grahams Ltd</t>
+          <t>Ravensburger Verlag GmbH</t>
         </is>
       </c>
       <c r="C29" s="0"/>
       <c r="D29" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E29" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F29" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="G29" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="H29" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="I29" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="J29" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="K29" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="L29" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="M29" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="N29" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="O29" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="P29" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Q29" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="R29" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="S29" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="T29" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="U29" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="V29" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="W29" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="X29" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Y29" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="0" t="inlineStr">
         <is>
-          <t>2135W</t>
+          <t>2818WB</t>
         </is>
       </c>
       <c r="B30" s="0" t="inlineStr">
         <is>
-          <t>Rayal Energy Ltd</t>
+          <t>Ray Grahams Ltd</t>
         </is>
       </c>
       <c r="C30" s="0"/>
       <c r="D30" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E30" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F30" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G30" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H30" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="I30" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="J30" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="K30" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="L30" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="M30" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="N30" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="O30" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="P30" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Q30" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="R30" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="S30" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
@@ -3786,234 +3786,234 @@
       </c>
       <c r="V30" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W30" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="X30" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Y30" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="0" t="inlineStr">
         <is>
-          <t>3223BT</t>
+          <t>2135W</t>
         </is>
       </c>
       <c r="B31" s="0" t="inlineStr">
         <is>
-          <t>Razdan Ltd</t>
-[...6 lines deleted...]
-      </c>
+          <t>Rayal Energy Ltd</t>
+        </is>
+      </c>
+      <c r="C31" s="0"/>
       <c r="D31" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="E31" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="F31" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="G31" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="H31" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="I31" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="J31" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="K31" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="L31" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="M31" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="N31" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="O31" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="P31" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Q31" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="R31" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="S31" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="T31" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="U31" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="V31" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W31" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X31" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y31" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="0" t="inlineStr">
         <is>
-          <t>2759WB</t>
+          <t>5138WB</t>
         </is>
       </c>
       <c r="B32" s="0" t="inlineStr">
         <is>
-          <t>Razer (Europe) GmbH</t>
-[...2 lines deleted...]
-      <c r="C32" s="0"/>
+          <t>RAYVISION AR LIMITED</t>
+        </is>
+      </c>
+      <c r="C32" s="0" t="inlineStr">
+        <is>
+          <t>RayNeo</t>
+        </is>
+      </c>
       <c r="D32" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E32" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="F32" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="G32" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="H32" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="I32" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="J32" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="K32" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="L32" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="M32" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="N32" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="O32" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="P32" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Q32" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="R32" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
@@ -4036,102 +4036,106 @@
       </c>
       <c r="V32" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W32" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="X32" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Y32" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="0" t="inlineStr">
         <is>
-          <t>2662WB</t>
+          <t>3223BT</t>
         </is>
       </c>
       <c r="B33" s="0" t="inlineStr">
         <is>
-          <t>RB Ireland Hygiene Home Commercial Ltd</t>
-[...2 lines deleted...]
-      <c r="C33" s="0"/>
+          <t>Razdan Ltd</t>
+        </is>
+      </c>
+      <c r="C33" s="0" t="inlineStr">
+        <is>
+          <t>MG Motor Ireland</t>
+        </is>
+      </c>
       <c r="D33" s="0" t="inlineStr">
         <is>
-          <t>Dissolved</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E33" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F33" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="G33" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="H33" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="I33" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="J33" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="K33" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="L33" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="M33" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N33" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="O33" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="P33" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Q33" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
@@ -4142,1068 +4146,1064 @@
           <t>N/A</t>
         </is>
       </c>
       <c r="S33" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="T33" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="U33" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="V33" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W33" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="X33" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Y33" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="0" t="inlineStr">
         <is>
-          <t>4680WB</t>
+          <t>2759WB</t>
         </is>
       </c>
       <c r="B34" s="0" t="inlineStr">
         <is>
-          <t>ReadyWatt</t>
+          <t>Razer (Europe) GmbH</t>
         </is>
       </c>
       <c r="C34" s="0"/>
       <c r="D34" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="E34" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F34" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G34" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H34" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="I34" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="J34" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="K34" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="L34" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="M34" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="N34" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="O34" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="P34" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Q34" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="R34" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="S34" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="T34" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U34" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="V34" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="W34" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X34" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y34" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="0" t="inlineStr">
         <is>
-          <t>1612WB</t>
+          <t>2662WB</t>
         </is>
       </c>
       <c r="B35" s="0" t="inlineStr">
         <is>
-          <t>Reagecon Diagnostics Ltd</t>
+          <t>RB Ireland Hygiene Home Commercial Ltd</t>
         </is>
       </c>
       <c r="C35" s="0"/>
       <c r="D35" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>Dissolved</t>
         </is>
       </c>
       <c r="E35" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F35" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="G35" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="H35" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="I35" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="J35" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="K35" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="L35" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="M35" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="N35" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="O35" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="P35" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Q35" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="R35" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="S35" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="T35" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U35" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="V35" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W35" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="X35" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Y35" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="0" t="inlineStr">
         <is>
-          <t>686WB</t>
+          <t>4680WB</t>
         </is>
       </c>
       <c r="B36" s="0" t="inlineStr">
         <is>
-          <t>Reagecon Diagnostics Ltd -</t>
+          <t>ReadyWatt</t>
         </is>
       </c>
       <c r="C36" s="0"/>
       <c r="D36" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="E36" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="F36" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="G36" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="H36" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="I36" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="J36" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="K36" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="L36" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="M36" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="N36" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="O36" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="P36" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Q36" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="R36" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="S36" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="T36" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="U36" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="V36" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="W36" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="X36" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Y36" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="0" t="inlineStr">
         <is>
-          <t>2199WB</t>
+          <t>1612WB</t>
         </is>
       </c>
       <c r="B37" s="0" t="inlineStr">
         <is>
-          <t>Reality Energy Solutions Ltd</t>
+          <t>Reagecon Diagnostics Ltd</t>
         </is>
       </c>
       <c r="C37" s="0"/>
       <c r="D37" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E37" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F37" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G37" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H37" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="I37" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="J37" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="K37" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="L37" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="M37" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="N37" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="O37" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="P37" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Q37" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="R37" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="S37" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="T37" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="U37" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="V37" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W37" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="X37" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Y37" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="0" t="inlineStr">
         <is>
-          <t>4935WB</t>
+          <t>686WB</t>
         </is>
       </c>
       <c r="B38" s="0" t="inlineStr">
         <is>
-          <t>Realtime Distribution Limited </t>
+          <t>Reagecon Diagnostics Ltd -</t>
         </is>
       </c>
       <c r="C38" s="0"/>
       <c r="D38" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="E38" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="F38" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="G38" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="H38" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="I38" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="J38" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="K38" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="L38" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="M38" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="N38" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="O38" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="P38" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="Q38" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="R38" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="S38" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="T38" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="U38" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="V38" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="W38" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="X38" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Y38" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="0" t="inlineStr">
         <is>
-          <t>701WB</t>
+          <t>2199WB</t>
         </is>
       </c>
       <c r="B39" s="0" t="inlineStr">
         <is>
-          <t>Realtime Distribution Ltd</t>
+          <t>Reality Energy Solutions Ltd</t>
         </is>
       </c>
       <c r="C39" s="0"/>
       <c r="D39" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="E39" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="F39" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="G39" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="H39" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="I39" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="J39" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="K39" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="L39" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="M39" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="N39" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="O39" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="P39" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Q39" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="R39" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="S39" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="T39" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U39" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="V39" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="W39" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X39" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y39" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="0" t="inlineStr">
         <is>
-          <t>1313WB</t>
+          <t>4935WB</t>
         </is>
       </c>
       <c r="B40" s="0" t="inlineStr">
         <is>
-          <t>Reckitt Benckiser Ireland Ltd</t>
-[...6 lines deleted...]
-      </c>
+          <t>Realtime Distribution Limited </t>
+        </is>
+      </c>
+      <c r="C40" s="0"/>
       <c r="D40" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E40" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="F40" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="G40" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="H40" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="I40" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="J40" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="K40" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="L40" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="M40" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="N40" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="O40" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="P40" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Q40" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="R40" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="S40" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="T40" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U40" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="V40" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="W40" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X40" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y40" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="0" t="inlineStr">
         <is>
-          <t>4687WB</t>
+          <t>701WB</t>
         </is>
       </c>
       <c r="B41" s="0" t="inlineStr">
         <is>
-          <t>Red Blaze Ltd</t>
-[...6 lines deleted...]
-      </c>
+          <t>Realtime Distribution Ltd</t>
+        </is>
+      </c>
+      <c r="C41" s="0"/>
       <c r="D41" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="E41" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="F41" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="G41" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="H41" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="I41" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="J41" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="K41" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="L41" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="M41" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="N41" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="O41" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="P41" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="Q41" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="R41" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="S41" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="T41" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="U41" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="V41" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="W41" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="X41" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Y41" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="0" t="inlineStr">
         <is>
-          <t>2377T</t>
+          <t>1313WB</t>
         </is>
       </c>
       <c r="B42" s="0" t="inlineStr">
         <is>
-          <t>Red Cow Tyres Ltd</t>
-[...2 lines deleted...]
-      <c r="C42" s="0"/>
+          <t>Reckitt Benckiser Ireland Ltd</t>
+        </is>
+      </c>
+      <c r="C42" s="0" t="inlineStr">
+        <is>
+          <t>RB Ireland</t>
+        </is>
+      </c>
       <c r="D42" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E42" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F42" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="G42" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="H42" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
@@ -5212,143 +5212,143 @@
           <t>YES</t>
         </is>
       </c>
       <c r="J42" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="K42" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="L42" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="M42" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="N42" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="O42" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="P42" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Q42" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="R42" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="S42" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="T42" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="U42" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="V42" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="W42" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="X42" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Y42" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="0" t="inlineStr">
         <is>
-          <t>3763WB</t>
+          <t>4687WB</t>
         </is>
       </c>
       <c r="B43" s="0" t="inlineStr">
         <is>
-          <t>Red Flamingo Ltd</t>
+          <t>Red Blaze Ltd</t>
         </is>
       </c>
       <c r="C43" s="0" t="inlineStr">
         <is>
-          <t>Homestar</t>
+          <t>Fire Protection Ireland </t>
         </is>
       </c>
       <c r="D43" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="E43" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="F43" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="G43" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="H43" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="I43" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="J43" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="K43" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="L43" s="0" t="inlineStr">
         <is>
           <t>NO</t>
@@ -5401,81 +5401,77 @@
       </c>
       <c r="V43" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="W43" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="X43" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="Y43" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="0" t="inlineStr">
         <is>
-          <t>2431T</t>
+          <t>2377T</t>
         </is>
       </c>
       <c r="B44" s="0" t="inlineStr">
         <is>
-          <t>Red Power Ltd</t>
-[...6 lines deleted...]
-      </c>
+          <t>Red Cow Tyres Ltd</t>
+        </is>
+      </c>
+      <c r="C44" s="0"/>
       <c r="D44" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E44" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F44" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G44" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H44" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="I44" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="J44" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="K44" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="L44" s="0" t="inlineStr">
         <is>
           <t>YES</t>
@@ -5528,111 +5524,111 @@
       </c>
       <c r="V44" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="W44" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="X44" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="Y44" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="0" t="inlineStr">
         <is>
-          <t>4132T</t>
+          <t>3763WB</t>
         </is>
       </c>
       <c r="B45" s="0" t="inlineStr">
         <is>
-          <t>Red Power Ltd</t>
+          <t>Red Flamingo Ltd</t>
         </is>
       </c>
       <c r="C45" s="0" t="inlineStr">
         <is>
-          <t>Red Power Motorsport</t>
+          <t>Homestar</t>
         </is>
       </c>
       <c r="D45" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="E45" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="F45" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="G45" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="H45" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="I45" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="J45" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="K45" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="L45" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="M45" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="N45" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="O45" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="P45" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="Q45" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="R45" s="0" t="inlineStr">
         <is>
           <t>NO</t>
@@ -5655,372 +5651,376 @@
       </c>
       <c r="V45" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="W45" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="X45" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="Y45" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="0" t="inlineStr">
         <is>
-          <t>3446W</t>
+          <t>4132T</t>
         </is>
       </c>
       <c r="B46" s="0" t="inlineStr">
         <is>
-          <t>Redback Biotek Ltd</t>
-[...2 lines deleted...]
-      <c r="C46" s="0"/>
+          <t>Red Power Ltd</t>
+        </is>
+      </c>
+      <c r="C46" s="0" t="inlineStr">
+        <is>
+          <t>Red Power Motorsport</t>
+        </is>
+      </c>
       <c r="D46" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E46" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F46" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="G46" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="H46" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="I46" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="J46" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="K46" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="L46" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="M46" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="N46" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="O46" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="P46" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Q46" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="R46" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="S46" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="T46" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="U46" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="V46" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="W46" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="X46" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Y46" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="0" t="inlineStr">
         <is>
-          <t>3920W</t>
+          <t>2431T</t>
         </is>
       </c>
       <c r="B47" s="0" t="inlineStr">
         <is>
-          <t>Redwing Engineering Ltd</t>
-[...2 lines deleted...]
-      <c r="C47" s="0"/>
+          <t>Red Power Ltd</t>
+        </is>
+      </c>
+      <c r="C47" s="0" t="inlineStr">
+        <is>
+          <t>Red Power Motorsport</t>
+        </is>
+      </c>
       <c r="D47" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="E47" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="F47" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="G47" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="H47" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="I47" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="J47" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="K47" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="L47" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="M47" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="N47" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="O47" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="P47" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Q47" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="R47" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="S47" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="T47" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="U47" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="V47" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="W47" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="X47" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Y47" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="0" t="inlineStr">
         <is>
-          <t>3672WB</t>
+          <t>3446W</t>
         </is>
       </c>
       <c r="B48" s="0" t="inlineStr">
         <is>
-          <t>RedZinc Services Ltd</t>
-[...6 lines deleted...]
-      </c>
+          <t>Redback Biotek Ltd</t>
+        </is>
+      </c>
+      <c r="C48" s="0"/>
       <c r="D48" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E48" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F48" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G48" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H48" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="I48" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="J48" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="K48" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="L48" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="M48" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="N48" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="O48" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="P48" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Q48" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="R48" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="S48" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="T48" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="U48" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
@@ -6028,675 +6028,679 @@
       </c>
       <c r="V48" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W48" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="X48" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Y48" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="0" t="inlineStr">
         <is>
-          <t>1865W</t>
+          <t>3920W</t>
         </is>
       </c>
       <c r="B49" s="0" t="inlineStr">
         <is>
-          <t>Reefer Tech Refrigeration Ltd</t>
-[...6 lines deleted...]
-      </c>
+          <t>Redwing Engineering Ltd</t>
+        </is>
+      </c>
+      <c r="C49" s="0"/>
       <c r="D49" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E49" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F49" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="G49" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="H49" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="I49" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="J49" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="K49" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="L49" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="M49" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="N49" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="O49" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="P49" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Q49" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="R49" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="S49" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="T49" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="U49" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="V49" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W49" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="X49" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Y49" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="0" t="inlineStr">
         <is>
-          <t>3628WB</t>
+          <t>3672WB</t>
         </is>
       </c>
       <c r="B50" s="0" t="inlineStr">
         <is>
-          <t>Reflection Investment B.V.</t>
-[...2 lines deleted...]
-      <c r="C50" s="0"/>
+          <t>RedZinc Services Ltd</t>
+        </is>
+      </c>
+      <c r="C50" s="0" t="inlineStr">
+        <is>
+          <t>RedZinc</t>
+        </is>
+      </c>
       <c r="D50" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="E50" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="F50" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="G50" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="H50" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="I50" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="J50" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K50" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L50" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M50" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N50" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="O50" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="P50" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Q50" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="R50" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="S50" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="T50" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U50" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="V50" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="W50" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X50" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y50" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="0" t="inlineStr">
         <is>
-          <t>1820W</t>
+          <t>1865W</t>
         </is>
       </c>
       <c r="B51" s="0" t="inlineStr">
         <is>
-          <t>Reflex International (Import &amp; Export) Ltd</t>
-[...2 lines deleted...]
-      <c r="C51" s="0"/>
+          <t>Reefer Tech Refrigeration Ltd</t>
+        </is>
+      </c>
+      <c r="C51" s="0" t="inlineStr">
+        <is>
+          <t>Tech Refrigeration &amp; Air Conditioning</t>
+        </is>
+      </c>
       <c r="D51" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E51" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F51" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G51" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H51" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="I51" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="J51" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="K51" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="L51" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="M51" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="N51" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="O51" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="P51" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Q51" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="R51" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="S51" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="T51" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="U51" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="V51" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W51" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="X51" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Y51" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="0" t="inlineStr">
         <is>
-          <t>1395W</t>
+          <t>3628WB</t>
         </is>
       </c>
       <c r="B52" s="0" t="inlineStr">
         <is>
-          <t>Refund 62</t>
+          <t>Reflection Investment B.V.</t>
         </is>
       </c>
       <c r="C52" s="0"/>
       <c r="D52" s="0" t="inlineStr">
         <is>
-          <t>Refund</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E52" s="0" t="inlineStr">
         <is>
-          <t>Refund</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F52" s="0" t="inlineStr">
         <is>
-          <t>Refund</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G52" s="0" t="inlineStr">
         <is>
-          <t>Refund</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H52" s="0" t="inlineStr">
         <is>
-          <t>Refund</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="I52" s="0" t="inlineStr">
         <is>
-          <t>Refund</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="J52" s="0" t="inlineStr">
         <is>
-          <t>Refund</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="K52" s="0" t="inlineStr">
         <is>
-          <t>Refund</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="L52" s="0" t="inlineStr">
         <is>
-          <t>Refund</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="M52" s="0" t="inlineStr">
         <is>
-          <t>Refund</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="N52" s="0" t="inlineStr">
         <is>
-          <t>Refund</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="O52" s="0" t="inlineStr">
         <is>
-          <t>Refund</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="P52" s="0" t="inlineStr">
         <is>
-          <t>Refund</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Q52" s="0" t="inlineStr">
         <is>
-          <t>Refund</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="R52" s="0" t="inlineStr">
         <is>
-          <t>Refund</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="S52" s="0" t="inlineStr">
         <is>
-          <t>Refund</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="T52" s="0" t="inlineStr">
         <is>
-          <t>Refund</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="U52" s="0" t="inlineStr">
         <is>
-          <t>Refund</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="V52" s="0" t="inlineStr">
         <is>
-          <t>Refund</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="W52" s="0" t="inlineStr">
         <is>
-          <t>Refund</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="X52" s="0" t="inlineStr">
         <is>
-          <t>Refund</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Y52" s="0" t="inlineStr">
         <is>
-          <t>Refund</t>
+          <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="0" t="inlineStr">
         <is>
-          <t>126W</t>
+          <t>1820W</t>
         </is>
       </c>
       <c r="B53" s="0" t="inlineStr">
         <is>
-          <t>Refund1</t>
+          <t>Reflex International (Import &amp; Export) Ltd</t>
         </is>
       </c>
       <c r="C53" s="0"/>
       <c r="D53" s="0" t="inlineStr">
         <is>
-          <t>Refund</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="E53" s="0" t="inlineStr">
         <is>
-          <t>Refund</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="F53" s="0" t="inlineStr">
         <is>
-          <t>Refund</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="G53" s="0" t="inlineStr">
         <is>
-          <t>Refund</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="H53" s="0" t="inlineStr">
         <is>
-          <t>Refund</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="I53" s="0" t="inlineStr">
         <is>
-          <t>Refund</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="J53" s="0" t="inlineStr">
         <is>
-          <t>Refund</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="K53" s="0" t="inlineStr">
         <is>
-          <t>Refund</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="L53" s="0" t="inlineStr">
         <is>
-          <t>Refund</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="M53" s="0" t="inlineStr">
         <is>
-          <t>Refund</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="N53" s="0" t="inlineStr">
         <is>
-          <t>Refund</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="O53" s="0" t="inlineStr">
         <is>
-          <t>Refund</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="P53" s="0" t="inlineStr">
         <is>
-          <t>Refund</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="Q53" s="0" t="inlineStr">
         <is>
-          <t>Refund</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="R53" s="0" t="inlineStr">
         <is>
-          <t>Refund</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="S53" s="0" t="inlineStr">
         <is>
-          <t>Refund</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="T53" s="0" t="inlineStr">
         <is>
-          <t>Refund</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U53" s="0" t="inlineStr">
         <is>
-          <t>Refund</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="V53" s="0" t="inlineStr">
         <is>
-          <t>Refund</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="W53" s="0" t="inlineStr">
         <is>
-          <t>Refund</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X53" s="0" t="inlineStr">
         <is>
-          <t>Refund</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y53" s="0" t="inlineStr">
         <is>
-          <t>Refund</t>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="0" t="inlineStr">
         <is>
-          <t>378W</t>
+          <t>1395W</t>
         </is>
       </c>
       <c r="B54" s="0" t="inlineStr">
         <is>
-          <t>Refund10</t>
+          <t>Refund 62</t>
         </is>
       </c>
       <c r="C54" s="0"/>
       <c r="D54" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="E54" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="F54" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="G54" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="H54" s="0" t="inlineStr">
         <is>
@@ -6770,56 +6774,56 @@
       </c>
       <c r="V54" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="W54" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="X54" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="Y54" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="0" t="inlineStr">
         <is>
-          <t>307W</t>
+          <t>126W</t>
         </is>
       </c>
       <c r="B55" s="0" t="inlineStr">
         <is>
-          <t>Refund11</t>
+          <t>Refund1</t>
         </is>
       </c>
       <c r="C55" s="0"/>
       <c r="D55" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="E55" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="F55" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="G55" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="H55" s="0" t="inlineStr">
         <is>
@@ -6893,56 +6897,56 @@
       </c>
       <c r="V55" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="W55" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="X55" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="Y55" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="0" t="inlineStr">
         <is>
-          <t>551W</t>
+          <t>378W</t>
         </is>
       </c>
       <c r="B56" s="0" t="inlineStr">
         <is>
-          <t>Refund12</t>
+          <t>Refund10</t>
         </is>
       </c>
       <c r="C56" s="0"/>
       <c r="D56" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="E56" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="F56" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="G56" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="H56" s="0" t="inlineStr">
         <is>
@@ -7016,56 +7020,56 @@
       </c>
       <c r="V56" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="W56" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="X56" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="Y56" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="0" t="inlineStr">
         <is>
-          <t>322W</t>
+          <t>307W</t>
         </is>
       </c>
       <c r="B57" s="0" t="inlineStr">
         <is>
-          <t>Refund13</t>
+          <t>Refund11</t>
         </is>
       </c>
       <c r="C57" s="0"/>
       <c r="D57" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="E57" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="F57" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="G57" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="H57" s="0" t="inlineStr">
         <is>
@@ -7139,56 +7143,56 @@
       </c>
       <c r="V57" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="W57" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="X57" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="Y57" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="0" t="inlineStr">
         <is>
-          <t>472W</t>
+          <t>551W</t>
         </is>
       </c>
       <c r="B58" s="0" t="inlineStr">
         <is>
-          <t>Refund14</t>
+          <t>Refund12</t>
         </is>
       </c>
       <c r="C58" s="0"/>
       <c r="D58" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="E58" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="F58" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="G58" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="H58" s="0" t="inlineStr">
         <is>
@@ -7262,56 +7266,56 @@
       </c>
       <c r="V58" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="W58" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="X58" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="Y58" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="0" t="inlineStr">
         <is>
-          <t>188W</t>
+          <t>322W</t>
         </is>
       </c>
       <c r="B59" s="0" t="inlineStr">
         <is>
-          <t>Refund15</t>
+          <t>Refund13</t>
         </is>
       </c>
       <c r="C59" s="0"/>
       <c r="D59" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="E59" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="F59" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="G59" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="H59" s="0" t="inlineStr">
         <is>
@@ -7385,56 +7389,56 @@
       </c>
       <c r="V59" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="W59" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="X59" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="Y59" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="0" t="inlineStr">
         <is>
-          <t>300W</t>
+          <t>472W</t>
         </is>
       </c>
       <c r="B60" s="0" t="inlineStr">
         <is>
-          <t>Refund16</t>
+          <t>Refund14</t>
         </is>
       </c>
       <c r="C60" s="0"/>
       <c r="D60" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="E60" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="F60" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="G60" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="H60" s="0" t="inlineStr">
         <is>
@@ -7508,56 +7512,56 @@
       </c>
       <c r="V60" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="W60" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="X60" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="Y60" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="0" t="inlineStr">
         <is>
-          <t>102W</t>
+          <t>188W</t>
         </is>
       </c>
       <c r="B61" s="0" t="inlineStr">
         <is>
-          <t>Refund17</t>
+          <t>Refund15</t>
         </is>
       </c>
       <c r="C61" s="0"/>
       <c r="D61" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="E61" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="F61" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="G61" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="H61" s="0" t="inlineStr">
         <is>
@@ -7631,56 +7635,56 @@
       </c>
       <c r="V61" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="W61" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="X61" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="Y61" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="0" t="inlineStr">
         <is>
-          <t>135W</t>
+          <t>300W</t>
         </is>
       </c>
       <c r="B62" s="0" t="inlineStr">
         <is>
-          <t>Refund18</t>
+          <t>Refund16</t>
         </is>
       </c>
       <c r="C62" s="0"/>
       <c r="D62" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="E62" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="F62" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="G62" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="H62" s="0" t="inlineStr">
         <is>
@@ -7754,56 +7758,56 @@
       </c>
       <c r="V62" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="W62" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="X62" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="Y62" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="0" t="inlineStr">
         <is>
-          <t>98W</t>
+          <t>102W</t>
         </is>
       </c>
       <c r="B63" s="0" t="inlineStr">
         <is>
-          <t>Refund19</t>
+          <t>Refund17</t>
         </is>
       </c>
       <c r="C63" s="0"/>
       <c r="D63" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="E63" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="F63" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="G63" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="H63" s="0" t="inlineStr">
         <is>
@@ -7877,56 +7881,56 @@
       </c>
       <c r="V63" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="W63" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="X63" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="Y63" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
       <c r="A64" s="0" t="inlineStr">
         <is>
-          <t>364W</t>
+          <t>135W</t>
         </is>
       </c>
       <c r="B64" s="0" t="inlineStr">
         <is>
-          <t>Refund2</t>
+          <t>Refund18</t>
         </is>
       </c>
       <c r="C64" s="0"/>
       <c r="D64" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="E64" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="F64" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="G64" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="H64" s="0" t="inlineStr">
         <is>
@@ -8000,56 +8004,56 @@
       </c>
       <c r="V64" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="W64" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="X64" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="Y64" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
       <c r="A65" s="0" t="inlineStr">
         <is>
-          <t>363W</t>
+          <t>98W</t>
         </is>
       </c>
       <c r="B65" s="0" t="inlineStr">
         <is>
-          <t>Refund2.</t>
+          <t>Refund19</t>
         </is>
       </c>
       <c r="C65" s="0"/>
       <c r="D65" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="E65" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="F65" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="G65" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="H65" s="0" t="inlineStr">
         <is>
@@ -8123,56 +8127,56 @@
       </c>
       <c r="V65" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="W65" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="X65" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="Y65" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
       <c r="A66" s="0" t="inlineStr">
         <is>
-          <t>573W</t>
+          <t>364W</t>
         </is>
       </c>
       <c r="B66" s="0" t="inlineStr">
         <is>
-          <t>Refund20</t>
+          <t>Refund2</t>
         </is>
       </c>
       <c r="C66" s="0"/>
       <c r="D66" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="E66" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="F66" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="G66" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="H66" s="0" t="inlineStr">
         <is>
@@ -8246,56 +8250,56 @@
       </c>
       <c r="V66" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="W66" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="X66" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="Y66" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
       <c r="A67" s="0" t="inlineStr">
         <is>
-          <t>204W</t>
+          <t>363W</t>
         </is>
       </c>
       <c r="B67" s="0" t="inlineStr">
         <is>
-          <t>Refund21</t>
+          <t>Refund2.</t>
         </is>
       </c>
       <c r="C67" s="0"/>
       <c r="D67" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="E67" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="F67" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="G67" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="H67" s="0" t="inlineStr">
         <is>
@@ -8369,56 +8373,56 @@
       </c>
       <c r="V67" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="W67" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="X67" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="Y67" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
       <c r="A68" s="0" t="inlineStr">
         <is>
-          <t>528W</t>
+          <t>573W</t>
         </is>
       </c>
       <c r="B68" s="0" t="inlineStr">
         <is>
-          <t>Refund22</t>
+          <t>Refund20</t>
         </is>
       </c>
       <c r="C68" s="0"/>
       <c r="D68" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="E68" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="F68" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="G68" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="H68" s="0" t="inlineStr">
         <is>
@@ -8492,56 +8496,56 @@
       </c>
       <c r="V68" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="W68" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="X68" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="Y68" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
       <c r="A69" s="0" t="inlineStr">
         <is>
-          <t>268W</t>
+          <t>204W</t>
         </is>
       </c>
       <c r="B69" s="0" t="inlineStr">
         <is>
-          <t>Refund23</t>
+          <t>Refund21</t>
         </is>
       </c>
       <c r="C69" s="0"/>
       <c r="D69" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="E69" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="F69" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="G69" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="H69" s="0" t="inlineStr">
         <is>
@@ -8615,56 +8619,56 @@
       </c>
       <c r="V69" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="W69" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="X69" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="Y69" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="70">
       <c r="A70" s="0" t="inlineStr">
         <is>
-          <t>572W</t>
+          <t>528W</t>
         </is>
       </c>
       <c r="B70" s="0" t="inlineStr">
         <is>
-          <t>Refund24</t>
+          <t>Refund22</t>
         </is>
       </c>
       <c r="C70" s="0"/>
       <c r="D70" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="E70" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="F70" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="G70" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="H70" s="0" t="inlineStr">
         <is>
@@ -8738,56 +8742,56 @@
       </c>
       <c r="V70" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="W70" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="X70" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="Y70" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="71">
       <c r="A71" s="0" t="inlineStr">
         <is>
-          <t>137W</t>
+          <t>268W</t>
         </is>
       </c>
       <c r="B71" s="0" t="inlineStr">
         <is>
-          <t>Refund25</t>
+          <t>Refund23</t>
         </is>
       </c>
       <c r="C71" s="0"/>
       <c r="D71" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="E71" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="F71" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="G71" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="H71" s="0" t="inlineStr">
         <is>
@@ -8861,56 +8865,56 @@
       </c>
       <c r="V71" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="W71" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="X71" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="Y71" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="72">
       <c r="A72" s="0" t="inlineStr">
         <is>
-          <t>533W</t>
+          <t>572W</t>
         </is>
       </c>
       <c r="B72" s="0" t="inlineStr">
         <is>
-          <t>Refund26</t>
+          <t>Refund24</t>
         </is>
       </c>
       <c r="C72" s="0"/>
       <c r="D72" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="E72" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="F72" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="G72" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="H72" s="0" t="inlineStr">
         <is>
@@ -8984,56 +8988,56 @@
       </c>
       <c r="V72" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="W72" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="X72" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="Y72" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="73">
       <c r="A73" s="0" t="inlineStr">
         <is>
-          <t>489W</t>
+          <t>137W</t>
         </is>
       </c>
       <c r="B73" s="0" t="inlineStr">
         <is>
-          <t>Refund27</t>
+          <t>Refund25</t>
         </is>
       </c>
       <c r="C73" s="0"/>
       <c r="D73" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="E73" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="F73" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="G73" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="H73" s="0" t="inlineStr">
         <is>
@@ -9107,56 +9111,56 @@
       </c>
       <c r="V73" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="W73" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="X73" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="Y73" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="74">
       <c r="A74" s="0" t="inlineStr">
         <is>
-          <t>321W</t>
+          <t>533W</t>
         </is>
       </c>
       <c r="B74" s="0" t="inlineStr">
         <is>
-          <t>Refund28</t>
+          <t>Refund26</t>
         </is>
       </c>
       <c r="C74" s="0"/>
       <c r="D74" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="E74" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="F74" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="G74" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="H74" s="0" t="inlineStr">
         <is>
@@ -9230,56 +9234,56 @@
       </c>
       <c r="V74" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="W74" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="X74" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="Y74" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="75">
       <c r="A75" s="0" t="inlineStr">
         <is>
-          <t>725W</t>
+          <t>489W</t>
         </is>
       </c>
       <c r="B75" s="0" t="inlineStr">
         <is>
-          <t>Refund29</t>
+          <t>Refund27</t>
         </is>
       </c>
       <c r="C75" s="0"/>
       <c r="D75" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="E75" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="F75" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="G75" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="H75" s="0" t="inlineStr">
         <is>
@@ -9353,56 +9357,56 @@
       </c>
       <c r="V75" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="W75" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="X75" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="Y75" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="76">
       <c r="A76" s="0" t="inlineStr">
         <is>
-          <t>392W</t>
+          <t>321W</t>
         </is>
       </c>
       <c r="B76" s="0" t="inlineStr">
         <is>
-          <t>Refund3</t>
+          <t>Refund28</t>
         </is>
       </c>
       <c r="C76" s="0"/>
       <c r="D76" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="E76" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="F76" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="G76" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="H76" s="0" t="inlineStr">
         <is>
@@ -9476,56 +9480,56 @@
       </c>
       <c r="V76" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="W76" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="X76" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="Y76" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="77">
       <c r="A77" s="0" t="inlineStr">
         <is>
-          <t>531W</t>
+          <t>725W</t>
         </is>
       </c>
       <c r="B77" s="0" t="inlineStr">
         <is>
-          <t>Refund30</t>
+          <t>Refund29</t>
         </is>
       </c>
       <c r="C77" s="0"/>
       <c r="D77" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="E77" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="F77" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="G77" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="H77" s="0" t="inlineStr">
         <is>
@@ -9599,56 +9603,56 @@
       </c>
       <c r="V77" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="W77" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="X77" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="Y77" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="78">
       <c r="A78" s="0" t="inlineStr">
         <is>
-          <t>173W</t>
+          <t>392W</t>
         </is>
       </c>
       <c r="B78" s="0" t="inlineStr">
         <is>
-          <t>Refund31</t>
+          <t>Refund3</t>
         </is>
       </c>
       <c r="C78" s="0"/>
       <c r="D78" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="E78" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="F78" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="G78" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="H78" s="0" t="inlineStr">
         <is>
@@ -9722,56 +9726,56 @@
       </c>
       <c r="V78" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="W78" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="X78" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="Y78" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="79">
       <c r="A79" s="0" t="inlineStr">
         <is>
-          <t>395W</t>
+          <t>531W</t>
         </is>
       </c>
       <c r="B79" s="0" t="inlineStr">
         <is>
-          <t>Refund32</t>
+          <t>Refund30</t>
         </is>
       </c>
       <c r="C79" s="0"/>
       <c r="D79" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="E79" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="F79" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="G79" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="H79" s="0" t="inlineStr">
         <is>
@@ -9845,56 +9849,56 @@
       </c>
       <c r="V79" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="W79" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="X79" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="Y79" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="80">
       <c r="A80" s="0" t="inlineStr">
         <is>
-          <t>133W</t>
+          <t>173W</t>
         </is>
       </c>
       <c r="B80" s="0" t="inlineStr">
         <is>
-          <t>Refund33</t>
+          <t>Refund31</t>
         </is>
       </c>
       <c r="C80" s="0"/>
       <c r="D80" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="E80" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="F80" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="G80" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="H80" s="0" t="inlineStr">
         <is>
@@ -9968,56 +9972,56 @@
       </c>
       <c r="V80" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="W80" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="X80" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="Y80" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="81">
       <c r="A81" s="0" t="inlineStr">
         <is>
-          <t>747W</t>
+          <t>395W</t>
         </is>
       </c>
       <c r="B81" s="0" t="inlineStr">
         <is>
-          <t>Refund34</t>
+          <t>Refund32</t>
         </is>
       </c>
       <c r="C81" s="0"/>
       <c r="D81" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="E81" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="F81" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="G81" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="H81" s="0" t="inlineStr">
         <is>
@@ -10091,56 +10095,56 @@
       </c>
       <c r="V81" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="W81" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="X81" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="Y81" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="82">
       <c r="A82" s="0" t="inlineStr">
         <is>
-          <t>623W</t>
+          <t>133W</t>
         </is>
       </c>
       <c r="B82" s="0" t="inlineStr">
         <is>
-          <t>Refund36</t>
+          <t>Refund33</t>
         </is>
       </c>
       <c r="C82" s="0"/>
       <c r="D82" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="E82" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="F82" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="G82" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="H82" s="0" t="inlineStr">
         <is>
@@ -10214,56 +10218,56 @@
       </c>
       <c r="V82" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="W82" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="X82" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="Y82" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="83">
       <c r="A83" s="0" t="inlineStr">
         <is>
-          <t>394W</t>
+          <t>747W</t>
         </is>
       </c>
       <c r="B83" s="0" t="inlineStr">
         <is>
-          <t>Refund37</t>
+          <t>Refund34</t>
         </is>
       </c>
       <c r="C83" s="0"/>
       <c r="D83" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="E83" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="F83" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="G83" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="H83" s="0" t="inlineStr">
         <is>
@@ -10337,56 +10341,56 @@
       </c>
       <c r="V83" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="W83" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="X83" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="Y83" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="84">
       <c r="A84" s="0" t="inlineStr">
         <is>
-          <t>433W</t>
+          <t>623W</t>
         </is>
       </c>
       <c r="B84" s="0" t="inlineStr">
         <is>
-          <t>Refund38</t>
+          <t>Refund36</t>
         </is>
       </c>
       <c r="C84" s="0"/>
       <c r="D84" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="E84" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="F84" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="G84" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="H84" s="0" t="inlineStr">
         <is>
@@ -10460,56 +10464,56 @@
       </c>
       <c r="V84" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="W84" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="X84" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="Y84" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="85">
       <c r="A85" s="0" t="inlineStr">
         <is>
-          <t>690W</t>
+          <t>394W</t>
         </is>
       </c>
       <c r="B85" s="0" t="inlineStr">
         <is>
-          <t>Refund39</t>
+          <t>Refund37</t>
         </is>
       </c>
       <c r="C85" s="0"/>
       <c r="D85" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="E85" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="F85" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="G85" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="H85" s="0" t="inlineStr">
         <is>
@@ -10583,56 +10587,56 @@
       </c>
       <c r="V85" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="W85" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="X85" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="Y85" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="86">
       <c r="A86" s="0" t="inlineStr">
         <is>
-          <t>336W</t>
+          <t>433W</t>
         </is>
       </c>
       <c r="B86" s="0" t="inlineStr">
         <is>
-          <t>Refund4</t>
+          <t>Refund38</t>
         </is>
       </c>
       <c r="C86" s="0"/>
       <c r="D86" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="E86" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="F86" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="G86" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="H86" s="0" t="inlineStr">
         <is>
@@ -10706,56 +10710,56 @@
       </c>
       <c r="V86" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="W86" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="X86" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="Y86" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="87">
       <c r="A87" s="0" t="inlineStr">
         <is>
-          <t>440W</t>
+          <t>690W</t>
         </is>
       </c>
       <c r="B87" s="0" t="inlineStr">
         <is>
-          <t>Refund40</t>
+          <t>Refund39</t>
         </is>
       </c>
       <c r="C87" s="0"/>
       <c r="D87" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="E87" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="F87" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="G87" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="H87" s="0" t="inlineStr">
         <is>
@@ -10829,56 +10833,56 @@
       </c>
       <c r="V87" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="W87" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="X87" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="Y87" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="88">
       <c r="A88" s="0" t="inlineStr">
         <is>
-          <t>304W</t>
+          <t>336W</t>
         </is>
       </c>
       <c r="B88" s="0" t="inlineStr">
         <is>
-          <t>Refund41</t>
+          <t>Refund4</t>
         </is>
       </c>
       <c r="C88" s="0"/>
       <c r="D88" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="E88" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="F88" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="G88" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="H88" s="0" t="inlineStr">
         <is>
@@ -10952,56 +10956,56 @@
       </c>
       <c r="V88" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="W88" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="X88" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="Y88" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="89">
       <c r="A89" s="0" t="inlineStr">
         <is>
-          <t>727W</t>
+          <t>440W</t>
         </is>
       </c>
       <c r="B89" s="0" t="inlineStr">
         <is>
-          <t>Refund42</t>
+          <t>Refund40</t>
         </is>
       </c>
       <c r="C89" s="0"/>
       <c r="D89" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="E89" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="F89" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="G89" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="H89" s="0" t="inlineStr">
         <is>
@@ -11075,56 +11079,56 @@
       </c>
       <c r="V89" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="W89" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="X89" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="Y89" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="90">
       <c r="A90" s="0" t="inlineStr">
         <is>
-          <t>294W</t>
+          <t>304W</t>
         </is>
       </c>
       <c r="B90" s="0" t="inlineStr">
         <is>
-          <t>Refund43</t>
+          <t>Refund41</t>
         </is>
       </c>
       <c r="C90" s="0"/>
       <c r="D90" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="E90" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="F90" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="G90" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="H90" s="0" t="inlineStr">
         <is>
@@ -11198,56 +11202,56 @@
       </c>
       <c r="V90" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="W90" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="X90" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="Y90" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="91">
       <c r="A91" s="0" t="inlineStr">
         <is>
-          <t>495W</t>
+          <t>727W</t>
         </is>
       </c>
       <c r="B91" s="0" t="inlineStr">
         <is>
-          <t>Refund44</t>
+          <t>Refund42</t>
         </is>
       </c>
       <c r="C91" s="0"/>
       <c r="D91" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="E91" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="F91" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="G91" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="H91" s="0" t="inlineStr">
         <is>
@@ -11321,56 +11325,56 @@
       </c>
       <c r="V91" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="W91" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="X91" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="Y91" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="92">
       <c r="A92" s="0" t="inlineStr">
         <is>
-          <t>145W</t>
+          <t>294W</t>
         </is>
       </c>
       <c r="B92" s="0" t="inlineStr">
         <is>
-          <t>Refund45</t>
+          <t>Refund43</t>
         </is>
       </c>
       <c r="C92" s="0"/>
       <c r="D92" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="E92" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="F92" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="G92" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="H92" s="0" t="inlineStr">
         <is>
@@ -11444,56 +11448,56 @@
       </c>
       <c r="V92" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="W92" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="X92" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="Y92" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="93">
       <c r="A93" s="0" t="inlineStr">
         <is>
-          <t>146W</t>
+          <t>495W</t>
         </is>
       </c>
       <c r="B93" s="0" t="inlineStr">
         <is>
-          <t>Refund46</t>
+          <t>Refund44</t>
         </is>
       </c>
       <c r="C93" s="0"/>
       <c r="D93" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="E93" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="F93" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="G93" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="H93" s="0" t="inlineStr">
         <is>
@@ -11567,56 +11571,56 @@
       </c>
       <c r="V93" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="W93" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="X93" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="Y93" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="94">
       <c r="A94" s="0" t="inlineStr">
         <is>
-          <t>271W</t>
+          <t>145W</t>
         </is>
       </c>
       <c r="B94" s="0" t="inlineStr">
         <is>
-          <t>Refund47</t>
+          <t>Refund45</t>
         </is>
       </c>
       <c r="C94" s="0"/>
       <c r="D94" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="E94" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="F94" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="G94" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="H94" s="0" t="inlineStr">
         <is>
@@ -11690,56 +11694,56 @@
       </c>
       <c r="V94" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="W94" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="X94" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="Y94" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="95">
       <c r="A95" s="0" t="inlineStr">
         <is>
-          <t>367W</t>
+          <t>146W</t>
         </is>
       </c>
       <c r="B95" s="0" t="inlineStr">
         <is>
-          <t>Refund48</t>
+          <t>Refund46</t>
         </is>
       </c>
       <c r="C95" s="0"/>
       <c r="D95" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="E95" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="F95" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="G95" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="H95" s="0" t="inlineStr">
         <is>
@@ -11813,56 +11817,56 @@
       </c>
       <c r="V95" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="W95" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="X95" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="Y95" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="96">
       <c r="A96" s="0" t="inlineStr">
         <is>
-          <t>73W</t>
+          <t>271W</t>
         </is>
       </c>
       <c r="B96" s="0" t="inlineStr">
         <is>
-          <t>Refund49</t>
+          <t>Refund47</t>
         </is>
       </c>
       <c r="C96" s="0"/>
       <c r="D96" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="E96" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="F96" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="G96" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="H96" s="0" t="inlineStr">
         <is>
@@ -11936,56 +11940,56 @@
       </c>
       <c r="V96" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="W96" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="X96" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="Y96" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="97">
       <c r="A97" s="0" t="inlineStr">
         <is>
-          <t>443W</t>
+          <t>367W</t>
         </is>
       </c>
       <c r="B97" s="0" t="inlineStr">
         <is>
-          <t>Refund5</t>
+          <t>Refund48</t>
         </is>
       </c>
       <c r="C97" s="0"/>
       <c r="D97" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="E97" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="F97" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="G97" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="H97" s="0" t="inlineStr">
         <is>
@@ -12059,56 +12063,56 @@
       </c>
       <c r="V97" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="W97" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="X97" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="Y97" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="98">
       <c r="A98" s="0" t="inlineStr">
         <is>
-          <t>67W</t>
+          <t>73W</t>
         </is>
       </c>
       <c r="B98" s="0" t="inlineStr">
         <is>
-          <t>Refund50</t>
+          <t>Refund49</t>
         </is>
       </c>
       <c r="C98" s="0"/>
       <c r="D98" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="E98" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="F98" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="G98" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="H98" s="0" t="inlineStr">
         <is>
@@ -12182,56 +12186,56 @@
       </c>
       <c r="V98" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="W98" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="X98" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="Y98" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="99">
       <c r="A99" s="0" t="inlineStr">
         <is>
-          <t>286W</t>
+          <t>443W</t>
         </is>
       </c>
       <c r="B99" s="0" t="inlineStr">
         <is>
-          <t>Refund51</t>
+          <t>Refund5</t>
         </is>
       </c>
       <c r="C99" s="0"/>
       <c r="D99" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="E99" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="F99" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="G99" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="H99" s="0" t="inlineStr">
         <is>
@@ -12305,56 +12309,56 @@
       </c>
       <c r="V99" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="W99" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="X99" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="Y99" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="100">
       <c r="A100" s="0" t="inlineStr">
         <is>
-          <t>586W</t>
+          <t>67W</t>
         </is>
       </c>
       <c r="B100" s="0" t="inlineStr">
         <is>
-          <t>Refund52</t>
+          <t>Refund50</t>
         </is>
       </c>
       <c r="C100" s="0"/>
       <c r="D100" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="E100" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="F100" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="G100" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="H100" s="0" t="inlineStr">
         <is>
@@ -12428,56 +12432,56 @@
       </c>
       <c r="V100" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="W100" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="X100" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="Y100" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="101">
       <c r="A101" s="0" t="inlineStr">
         <is>
-          <t>421W</t>
+          <t>286W</t>
         </is>
       </c>
       <c r="B101" s="0" t="inlineStr">
         <is>
-          <t>Refund53</t>
+          <t>Refund51</t>
         </is>
       </c>
       <c r="C101" s="0"/>
       <c r="D101" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="E101" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="F101" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="G101" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="H101" s="0" t="inlineStr">
         <is>
@@ -12551,56 +12555,56 @@
       </c>
       <c r="V101" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="W101" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="X101" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="Y101" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="102">
       <c r="A102" s="0" t="inlineStr">
         <is>
-          <t>177W</t>
+          <t>586W</t>
         </is>
       </c>
       <c r="B102" s="0" t="inlineStr">
         <is>
-          <t>Refund54</t>
+          <t>Refund52</t>
         </is>
       </c>
       <c r="C102" s="0"/>
       <c r="D102" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="E102" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="F102" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="G102" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="H102" s="0" t="inlineStr">
         <is>
@@ -12674,56 +12678,56 @@
       </c>
       <c r="V102" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="W102" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="X102" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="Y102" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="103">
       <c r="A103" s="0" t="inlineStr">
         <is>
-          <t>865W</t>
+          <t>421W</t>
         </is>
       </c>
       <c r="B103" s="0" t="inlineStr">
         <is>
-          <t>Refund55</t>
+          <t>Refund53</t>
         </is>
       </c>
       <c r="C103" s="0"/>
       <c r="D103" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="E103" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="F103" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="G103" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="H103" s="0" t="inlineStr">
         <is>
@@ -12797,56 +12801,56 @@
       </c>
       <c r="V103" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="W103" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="X103" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="Y103" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="104">
       <c r="A104" s="0" t="inlineStr">
         <is>
-          <t>889W</t>
+          <t>177W</t>
         </is>
       </c>
       <c r="B104" s="0" t="inlineStr">
         <is>
-          <t>Refund56</t>
+          <t>Refund54</t>
         </is>
       </c>
       <c r="C104" s="0"/>
       <c r="D104" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="E104" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="F104" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="G104" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="H104" s="0" t="inlineStr">
         <is>
@@ -12920,56 +12924,56 @@
       </c>
       <c r="V104" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="W104" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="X104" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="Y104" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="105">
       <c r="A105" s="0" t="inlineStr">
         <is>
-          <t>672W</t>
+          <t>865W</t>
         </is>
       </c>
       <c r="B105" s="0" t="inlineStr">
         <is>
-          <t>Refund57</t>
+          <t>Refund55</t>
         </is>
       </c>
       <c r="C105" s="0"/>
       <c r="D105" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="E105" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="F105" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="G105" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="H105" s="0" t="inlineStr">
         <is>
@@ -13043,56 +13047,56 @@
       </c>
       <c r="V105" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="W105" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="X105" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="Y105" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="106">
       <c r="A106" s="0" t="inlineStr">
         <is>
-          <t>673W</t>
+          <t>889W</t>
         </is>
       </c>
       <c r="B106" s="0" t="inlineStr">
         <is>
-          <t>Refund58</t>
+          <t>Refund56</t>
         </is>
       </c>
       <c r="C106" s="0"/>
       <c r="D106" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="E106" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="F106" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="G106" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="H106" s="0" t="inlineStr">
         <is>
@@ -13166,56 +13170,56 @@
       </c>
       <c r="V106" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="W106" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="X106" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="Y106" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="107">
       <c r="A107" s="0" t="inlineStr">
         <is>
-          <t>1040W</t>
+          <t>672W</t>
         </is>
       </c>
       <c r="B107" s="0" t="inlineStr">
         <is>
-          <t>Refund59</t>
+          <t>Refund57</t>
         </is>
       </c>
       <c r="C107" s="0"/>
       <c r="D107" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="E107" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="F107" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="G107" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="H107" s="0" t="inlineStr">
         <is>
@@ -13282,63 +13286,63 @@
           <t>Refund</t>
         </is>
       </c>
       <c r="U107" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="V107" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="W107" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="X107" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="Y107" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>Refund</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="108">
       <c r="A108" s="0" t="inlineStr">
         <is>
-          <t>578W</t>
+          <t>673W</t>
         </is>
       </c>
       <c r="B108" s="0" t="inlineStr">
         <is>
-          <t>Refund6</t>
+          <t>Refund58</t>
         </is>
       </c>
       <c r="C108" s="0"/>
       <c r="D108" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="E108" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="F108" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="G108" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="H108" s="0" t="inlineStr">
         <is>
@@ -13412,56 +13416,56 @@
       </c>
       <c r="V108" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="W108" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="X108" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="Y108" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="109">
       <c r="A109" s="0" t="inlineStr">
         <is>
-          <t>1285B</t>
+          <t>1040W</t>
         </is>
       </c>
       <c r="B109" s="0" t="inlineStr">
         <is>
-          <t>Refund60</t>
+          <t>Refund59</t>
         </is>
       </c>
       <c r="C109" s="0"/>
       <c r="D109" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="E109" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="F109" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="G109" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="H109" s="0" t="inlineStr">
         <is>
@@ -13528,63 +13532,63 @@
           <t>Refund</t>
         </is>
       </c>
       <c r="U109" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="V109" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="W109" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="X109" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="Y109" s="0" t="inlineStr">
         <is>
-          <t>Refund</t>
+          <t>YES</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="110">
       <c r="A110" s="0" t="inlineStr">
         <is>
-          <t>1309B</t>
+          <t>578W</t>
         </is>
       </c>
       <c r="B110" s="0" t="inlineStr">
         <is>
-          <t>Refund61</t>
+          <t>Refund6</t>
         </is>
       </c>
       <c r="C110" s="0"/>
       <c r="D110" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="E110" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="F110" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="G110" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="H110" s="0" t="inlineStr">
         <is>
@@ -13658,56 +13662,56 @@
       </c>
       <c r="V110" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="W110" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="X110" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="Y110" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="111">
       <c r="A111" s="0" t="inlineStr">
         <is>
-          <t>646W</t>
+          <t>1285B</t>
         </is>
       </c>
       <c r="B111" s="0" t="inlineStr">
         <is>
-          <t>Refund7</t>
+          <t>Refund60</t>
         </is>
       </c>
       <c r="C111" s="0"/>
       <c r="D111" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="E111" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="F111" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="G111" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="H111" s="0" t="inlineStr">
         <is>
@@ -13781,56 +13785,56 @@
       </c>
       <c r="V111" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="W111" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="X111" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="Y111" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="112">
       <c r="A112" s="0" t="inlineStr">
         <is>
-          <t>1499B</t>
+          <t>1309B</t>
         </is>
       </c>
       <c r="B112" s="0" t="inlineStr">
         <is>
-          <t>Refund70</t>
+          <t>Refund61</t>
         </is>
       </c>
       <c r="C112" s="0"/>
       <c r="D112" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="E112" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="F112" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="G112" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="H112" s="0" t="inlineStr">
         <is>
@@ -13904,56 +13908,56 @@
       </c>
       <c r="V112" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="W112" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="X112" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="Y112" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="113">
       <c r="A113" s="0" t="inlineStr">
         <is>
-          <t>91W</t>
+          <t>646W</t>
         </is>
       </c>
       <c r="B113" s="0" t="inlineStr">
         <is>
-          <t>Refund8</t>
+          <t>Refund7</t>
         </is>
       </c>
       <c r="C113" s="0"/>
       <c r="D113" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="E113" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="F113" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="G113" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="H113" s="0" t="inlineStr">
         <is>
@@ -14027,56 +14031,56 @@
       </c>
       <c r="V113" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="W113" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="X113" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="Y113" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="114">
       <c r="A114" s="0" t="inlineStr">
         <is>
-          <t>320W</t>
+          <t>1499B</t>
         </is>
       </c>
       <c r="B114" s="0" t="inlineStr">
         <is>
-          <t>Refund9</t>
+          <t>Refund70</t>
         </is>
       </c>
       <c r="C114" s="0"/>
       <c r="D114" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="E114" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="F114" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="G114" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="H114" s="0" t="inlineStr">
         <is>
@@ -14150,927 +14154,927 @@
       </c>
       <c r="V114" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="W114" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="X114" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
       <c r="Y114" s="0" t="inlineStr">
         <is>
           <t>Refund</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="115">
       <c r="A115" s="0" t="inlineStr">
         <is>
-          <t>3961WB</t>
+          <t>91W</t>
         </is>
       </c>
       <c r="B115" s="0" t="inlineStr">
         <is>
-          <t>Refurbed Marketplace GmbH</t>
+          <t>Refund8</t>
         </is>
       </c>
       <c r="C115" s="0"/>
       <c r="D115" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>Refund</t>
         </is>
       </c>
       <c r="E115" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>Refund</t>
         </is>
       </c>
       <c r="F115" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>Refund</t>
         </is>
       </c>
       <c r="G115" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>Refund</t>
         </is>
       </c>
       <c r="H115" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>Refund</t>
         </is>
       </c>
       <c r="I115" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>Refund</t>
         </is>
       </c>
       <c r="J115" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>Refund</t>
         </is>
       </c>
       <c r="K115" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>Refund</t>
         </is>
       </c>
       <c r="L115" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>Refund</t>
         </is>
       </c>
       <c r="M115" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>Refund</t>
         </is>
       </c>
       <c r="N115" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>Refund</t>
         </is>
       </c>
       <c r="O115" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>Refund</t>
         </is>
       </c>
       <c r="P115" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>Refund</t>
         </is>
       </c>
       <c r="Q115" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>Refund</t>
         </is>
       </c>
       <c r="R115" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>Refund</t>
         </is>
       </c>
       <c r="S115" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>Refund</t>
         </is>
       </c>
       <c r="T115" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>Refund</t>
         </is>
       </c>
       <c r="U115" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>Refund</t>
         </is>
       </c>
       <c r="V115" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>Refund</t>
         </is>
       </c>
       <c r="W115" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>Refund</t>
         </is>
       </c>
       <c r="X115" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>Refund</t>
         </is>
       </c>
       <c r="Y115" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>Refund</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="116">
       <c r="A116" s="0" t="inlineStr">
         <is>
-          <t>1157WB</t>
+          <t>320W</t>
         </is>
       </c>
       <c r="B116" s="0" t="inlineStr">
         <is>
-          <t>Reg Farrell Engineering Ltd</t>
+          <t>Refund9</t>
         </is>
       </c>
       <c r="C116" s="0"/>
       <c r="D116" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>Refund</t>
         </is>
       </c>
       <c r="E116" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>Refund</t>
         </is>
       </c>
       <c r="F116" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>Refund</t>
         </is>
       </c>
       <c r="G116" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>Refund</t>
         </is>
       </c>
       <c r="H116" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>Refund</t>
         </is>
       </c>
       <c r="I116" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>Refund</t>
         </is>
       </c>
       <c r="J116" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>Refund</t>
         </is>
       </c>
       <c r="K116" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>Refund</t>
         </is>
       </c>
       <c r="L116" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>Refund</t>
         </is>
       </c>
       <c r="M116" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>Refund</t>
         </is>
       </c>
       <c r="N116" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>Refund</t>
         </is>
       </c>
       <c r="O116" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>Refund</t>
         </is>
       </c>
       <c r="P116" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>Refund</t>
         </is>
       </c>
       <c r="Q116" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>Refund</t>
         </is>
       </c>
       <c r="R116" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>Refund</t>
         </is>
       </c>
       <c r="S116" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>Refund</t>
         </is>
       </c>
       <c r="T116" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>Refund</t>
         </is>
       </c>
       <c r="U116" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>Refund</t>
         </is>
       </c>
       <c r="V116" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>Refund</t>
         </is>
       </c>
       <c r="W116" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>Refund</t>
         </is>
       </c>
       <c r="X116" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>Refund</t>
         </is>
       </c>
       <c r="Y116" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>Refund</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="117">
       <c r="A117" s="0" t="inlineStr">
         <is>
-          <t>3977WB</t>
+          <t>3961WB</t>
         </is>
       </c>
       <c r="B117" s="0" t="inlineStr">
         <is>
-          <t>Regatta Great Outdoors Ireland Ltd</t>
+          <t>Refurbed Marketplace GmbH</t>
         </is>
       </c>
       <c r="C117" s="0"/>
       <c r="D117" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E117" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F117" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G117" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="H117" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="I117" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="J117" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="K117" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="L117" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="M117" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="N117" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="O117" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="P117" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Q117" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="R117" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="S117" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="T117" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U117" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="V117" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="W117" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X117" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y117" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="118">
       <c r="A118" s="0" t="inlineStr">
         <is>
-          <t>052RW</t>
+          <t>1157WB</t>
         </is>
       </c>
       <c r="B118" s="0" t="inlineStr">
         <is>
-          <t>Rehab Enterprises Ltd</t>
-[...6 lines deleted...]
-      </c>
+          <t>Reg Farrell Engineering Ltd</t>
+        </is>
+      </c>
+      <c r="C118" s="0"/>
       <c r="D118" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E118" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F118" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G118" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H118" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="I118" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="J118" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="K118" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="L118" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="M118" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="N118" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="O118" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="P118" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Q118" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="R118" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="S118" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="T118" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="U118" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="V118" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="W118" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="X118" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Y118" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="119">
       <c r="A119" s="0" t="inlineStr">
         <is>
-          <t>820WB</t>
+          <t>3977WB</t>
         </is>
       </c>
       <c r="B119" s="0" t="inlineStr">
         <is>
-          <t>Rehan Electronics Ltd</t>
+          <t>Regatta Great Outdoors Ireland Ltd</t>
         </is>
       </c>
       <c r="C119" s="0"/>
       <c r="D119" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="E119" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="F119" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="G119" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="H119" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="I119" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="J119" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="K119" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="L119" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="M119" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="N119" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="O119" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="P119" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Q119" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="R119" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="S119" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="T119" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="U119" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="V119" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="W119" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="X119" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Y119" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="120">
       <c r="A120" s="0" t="inlineStr">
         <is>
-          <t>2812WB</t>
+          <t>052RW</t>
         </is>
       </c>
       <c r="B120" s="0" t="inlineStr">
         <is>
-          <t>Rehlko Uninterruptible Power Ireland Ltd</t>
-[...2 lines deleted...]
-      <c r="C120" s="0"/>
+          <t>Rehab Enterprises Ltd</t>
+        </is>
+      </c>
+      <c r="C120" s="0" t="inlineStr">
+        <is>
+          <t>Rehab Recycle</t>
+        </is>
+      </c>
       <c r="D120" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="E120" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="F120" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="G120" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="H120" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="I120" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="J120" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="K120" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="L120" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="M120" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="N120" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="O120" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="P120" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Q120" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="R120" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="S120" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="T120" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U120" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="V120" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="W120" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="X120" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Y120" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="121">
       <c r="A121" s="0" t="inlineStr">
         <is>
-          <t>2679WB</t>
+          <t>820WB</t>
         </is>
       </c>
       <c r="B121" s="0" t="inlineStr">
         <is>
-          <t>Reichelt Elektronik GmbH</t>
+          <t>Rehan Electronics Ltd</t>
         </is>
       </c>
       <c r="C121" s="0"/>
       <c r="D121" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E121" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F121" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="G121" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="H121" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="I121" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="J121" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="K121" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="L121" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="M121" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="N121" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="O121" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="P121" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Q121" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="R121" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="S121" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="T121" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="U121" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="V121" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="W121" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="X121" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Y121" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="122">
       <c r="A122" s="0" t="inlineStr">
         <is>
-          <t>740W</t>
+          <t>2812WB</t>
         </is>
       </c>
       <c r="B122" s="0" t="inlineStr">
         <is>
-          <t>Reitech Instrumentation Ltd</t>
+          <t>Rehlko Uninterruptible Power Ireland Ltd</t>
         </is>
       </c>
       <c r="C122" s="0"/>
       <c r="D122" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="E122" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F122" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="G122" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="H122" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="I122" s="0" t="inlineStr">
         <is>
           <t>YES</t>
@@ -15121,196 +15125,196 @@
           <t>YES</t>
         </is>
       </c>
       <c r="S122" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="T122" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="U122" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="V122" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="W122" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X122" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y122" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="123">
       <c r="A123" s="0" t="inlineStr">
         <is>
-          <t>228W</t>
+          <t>2679WB</t>
         </is>
       </c>
       <c r="B123" s="0" t="inlineStr">
         <is>
-          <t>REL Refrigeration Group Ltd</t>
+          <t>Reichelt Elektronik GmbH</t>
         </is>
       </c>
       <c r="C123" s="0"/>
       <c r="D123" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E123" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F123" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G123" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H123" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="I123" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="J123" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="K123" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="L123" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="M123" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="N123" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="O123" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="P123" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Q123" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="R123" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="S123" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="T123" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U123" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="V123" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="W123" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X123" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y123" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="124">
       <c r="A124" s="0" t="inlineStr">
         <is>
-          <t>2576WB</t>
+          <t>740W</t>
         </is>
       </c>
       <c r="B124" s="0" t="inlineStr">
         <is>
-          <t>Reliable Controls Corporation</t>
+          <t>Reitech Instrumentation Ltd</t>
         </is>
       </c>
       <c r="C124" s="0"/>
       <c r="D124" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E124" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F124" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="G124" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="H124" s="0" t="inlineStr">
         <is>
@@ -15352,880 +15356,876 @@
           <t>YES</t>
         </is>
       </c>
       <c r="P124" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="Q124" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="R124" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="S124" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="T124" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="U124" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="V124" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="W124" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="X124" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Y124" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="125">
       <c r="A125" s="0" t="inlineStr">
         <is>
-          <t>471WB</t>
+          <t>228W</t>
         </is>
       </c>
       <c r="B125" s="0" t="inlineStr">
         <is>
-          <t>Reliable Security Products Ltd</t>
+          <t>REL Refrigeration Group Ltd</t>
         </is>
       </c>
       <c r="C125" s="0"/>
       <c r="D125" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="E125" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="F125" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="G125" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="H125" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="I125" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="J125" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="K125" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="L125" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="M125" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="N125" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="O125" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="P125" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="Q125" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="R125" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="S125" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="T125" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="U125" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="V125" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="W125" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="X125" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="Y125" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="126">
       <c r="A126" s="0" t="inlineStr">
         <is>
-          <t>3984W</t>
+          <t>2576WB</t>
         </is>
       </c>
       <c r="B126" s="0" t="inlineStr">
         <is>
-          <t>Reliance Equipment Ltd</t>
-[...6 lines deleted...]
-      </c>
+          <t>Reliable Controls Corporation</t>
+        </is>
+      </c>
+      <c r="C126" s="0"/>
       <c r="D126" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E126" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F126" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G126" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H126" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="I126" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="J126" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="K126" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="L126" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="M126" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="N126" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="O126" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="P126" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Q126" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="R126" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="S126" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="T126" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U126" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="V126" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="W126" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X126" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y126" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="127">
       <c r="A127" s="0" t="inlineStr">
         <is>
-          <t>1594WB</t>
+          <t>471WB</t>
         </is>
       </c>
       <c r="B127" s="0" t="inlineStr">
         <is>
-          <t>Remlub Ltd</t>
+          <t>Reliable Security Products Ltd</t>
         </is>
       </c>
       <c r="C127" s="0"/>
       <c r="D127" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E127" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F127" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G127" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H127" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="I127" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="J127" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="K127" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="L127" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="M127" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="N127" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="O127" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="P127" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Q127" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="R127" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="S127" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="T127" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="U127" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="V127" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="W127" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="X127" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Y127" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="128">
       <c r="A128" s="0" t="inlineStr">
         <is>
-          <t>1501WB</t>
+          <t>3984W</t>
         </is>
       </c>
       <c r="B128" s="0" t="inlineStr">
         <is>
-          <t>Renaissance Contingency Services Ltd</t>
-[...2 lines deleted...]
-      <c r="C128" s="0"/>
+          <t>Reliance Equipment Ltd</t>
+        </is>
+      </c>
+      <c r="C128" s="0" t="inlineStr">
+        <is>
+          <t>Reliance Laundry Equipment</t>
+        </is>
+      </c>
       <c r="D128" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="E128" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="F128" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="G128" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="H128" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="I128" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="J128" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="K128" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="L128" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="M128" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="N128" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="O128" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="P128" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Q128" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="R128" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="S128" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="T128" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="U128" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="V128" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="W128" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="X128" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Y128" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="129">
       <c r="A129" s="0" t="inlineStr">
         <is>
-          <t>3608W</t>
+          <t>5112WB</t>
         </is>
       </c>
       <c r="B129" s="0" t="inlineStr">
         <is>
-          <t>Renaissance Products Ltd </t>
+          <t>reMarkable Operations B.V.</t>
         </is>
       </c>
       <c r="C129" s="0"/>
       <c r="D129" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="E129" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="F129" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="G129" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="H129" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="I129" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="J129" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="K129" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="L129" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="M129" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="N129" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="O129" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="P129" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Q129" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="R129" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="S129" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="T129" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="U129" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="V129" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="W129" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="X129" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="Y129" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="130">
       <c r="A130" s="0" t="inlineStr">
         <is>
-          <t>2381T</t>
+          <t>1594WB</t>
         </is>
       </c>
       <c r="B130" s="0" t="inlineStr">
         <is>
-          <t>Renew Tyres Ltd</t>
-[...6 lines deleted...]
-      </c>
+          <t>Remlub Ltd</t>
+        </is>
+      </c>
+      <c r="C130" s="0"/>
       <c r="D130" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="E130" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="F130" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="G130" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="H130" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="I130" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="J130" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="K130" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="L130" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="M130" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="N130" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="O130" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="P130" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="Q130" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="R130" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="S130" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="T130" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="U130" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="V130" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="W130" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="X130" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="Y130" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="131">
       <c r="A131" s="0" t="inlineStr">
         <is>
-          <t>1241WB</t>
+          <t>1501WB</t>
         </is>
       </c>
       <c r="B131" s="0" t="inlineStr">
         <is>
-          <t>Rennicks Sign Manufacturing Unlimited Co.</t>
+          <t>Renaissance Contingency Services Ltd</t>
         </is>
       </c>
       <c r="C131" s="0"/>
       <c r="D131" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E131" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F131" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G131" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H131" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="I131" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="J131" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="K131" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="L131" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="M131" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="N131" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="O131" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="P131" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="Q131" s="0" t="inlineStr">
         <is>
           <t>YES</t>
@@ -16236,201 +16236,201 @@
           <t>YES</t>
         </is>
       </c>
       <c r="S131" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="T131" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="U131" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="V131" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="W131" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X131" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y131" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="132">
       <c r="A132" s="0" t="inlineStr">
         <is>
-          <t>2500WB</t>
+          <t>3608W</t>
         </is>
       </c>
       <c r="B132" s="0" t="inlineStr">
         <is>
-          <t>Rennicks Signs Ireland Ltd</t>
+          <t>Renaissance Products Ltd </t>
         </is>
       </c>
       <c r="C132" s="0"/>
       <c r="D132" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E132" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F132" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="G132" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="H132" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="I132" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="J132" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="K132" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="L132" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="M132" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="N132" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="O132" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="P132" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Q132" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="R132" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="S132" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="T132" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="U132" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="V132" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="W132" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="X132" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Y132" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="133">
       <c r="A133" s="0" t="inlineStr">
         <is>
-          <t>1441WB</t>
+          <t>2381T</t>
         </is>
       </c>
       <c r="B133" s="0" t="inlineStr">
         <is>
-          <t>Rentokil Initial Ltd</t>
+          <t>Renew Tyres Ltd</t>
         </is>
       </c>
       <c r="C133" s="0" t="inlineStr">
         <is>
-          <t>Initial Washrooms Solutions</t>
+          <t>Renew Tyres</t>
         </is>
       </c>
       <c r="D133" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E133" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F133" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="G133" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="H133" s="0" t="inlineStr">
         <is>
           <t>YES</t>
@@ -16441,295 +16441,287 @@
           <t>YES</t>
         </is>
       </c>
       <c r="J133" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="K133" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="L133" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="M133" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="N133" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="O133" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="P133" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Q133" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="R133" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="S133" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="T133" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="U133" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="V133" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="W133" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="X133" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Y133" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="134">
       <c r="A134" s="0" t="inlineStr">
         <is>
-          <t>5032WB</t>
+          <t>1241WB</t>
         </is>
       </c>
       <c r="B134" s="0" t="inlineStr">
         <is>
-          <t>REOLINK HOMETECH PTE. LTD.</t>
-[...6 lines deleted...]
-      </c>
+          <t>Rennicks Sign Manufacturing Unlimited Co.</t>
+        </is>
+      </c>
+      <c r="C134" s="0"/>
       <c r="D134" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="E134" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="F134" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="G134" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="H134" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="I134" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="J134" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="K134" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="L134" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="M134" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="N134" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="O134" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="P134" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Q134" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="R134" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="S134" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="T134" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="U134" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="V134" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="W134" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="X134" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Y134" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="135">
       <c r="A135" s="0" t="inlineStr">
         <is>
-          <t>4028B</t>
+          <t>2500WB</t>
         </is>
       </c>
       <c r="B135" s="0" t="inlineStr">
         <is>
-          <t>Reolink Innovation Limited</t>
-[...6 lines deleted...]
-      </c>
+          <t>Rennicks Signs Ireland Ltd</t>
+        </is>
+      </c>
+      <c r="C135" s="0"/>
       <c r="D135" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="E135" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F135" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G135" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H135" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="I135" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="J135" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="K135" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="L135" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="M135" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N135" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="O135" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="P135" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Q135" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
@@ -16740,76 +16732,80 @@
           <t>N/A</t>
         </is>
       </c>
       <c r="S135" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="T135" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="U135" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="V135" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W135" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X135" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y135" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="136">
       <c r="A136" s="0" t="inlineStr">
         <is>
-          <t>3540WB</t>
+          <t>1441WB</t>
         </is>
       </c>
       <c r="B136" s="0" t="inlineStr">
         <is>
-          <t>Repligen Europe B.V</t>
-[...2 lines deleted...]
-      <c r="C136" s="0"/>
+          <t>Rentokil Initial Ltd</t>
+        </is>
+      </c>
+      <c r="C136" s="0" t="inlineStr">
+        <is>
+          <t>Initial Washrooms Solutions</t>
+        </is>
+      </c>
       <c r="D136" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E136" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F136" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="G136" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="H136" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
@@ -16828,169 +16824,173 @@
           <t>YES</t>
         </is>
       </c>
       <c r="L136" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="M136" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="N136" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="O136" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="P136" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Q136" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="R136" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="S136" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="T136" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="U136" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="V136" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="W136" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="X136" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Y136" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="137">
       <c r="A137" s="0" t="inlineStr">
         <is>
-          <t>3692WB</t>
+          <t>5032WB</t>
         </is>
       </c>
       <c r="B137" s="0" t="inlineStr">
         <is>
-          <t>Republic of Vape Ltd</t>
-[...2 lines deleted...]
-      <c r="C137" s="0"/>
+          <t>REOLINK HOMETECH PTE. LTD.</t>
+        </is>
+      </c>
+      <c r="C137" s="0" t="inlineStr">
+        <is>
+          <t>Reolink</t>
+        </is>
+      </c>
       <c r="D137" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E137" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="F137" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="G137" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="H137" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="I137" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="J137" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="K137" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="L137" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="M137" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="N137" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="O137" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="P137" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="Q137" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="R137" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="S137" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="T137" s="0" t="inlineStr">
         <is>
           <t>NO</t>
@@ -17003,363 +17003,367 @@
       </c>
       <c r="V137" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="W137" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="X137" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="Y137" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="138">
       <c r="A138" s="0" t="inlineStr">
         <is>
-          <t>1488W</t>
+          <t>4028B</t>
         </is>
       </c>
       <c r="B138" s="0" t="inlineStr">
         <is>
-          <t>Resmed-PEI Ltd</t>
-[...2 lines deleted...]
-      <c r="C138" s="0"/>
+          <t>Reolink Innovation Limited</t>
+        </is>
+      </c>
+      <c r="C138" s="0" t="inlineStr">
+        <is>
+          <t>Reolink</t>
+        </is>
+      </c>
       <c r="D138" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E138" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F138" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="G138" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="H138" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="I138" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="J138" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="K138" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="L138" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="M138" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="N138" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="O138" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="P138" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Q138" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="R138" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="S138" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="T138" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U138" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="V138" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="W138" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="X138" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Y138" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="139">
       <c r="A139" s="0" t="inlineStr">
         <is>
-          <t>4998WB</t>
+          <t>3540WB</t>
         </is>
       </c>
       <c r="B139" s="0" t="inlineStr">
         <is>
-          <t>ResourceKraft Ltd</t>
+          <t>Repligen Europe B.V</t>
         </is>
       </c>
       <c r="C139" s="0"/>
       <c r="D139" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E139" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F139" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G139" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H139" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="I139" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="J139" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="K139" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="L139" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="M139" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="N139" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="O139" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="P139" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Q139" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="R139" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="S139" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="T139" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U139" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="V139" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="W139" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X139" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y139" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="140">
       <c r="A140" s="0" t="inlineStr">
         <is>
-          <t>4587WB</t>
+          <t>3692WB</t>
         </is>
       </c>
       <c r="B140" s="0" t="inlineStr">
         <is>
-          <t>Revati Umak</t>
+          <t>Republic of Vape Ltd</t>
         </is>
       </c>
       <c r="C140" s="0"/>
       <c r="D140" s="0" t="inlineStr">
         <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="E140" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="F140" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="G140" s="0" t="inlineStr">
+        <is>
           <t>Pending</t>
         </is>
       </c>
-      <c r="E140" s="0" t="inlineStr">
+      <c r="H140" s="0" t="inlineStr">
         <is>
           <t>Pending</t>
         </is>
       </c>
-      <c r="F140" s="0" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="I140" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="J140" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="K140" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="L140" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="M140" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="N140" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="O140" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="P140" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="Q140" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="R140" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="S140" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="T140" s="0" t="inlineStr">
         <is>
           <t>NO</t>
@@ -17372,56 +17376,56 @@
       </c>
       <c r="V140" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="W140" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="X140" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="Y140" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="141">
       <c r="A141" s="0" t="inlineStr">
         <is>
-          <t>1126WB</t>
+          <t>1488W</t>
         </is>
       </c>
       <c r="B141" s="0" t="inlineStr">
         <is>
-          <t>Revvity (Ireland) Ltd</t>
+          <t>Resmed-PEI Ltd</t>
         </is>
       </c>
       <c r="C141" s="0"/>
       <c r="D141" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E141" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F141" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="G141" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="H141" s="0" t="inlineStr">
         <is>
@@ -17478,319 +17482,319 @@
           <t>YES</t>
         </is>
       </c>
       <c r="S141" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="T141" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="U141" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="V141" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="W141" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="X141" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Y141" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="142">
       <c r="A142" s="0" t="inlineStr">
         <is>
-          <t>610WB</t>
+          <t>4998WB</t>
         </is>
       </c>
       <c r="B142" s="0" t="inlineStr">
         <is>
-          <t>Rhino Industrial Ltd</t>
+          <t>ResourceKraft Ltd</t>
         </is>
       </c>
       <c r="C142" s="0"/>
       <c r="D142" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="E142" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="F142" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="G142" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="H142" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="I142" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="J142" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="K142" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="L142" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="M142" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="N142" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="O142" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="P142" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Q142" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="R142" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="S142" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="T142" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="U142" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="V142" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="W142" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="X142" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Y142" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="143">
       <c r="A143" s="0" t="inlineStr">
         <is>
-          <t>1711B</t>
+          <t>4587WB</t>
         </is>
       </c>
       <c r="B143" s="0" t="inlineStr">
         <is>
-          <t>Rhonda Ltd</t>
+          <t>Revati Umak</t>
         </is>
       </c>
       <c r="C143" s="0"/>
       <c r="D143" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="E143" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="F143" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="G143" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="H143" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="I143" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="J143" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="K143" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="L143" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="M143" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="N143" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="O143" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="P143" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Q143" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="R143" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="S143" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="T143" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="U143" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="V143" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="W143" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="X143" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="Y143" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="144">
       <c r="A144" s="0" t="inlineStr">
         <is>
-          <t>1760WB</t>
+          <t>1126WB</t>
         </is>
       </c>
       <c r="B144" s="0" t="inlineStr">
         <is>
-          <t>Ribbon Communications International Ltd</t>
+          <t>Revvity (Ireland) Ltd</t>
         </is>
       </c>
       <c r="C144" s="0"/>
       <c r="D144" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E144" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F144" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="G144" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="H144" s="0" t="inlineStr">
         <is>
@@ -17832,154 +17836,154 @@
           <t>YES</t>
         </is>
       </c>
       <c r="P144" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="Q144" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="R144" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="S144" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="T144" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="U144" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="V144" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="W144" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="X144" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Y144" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="145">
       <c r="A145" s="0" t="inlineStr">
         <is>
-          <t>1443WB</t>
+          <t>610WB</t>
         </is>
       </c>
       <c r="B145" s="0" t="inlineStr">
         <is>
-          <t>Richard Clark &amp; Co. Ltd</t>
+          <t>Rhino Industrial Ltd</t>
         </is>
       </c>
       <c r="C145" s="0"/>
       <c r="D145" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E145" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F145" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G145" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H145" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="I145" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="J145" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="K145" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="L145" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="M145" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="N145" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="O145" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="P145" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Q145" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="R145" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="S145" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="T145" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="U145" s="0" t="inlineStr">
         <is>
           <t>YES</t>
@@ -17987,368 +17991,368 @@
       </c>
       <c r="V145" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="W145" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="X145" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="Y145" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="146">
       <c r="A146" s="0" t="inlineStr">
         <is>
-          <t>3907W</t>
+          <t>1711B</t>
         </is>
       </c>
       <c r="B146" s="0" t="inlineStr">
         <is>
-          <t>Richard Wolf GmbH</t>
+          <t>Rhonda Ltd</t>
         </is>
       </c>
       <c r="C146" s="0"/>
       <c r="D146" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E146" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F146" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="G146" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="H146" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="I146" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="J146" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="K146" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="L146" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="M146" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="N146" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="O146" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="P146" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Q146" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="R146" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="S146" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="T146" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U146" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="V146" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="W146" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="X146" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="Y146" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="147">
       <c r="A147" s="0" t="inlineStr">
         <is>
-          <t>3314W</t>
+          <t>1760WB</t>
         </is>
       </c>
       <c r="B147" s="0" t="inlineStr">
         <is>
-          <t>Richmond Marketing Ltd</t>
+          <t>Ribbon Communications International Ltd</t>
         </is>
       </c>
       <c r="C147" s="0"/>
       <c r="D147" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E147" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F147" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="G147" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="H147" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="I147" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="J147" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="K147" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="L147" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="M147" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="N147" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="O147" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="P147" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Q147" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="R147" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="S147" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="T147" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="U147" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="V147" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W147" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="X147" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Y147" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="148">
       <c r="A148" s="0" t="inlineStr">
         <is>
-          <t>591W</t>
+          <t>1443WB</t>
         </is>
       </c>
       <c r="B148" s="0" t="inlineStr">
         <is>
-          <t>Richmond Marketing Unlimited Company</t>
+          <t>Richard Clark &amp; Co. Ltd</t>
         </is>
       </c>
       <c r="C148" s="0"/>
       <c r="D148" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="E148" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="F148" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="G148" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="H148" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="I148" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="J148" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="K148" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="L148" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="M148" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="N148" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="O148" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="P148" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="Q148" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="R148" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="S148" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="T148" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="U148" s="0" t="inlineStr">
         <is>
           <t>YES</t>
@@ -18356,1114 +18360,1110 @@
       </c>
       <c r="V148" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="W148" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="X148" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="Y148" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="149">
       <c r="A149" s="0" t="inlineStr">
         <is>
-          <t>408WB</t>
+          <t>3907W</t>
         </is>
       </c>
       <c r="B149" s="0" t="inlineStr">
         <is>
-          <t>Ricoh Ireland Ltd</t>
+          <t>Richard Wolf GmbH</t>
         </is>
       </c>
       <c r="C149" s="0"/>
       <c r="D149" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E149" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F149" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="G149" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="H149" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="I149" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="J149" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="K149" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="L149" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="M149" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="N149" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="O149" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="P149" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Q149" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="R149" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="S149" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="T149" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="U149" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="V149" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="W149" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="X149" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Y149" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="150">
       <c r="A150" s="0" t="inlineStr">
         <is>
-          <t>732W</t>
+          <t>5076B</t>
         </is>
       </c>
       <c r="B150" s="0" t="inlineStr">
         <is>
-          <t>RICOH PRINTING SYSTEMS EUROPE</t>
-[...2 lines deleted...]
-      <c r="C150" s="0"/>
+          <t>Richie Faulkner Cars Ltd</t>
+        </is>
+      </c>
+      <c r="C150" s="0" t="inlineStr">
+        <is>
+          <t>Vector Motors</t>
+        </is>
+      </c>
       <c r="D150" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="E150" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="F150" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="G150" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="H150" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="I150" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="J150" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="K150" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="L150" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="M150" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="N150" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="O150" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="P150" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Q150" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="R150" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="S150" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="T150" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="U150" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="V150" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="W150" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="X150" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Y150" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="151">
       <c r="A151" s="0" t="inlineStr">
         <is>
-          <t>1211B</t>
+          <t>3314W</t>
         </is>
       </c>
       <c r="B151" s="0" t="inlineStr">
         <is>
-          <t>Ridgemoor Company Ltd</t>
+          <t>Richmond Marketing Ltd</t>
         </is>
       </c>
       <c r="C151" s="0"/>
       <c r="D151" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E151" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F151" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G151" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H151" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="I151" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="J151" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="K151" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="L151" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="M151" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="N151" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="O151" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="P151" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Q151" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="R151" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="S151" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="T151" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U151" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="V151" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="W151" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="X151" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Y151" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="152">
       <c r="A152" s="0" t="inlineStr">
         <is>
-          <t>3662WB</t>
+          <t>591W</t>
         </is>
       </c>
       <c r="B152" s="0" t="inlineStr">
         <is>
-          <t>Riello UPS Ireland Ltd</t>
+          <t>Richmond Marketing Unlimited Company</t>
         </is>
       </c>
       <c r="C152" s="0"/>
       <c r="D152" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="E152" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="F152" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="G152" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="H152" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="I152" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="J152" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="K152" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="L152" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="M152" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="N152" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="O152" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="P152" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Q152" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="R152" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="S152" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="T152" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="U152" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="V152" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="W152" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="X152" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Y152" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="153">
       <c r="A153" s="0" t="inlineStr">
         <is>
-          <t>2911WB</t>
+          <t>408WB</t>
         </is>
       </c>
       <c r="B153" s="0" t="inlineStr">
         <is>
-          <t>Riese &amp; Muller GmbH</t>
+          <t>Ricoh Ireland Ltd</t>
         </is>
       </c>
       <c r="C153" s="0"/>
       <c r="D153" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E153" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F153" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="G153" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="H153" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="I153" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="J153" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="K153" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="L153" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="M153" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="N153" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="O153" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="P153" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Q153" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="R153" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="S153" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="T153" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="U153" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="V153" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="W153" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="X153" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Y153" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="154">
       <c r="A154" s="0" t="inlineStr">
         <is>
-          <t>2532T</t>
+          <t>732W</t>
         </is>
       </c>
       <c r="B154" s="0" t="inlineStr">
         <is>
-          <t>Right for the Road</t>
+          <t>RICOH PRINTING SYSTEMS EUROPE</t>
         </is>
       </c>
       <c r="C154" s="0"/>
       <c r="D154" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="E154" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="F154" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="G154" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="H154" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="I154" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="J154" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="K154" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="L154" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="M154" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="N154" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="O154" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="P154" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="Q154" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="R154" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="S154" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="T154" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="U154" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="V154" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="W154" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="X154" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="Y154" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="155">
       <c r="A155" s="0" t="inlineStr">
         <is>
-          <t>2796WB</t>
+          <t>1211B</t>
         </is>
       </c>
       <c r="B155" s="0" t="inlineStr">
         <is>
-          <t>Right Price Ink &amp; Office Supplies</t>
+          <t>Ridgemoor Company Ltd</t>
         </is>
       </c>
       <c r="C155" s="0"/>
       <c r="D155" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="E155" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="F155" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="G155" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="H155" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="I155" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="J155" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="K155" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="L155" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="M155" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="N155" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="O155" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="P155" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="Q155" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="R155" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="S155" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="T155" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="U155" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="V155" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="W155" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="X155" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Y155" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="156">
       <c r="A156" s="0" t="inlineStr">
         <is>
-          <t>2438T</t>
+          <t>3662WB</t>
         </is>
       </c>
       <c r="B156" s="0" t="inlineStr">
         <is>
-          <t>Right Price Tyres</t>
-[...6 lines deleted...]
-      </c>
+          <t>Riello UPS Ireland Ltd</t>
+        </is>
+      </c>
+      <c r="C156" s="0"/>
       <c r="D156" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E156" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F156" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G156" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H156" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="I156" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="J156" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="K156" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="L156" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="M156" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="N156" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="O156" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="P156" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Q156" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="R156" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="S156" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="T156" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U156" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="V156" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="W156" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X156" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y156" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="157">
       <c r="A157" s="0" t="inlineStr">
         <is>
-          <t>2489WB</t>
+          <t>2911WB</t>
         </is>
       </c>
       <c r="B157" s="0" t="inlineStr">
         <is>
-          <t>Right-Click</t>
-[...6 lines deleted...]
-      </c>
+          <t>Riese &amp; Muller GmbH</t>
+        </is>
+      </c>
+      <c r="C157" s="0"/>
       <c r="D157" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E157" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F157" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G157" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H157" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="I157" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="J157" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="K157" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="L157" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="M157" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="N157" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="O157" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="P157" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Q157" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="R157" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="S157" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="T157" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="U157" s="0" t="inlineStr">
         <is>
           <t>NO</t>
@@ -19471,101 +19471,97 @@
       </c>
       <c r="V157" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="W157" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="X157" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="Y157" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="158">
       <c r="A158" s="0" t="inlineStr">
         <is>
-          <t>2489W</t>
+          <t>2532T</t>
         </is>
       </c>
       <c r="B158" s="0" t="inlineStr">
         <is>
-          <t>Right-Click Ltd</t>
-[...6 lines deleted...]
-      </c>
+          <t>Right for the Road</t>
+        </is>
+      </c>
+      <c r="C158" s="0"/>
       <c r="D158" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="E158" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="F158" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="G158" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="H158" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="I158" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="J158" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="K158" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="L158" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="M158" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="N158" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="O158" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="P158" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
@@ -19598,1178 +19594,1182 @@
       </c>
       <c r="V158" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W158" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="X158" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Y158" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="159">
       <c r="A159" s="0" t="inlineStr">
         <is>
-          <t>1216B</t>
+          <t>2796WB</t>
         </is>
       </c>
       <c r="B159" s="0" t="inlineStr">
         <is>
-          <t>Rillton Ltd</t>
-[...6 lines deleted...]
-      </c>
+          <t>Right Price Ink &amp; Office Supplies</t>
+        </is>
+      </c>
+      <c r="C159" s="0"/>
       <c r="D159" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="E159" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="F159" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="G159" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="H159" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="I159" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="J159" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="K159" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="L159" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="M159" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="N159" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="O159" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="P159" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Q159" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="R159" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="S159" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="T159" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U159" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="V159" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="W159" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X159" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y159" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="160">
       <c r="A160" s="0" t="inlineStr">
         <is>
-          <t>1181W</t>
+          <t>2438T</t>
         </is>
       </c>
       <c r="B160" s="0" t="inlineStr">
         <is>
-          <t>Ringley Trading Ltd</t>
-[...2 lines deleted...]
-      <c r="C160" s="0"/>
+          <t>Right Price Tyres</t>
+        </is>
+      </c>
+      <c r="C160" s="0" t="inlineStr">
+        <is>
+          <t>IC Motor Factors</t>
+        </is>
+      </c>
       <c r="D160" s="0" t="inlineStr">
         <is>
-          <t>Dissolved</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="E160" s="0" t="inlineStr">
         <is>
-          <t>Dissolved</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="F160" s="0" t="inlineStr">
         <is>
-          <t>Dissolved</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="G160" s="0" t="inlineStr">
         <is>
-          <t>Dissolved</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="H160" s="0" t="inlineStr">
         <is>
-          <t>Dissolved</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="I160" s="0" t="inlineStr">
         <is>
-          <t>Dissolved</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="J160" s="0" t="inlineStr">
         <is>
-          <t>Dissolved</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="K160" s="0" t="inlineStr">
         <is>
-          <t>Dissolved</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="L160" s="0" t="inlineStr">
         <is>
-          <t>Dissolved</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="M160" s="0" t="inlineStr">
         <is>
-          <t>Dissolved</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="N160" s="0" t="inlineStr">
         <is>
-          <t>Dissolved</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="O160" s="0" t="inlineStr">
         <is>
-          <t>Dissolved</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="P160" s="0" t="inlineStr">
         <is>
-          <t>Dissolved</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Q160" s="0" t="inlineStr">
         <is>
-          <t>Dissolved</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="R160" s="0" t="inlineStr">
         <is>
-          <t>Dissolved</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="S160" s="0" t="inlineStr">
         <is>
-          <t>Dissolved</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="T160" s="0" t="inlineStr">
         <is>
-          <t>Dissolved</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="U160" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="V160" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="W160" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="X160" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Y160" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="161">
       <c r="A161" s="0" t="inlineStr">
         <is>
-          <t>958WB</t>
+          <t>2489WB</t>
         </is>
       </c>
       <c r="B161" s="0" t="inlineStr">
         <is>
-          <t>Ritaville Ltd</t>
-[...2 lines deleted...]
-      <c r="C161" s="0"/>
+          <t>Right-Click</t>
+        </is>
+      </c>
+      <c r="C161" s="0" t="inlineStr">
+        <is>
+          <t>Right-Click</t>
+        </is>
+      </c>
       <c r="D161" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="E161" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="F161" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="G161" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="H161" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="I161" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="J161" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="K161" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="L161" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="M161" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="N161" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="O161" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="P161" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Q161" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="R161" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="S161" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="T161" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="U161" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="V161" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="W161" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="X161" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Y161" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="162">
       <c r="A162" s="0" t="inlineStr">
         <is>
-          <t>3720W</t>
+          <t>2489W</t>
         </is>
       </c>
       <c r="B162" s="0" t="inlineStr">
         <is>
-          <t>Riteweigh Ltd</t>
-[...2 lines deleted...]
-      <c r="C162" s="0"/>
+          <t>Right-Click Ltd</t>
+        </is>
+      </c>
+      <c r="C162" s="0" t="inlineStr">
+        <is>
+          <t>Right-Click</t>
+        </is>
+      </c>
       <c r="D162" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="E162" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="F162" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="G162" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="H162" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="I162" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="J162" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="K162" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="L162" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="M162" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="N162" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="O162" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="P162" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Q162" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="R162" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="S162" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="T162" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="U162" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="V162" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W162" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="X162" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Y162" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="163">
       <c r="A163" s="0" t="inlineStr">
         <is>
-          <t>1340W</t>
+          <t>5114W</t>
         </is>
       </c>
       <c r="B163" s="0" t="inlineStr">
         <is>
-          <t>Rivval Ltd</t>
+          <t>RIGID</t>
         </is>
       </c>
       <c r="C163" s="0"/>
       <c r="D163" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="E163" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="F163" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="G163" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="H163" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="I163" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="J163" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="K163" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="L163" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="M163" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="N163" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="O163" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="P163" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Q163" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="R163" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="S163" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="T163" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="U163" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="V163" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="W163" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="X163" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Y163" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="164">
       <c r="A164" s="0" t="inlineStr">
         <is>
-          <t>3028WB</t>
+          <t>1216B</t>
         </is>
       </c>
       <c r="B164" s="0" t="inlineStr">
         <is>
-          <t>Rizpros Ltd</t>
-[...2 lines deleted...]
-      <c r="C164" s="0"/>
+          <t>Rillton Ltd</t>
+        </is>
+      </c>
+      <c r="C164" s="0" t="inlineStr">
+        <is>
+          <t>National Autoparts</t>
+        </is>
+      </c>
       <c r="D164" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E164" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F164" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G164" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H164" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="I164" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="J164" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="K164" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="L164" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="M164" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="N164" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="O164" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="P164" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Q164" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="R164" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="S164" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="T164" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="U164" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="V164" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="W164" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="X164" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Y164" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="165">
       <c r="A165" s="0" t="inlineStr">
         <is>
-          <t>2119WB</t>
+          <t>1181W</t>
         </is>
       </c>
       <c r="B165" s="0" t="inlineStr">
         <is>
-          <t>RK Wholesale Ltd</t>
+          <t>Ringley Trading Ltd</t>
         </is>
       </c>
       <c r="C165" s="0"/>
       <c r="D165" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>Dissolved</t>
         </is>
       </c>
       <c r="E165" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>Dissolved</t>
         </is>
       </c>
       <c r="F165" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>Dissolved</t>
         </is>
       </c>
       <c r="G165" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>Dissolved</t>
         </is>
       </c>
       <c r="H165" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>Dissolved</t>
         </is>
       </c>
       <c r="I165" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>Dissolved</t>
         </is>
       </c>
       <c r="J165" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>Dissolved</t>
         </is>
       </c>
       <c r="K165" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>Dissolved</t>
         </is>
       </c>
       <c r="L165" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>Dissolved</t>
         </is>
       </c>
       <c r="M165" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>Dissolved</t>
         </is>
       </c>
       <c r="N165" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>Dissolved</t>
         </is>
       </c>
       <c r="O165" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>Dissolved</t>
         </is>
       </c>
       <c r="P165" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>Dissolved</t>
         </is>
       </c>
       <c r="Q165" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>Dissolved</t>
         </is>
       </c>
       <c r="R165" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>Dissolved</t>
         </is>
       </c>
       <c r="S165" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>Dissolved</t>
         </is>
       </c>
       <c r="T165" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>Dissolved</t>
         </is>
       </c>
       <c r="U165" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="V165" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="W165" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="X165" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Y165" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="166">
       <c r="A166" s="0" t="inlineStr">
         <is>
-          <t>3133T</t>
+          <t>958WB</t>
         </is>
       </c>
       <c r="B166" s="0" t="inlineStr">
         <is>
-          <t>Roadcraft Motorcycle Training</t>
-[...6 lines deleted...]
-      </c>
+          <t>Ritaville Ltd</t>
+        </is>
+      </c>
+      <c r="C166" s="0"/>
       <c r="D166" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="E166" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="F166" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="G166" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="H166" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="I166" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="J166" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="K166" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="L166" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="M166" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="N166" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="O166" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="P166" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Q166" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="R166" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="S166" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="T166" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="U166" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="V166" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="W166" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="X166" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Y166" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="167">
       <c r="A167" s="0" t="inlineStr">
         <is>
-          <t>2719W</t>
+          <t>3720W</t>
         </is>
       </c>
       <c r="B167" s="0" t="inlineStr">
         <is>
-          <t>Robeau Manufacturing Ltd</t>
+          <t>Riteweigh Ltd</t>
         </is>
       </c>
       <c r="C167" s="0"/>
       <c r="D167" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E167" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F167" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G167" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H167" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="I167" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="J167" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="K167" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="L167" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="M167" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="N167" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="O167" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="P167" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Q167" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="R167" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="S167" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="T167" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="U167" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="V167" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W167" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="X167" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Y167" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="168">
       <c r="A168" s="0" t="inlineStr">
         <is>
-          <t>1058W</t>
+          <t>1340W</t>
         </is>
       </c>
       <c r="B168" s="0" t="inlineStr">
         <is>
-          <t>Robert Creevey Ltd</t>
-[...6 lines deleted...]
-      </c>
+          <t>Rivval Ltd</t>
+        </is>
+      </c>
+      <c r="C168" s="0"/>
       <c r="D168" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E168" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F168" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="G168" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="H168" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
@@ -20823,378 +20823,374 @@
           <t>YES</t>
         </is>
       </c>
       <c r="S168" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="T168" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="U168" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="V168" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="W168" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X168" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y168" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="169">
       <c r="A169" s="0" t="inlineStr">
         <is>
-          <t>1873WB</t>
+          <t>3028WB</t>
         </is>
       </c>
       <c r="B169" s="0" t="inlineStr">
         <is>
-          <t>Robert E. Nolan Ltd</t>
-[...6 lines deleted...]
-      </c>
+          <t>Rizpros Ltd</t>
+        </is>
+      </c>
+      <c r="C169" s="0"/>
       <c r="D169" s="0" t="inlineStr">
         <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="E169" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="F169" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="G169" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="H169" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="I169" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="J169" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="K169" s="0" t="inlineStr">
+        <is>
           <t>Pending</t>
         </is>
       </c>
-      <c r="E169" s="0" t="inlineStr">
-[...33 lines deleted...]
-      </c>
       <c r="L169" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="M169" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="N169" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="O169" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="P169" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Q169" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="R169" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="S169" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="T169" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="U169" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="V169" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="W169" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="X169" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Y169" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="170">
       <c r="A170" s="0" t="inlineStr">
         <is>
-          <t>175W</t>
+          <t>2119WB</t>
         </is>
       </c>
       <c r="B170" s="0" t="inlineStr">
         <is>
-          <t>Robert Roberts Ltd</t>
-[...6 lines deleted...]
-      </c>
+          <t>RK Wholesale Ltd</t>
+        </is>
+      </c>
+      <c r="C170" s="0"/>
       <c r="D170" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="E170" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="F170" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="G170" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="H170" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="I170" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="J170" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="K170" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="L170" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="M170" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="N170" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="O170" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="P170" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Q170" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="R170" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="S170" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="T170" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U170" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="V170" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="W170" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X170" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y170" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="171">
       <c r="A171" s="0" t="inlineStr">
         <is>
-          <t>4739B</t>
+          <t>3133T</t>
         </is>
       </c>
       <c r="B171" s="0" t="inlineStr">
         <is>
-          <t>Roborock (HK) Limited</t>
-[...2 lines deleted...]
-      <c r="C171" s="0"/>
+          <t>Roadcraft Motorcycle Training</t>
+        </is>
+      </c>
+      <c r="C171" s="0" t="inlineStr">
+        <is>
+          <t>MS Moto</t>
+        </is>
+      </c>
       <c r="D171" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E171" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F171" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G171" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H171" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="I171" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="J171" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="K171" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="L171" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="M171" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="N171" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="O171" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="P171" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="Q171" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="R171" s="0" t="inlineStr">
         <is>
           <t>NO</t>
@@ -21217,308 +21213,316 @@
       </c>
       <c r="V171" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="W171" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="X171" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="Y171" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="172">
       <c r="A172" s="0" t="inlineStr">
         <is>
-          <t>1758WB</t>
+          <t>2719W</t>
         </is>
       </c>
       <c r="B172" s="0" t="inlineStr">
         <is>
-          <t>Robosys Ltd</t>
+          <t>Robeau Manufacturing Ltd</t>
         </is>
       </c>
       <c r="C172" s="0"/>
       <c r="D172" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="E172" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="F172" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="G172" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="H172" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="I172" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="J172" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="K172" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="L172" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="M172" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="N172" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="O172" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="P172" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Q172" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="R172" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="S172" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="T172" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="U172" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="V172" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W172" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="X172" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Y172" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="173">
       <c r="A173" s="0" t="inlineStr">
         <is>
-          <t>1560WB</t>
+          <t>1058W</t>
         </is>
       </c>
       <c r="B173" s="0" t="inlineStr">
         <is>
-          <t>Robotech (Robotic Technologies Ireland) &amp; Ground Control Ltd</t>
-[...2 lines deleted...]
-      <c r="C173" s="0"/>
+          <t>Robert Creevey Ltd</t>
+        </is>
+      </c>
+      <c r="C173" s="0" t="inlineStr">
+        <is>
+          <t>212 Solutions</t>
+        </is>
+      </c>
       <c r="D173" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E173" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F173" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G173" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H173" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="I173" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="J173" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="K173" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="L173" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="M173" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="N173" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="O173" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="P173" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Q173" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="R173" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="S173" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="T173" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="U173" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="V173" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="W173" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="X173" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Y173" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="174">
       <c r="A174" s="0" t="inlineStr">
         <is>
-          <t>1694B</t>
+          <t>1873WB</t>
         </is>
       </c>
       <c r="B174" s="0" t="inlineStr">
         <is>
-          <t>Roc Ronoco Ltd</t>
-[...2 lines deleted...]
-      <c r="C174" s="0"/>
+          <t>Robert E. Nolan Ltd</t>
+        </is>
+      </c>
+      <c r="C174" s="0" t="inlineStr">
+        <is>
+          <t>Nolan Distribution</t>
+        </is>
+      </c>
       <c r="D174" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="E174" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F174" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="G174" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="H174" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="I174" s="0" t="inlineStr">
         <is>
           <t>YES</t>
@@ -21544,109 +21548,113 @@
           <t>YES</t>
         </is>
       </c>
       <c r="N174" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="O174" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="P174" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="Q174" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="R174" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="S174" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="T174" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U174" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="V174" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W174" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X174" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y174" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="175">
       <c r="A175" s="0" t="inlineStr">
         <is>
-          <t>1597WB</t>
+          <t>175W</t>
         </is>
       </c>
       <c r="B175" s="0" t="inlineStr">
         <is>
-          <t>Roche Diagnostics Ltd</t>
-[...2 lines deleted...]
-      <c r="C175" s="0"/>
+          <t>Robert Roberts Ltd</t>
+        </is>
+      </c>
+      <c r="C175" s="0" t="inlineStr">
+        <is>
+          <t>Findlater &amp; Co</t>
+        </is>
+      </c>
       <c r="D175" s="0" t="inlineStr">
         <is>
           <t>Pending</t>
         </is>
       </c>
       <c r="E175" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="F175" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="G175" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="H175" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="I175" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="J175" s="0" t="inlineStr">
         <is>
           <t>YES</t>
@@ -21662,605 +21670,601 @@
           <t>YES</t>
         </is>
       </c>
       <c r="M175" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="N175" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="O175" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="P175" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="Q175" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="R175" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="S175" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="T175" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="U175" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="V175" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="W175" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="X175" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Y175" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="176">
       <c r="A176" s="0" t="inlineStr">
         <is>
-          <t>232WB</t>
+          <t>4739B</t>
         </is>
       </c>
       <c r="B176" s="0" t="inlineStr">
         <is>
-          <t>Rochester Sensors Europe Ltd</t>
+          <t>Roborock (HK) Limited</t>
         </is>
       </c>
       <c r="C176" s="0"/>
       <c r="D176" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="E176" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="F176" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="G176" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="H176" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="I176" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="J176" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="K176" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="L176" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="M176" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="N176" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="O176" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="P176" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Q176" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="R176" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="S176" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="T176" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="U176" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="V176" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="W176" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="X176" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Y176" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="177">
       <c r="A177" s="0" t="inlineStr">
         <is>
-          <t>2957B</t>
+          <t>1758WB</t>
         </is>
       </c>
       <c r="B177" s="0" t="inlineStr">
         <is>
-          <t>Rochford Motors (Ballyhaunis) Ltd</t>
+          <t>Robosys Ltd</t>
         </is>
       </c>
       <c r="C177" s="0"/>
       <c r="D177" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="E177" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="F177" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="G177" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="H177" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="I177" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="J177" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="K177" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="L177" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="M177" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="N177" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="O177" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="P177" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="Q177" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="R177" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="S177" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="T177" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="U177" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="V177" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W177" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X177" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y177" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="178">
       <c r="A178" s="0" t="inlineStr">
         <is>
-          <t>1703WB</t>
+          <t>1560WB</t>
         </is>
       </c>
       <c r="B178" s="0" t="inlineStr">
         <is>
-          <t>Rockford Healthcare Ltd</t>
+          <t>Robotech (Robotic Technologies Ireland) &amp; Ground Control Ltd</t>
         </is>
       </c>
       <c r="C178" s="0"/>
       <c r="D178" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="E178" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="F178" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="G178" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="H178" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="I178" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="J178" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="K178" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="L178" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="M178" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="N178" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="O178" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="P178" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="Q178" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="R178" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="S178" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="T178" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="U178" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="V178" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="W178" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="X178" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Y178" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="179">
       <c r="A179" s="0" t="inlineStr">
         <is>
-          <t>2889B</t>
+          <t>1694B</t>
         </is>
       </c>
       <c r="B179" s="0" t="inlineStr">
         <is>
-          <t>Rocktec Ltd</t>
-[...6 lines deleted...]
-      </c>
+          <t>Roc Ronoco Ltd</t>
+        </is>
+      </c>
+      <c r="C179" s="0"/>
       <c r="D179" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E179" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F179" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G179" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H179" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="I179" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="J179" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="K179" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="L179" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="M179" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="N179" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="O179" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="P179" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Q179" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="R179" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="S179" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="T179" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="U179" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="V179" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W179" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="X179" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="Y179" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="180">
       <c r="A180" s="0" t="inlineStr">
         <is>
-          <t>125WB</t>
+          <t>1597WB</t>
         </is>
       </c>
       <c r="B180" s="0" t="inlineStr">
         <is>
-          <t>Rockwell Automation Ltd</t>
+          <t>Roche Diagnostics Ltd</t>
         </is>
       </c>
       <c r="C180" s="0"/>
       <c r="D180" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="E180" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F180" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="G180" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="H180" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="I180" s="0" t="inlineStr">
         <is>
           <t>YES</t>
@@ -22281,232 +22285,232 @@
           <t>YES</t>
         </is>
       </c>
       <c r="M180" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="N180" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="O180" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="P180" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="Q180" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="R180" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="S180" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="T180" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U180" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="V180" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="W180" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X180" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y180" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="181">
       <c r="A181" s="0" t="inlineStr">
         <is>
-          <t>2582T</t>
+          <t>232WB</t>
         </is>
       </c>
       <c r="B181" s="0" t="inlineStr">
         <is>
-          <t>Rokas Tyres</t>
+          <t>Rochester Sensors Europe Ltd</t>
         </is>
       </c>
       <c r="C181" s="0"/>
       <c r="D181" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E181" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F181" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G181" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H181" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="I181" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="J181" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="K181" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="L181" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="M181" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="N181" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="O181" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="P181" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Q181" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="R181" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="S181" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="T181" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="U181" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="V181" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="W181" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="X181" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Y181" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="182">
       <c r="A182" s="0" t="inlineStr">
         <is>
-          <t>3073WB</t>
+          <t>2957B</t>
         </is>
       </c>
       <c r="B182" s="0" t="inlineStr">
         <is>
-          <t>Roland Europe Group Ltd</t>
+          <t>Rochford Motors (Ballyhaunis) Ltd</t>
         </is>
       </c>
       <c r="C182" s="0"/>
       <c r="D182" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="E182" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F182" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="G182" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="H182" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="I182" s="0" t="inlineStr">
         <is>
           <t>YES</t>
@@ -22527,482 +22531,486 @@
           <t>N/A</t>
         </is>
       </c>
       <c r="M182" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N182" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="O182" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="P182" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Q182" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="R182" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="S182" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="T182" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U182" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="V182" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="W182" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="X182" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="Y182" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="183">
       <c r="A183" s="0" t="inlineStr">
         <is>
-          <t>3684WB</t>
+          <t>5108WB</t>
         </is>
       </c>
       <c r="B183" s="0" t="inlineStr">
         <is>
-          <t>Roland Meinl Musikinstrumente GmbH &amp; Co. KG </t>
+          <t>RockBros Bike GmbH</t>
         </is>
       </c>
       <c r="C183" s="0"/>
       <c r="D183" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E183" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F183" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="G183" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="H183" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="I183" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="J183" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="K183" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="L183" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="M183" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="N183" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="O183" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="P183" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Q183" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="R183" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="S183" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="T183" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="U183" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="V183" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="W183" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="X183" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Y183" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="184">
       <c r="A184" s="0" t="inlineStr">
         <is>
-          <t>474W</t>
+          <t>5110WB</t>
         </is>
       </c>
       <c r="B184" s="0" t="inlineStr">
         <is>
-          <t>Ronnie Moore Ltd</t>
-[...2 lines deleted...]
-      <c r="C184" s="0"/>
+          <t>RockBros Polska Sp. Z.o.o.</t>
+        </is>
+      </c>
+      <c r="C184" s="0" t="inlineStr">
+        <is>
+          <t>Qunature</t>
+        </is>
+      </c>
       <c r="D184" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E184" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="F184" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="G184" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="H184" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="I184" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="J184" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="K184" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="L184" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="M184" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="N184" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="O184" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="P184" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Q184" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="R184" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="S184" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="T184" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="U184" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="V184" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="W184" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="X184" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Y184" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="185">
       <c r="A185" s="0" t="inlineStr">
         <is>
-          <t>967WB</t>
+          <t>5109WB</t>
         </is>
       </c>
       <c r="B185" s="0" t="inlineStr">
         <is>
-          <t>Ronseal (Ireland) Ltd</t>
-[...2 lines deleted...]
-      <c r="C185" s="0"/>
+          <t>RockBros Sport GmbH</t>
+        </is>
+      </c>
+      <c r="C185" s="0" t="inlineStr">
+        <is>
+          <t>ROCKBROS_Europe</t>
+        </is>
+      </c>
       <c r="D185" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E185" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F185" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="G185" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="H185" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="I185" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="J185" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="K185" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="L185" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="M185" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="N185" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="O185" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="P185" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Q185" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="R185" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="S185" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="T185" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="U185" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="V185" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="W185" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="X185" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Y185" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="186">
       <c r="A186" s="0" t="inlineStr">
         <is>
-          <t>2996WB</t>
+          <t>1703WB</t>
         </is>
       </c>
       <c r="B186" s="0" t="inlineStr">
         <is>
-          <t>Rookery Consulting Ltd</t>
-[...6 lines deleted...]
-      </c>
+          <t>Rockford Healthcare Ltd</t>
+        </is>
+      </c>
+      <c r="C186" s="0"/>
       <c r="D186" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E186" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F186" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="G186" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="H186" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="I186" s="0" t="inlineStr">
         <is>
           <t>YES</t>
@@ -23023,476 +23031,476 @@
           <t>YES</t>
         </is>
       </c>
       <c r="M186" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="N186" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="O186" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="P186" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="Q186" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="R186" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="S186" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="T186" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="U186" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="V186" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="W186" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="X186" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Y186" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="187">
       <c r="A187" s="0" t="inlineStr">
         <is>
-          <t>2890T</t>
+          <t>2889B</t>
         </is>
       </c>
       <c r="B187" s="0" t="inlineStr">
         <is>
-          <t>Rory Parker Motors</t>
-[...2 lines deleted...]
-      <c r="C187" s="0"/>
+          <t>Rocktec Ltd</t>
+        </is>
+      </c>
+      <c r="C187" s="0" t="inlineStr">
+        <is>
+          <t>ITR</t>
+        </is>
+      </c>
       <c r="D187" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="E187" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="F187" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="G187" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="H187" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="I187" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="J187" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="K187" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="L187" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M187" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N187" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="O187" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="P187" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Q187" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="R187" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="S187" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="T187" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U187" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="V187" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="W187" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="X187" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="Y187" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="188">
       <c r="A188" s="0" t="inlineStr">
         <is>
-          <t>3777WB</t>
+          <t>125WB</t>
         </is>
       </c>
       <c r="B188" s="0" t="inlineStr">
         <is>
-          <t>Ros Dumhach Cogaisiochta Teoranta</t>
-[...6 lines deleted...]
-      </c>
+          <t>Rockwell Automation Ltd</t>
+        </is>
+      </c>
+      <c r="C188" s="0"/>
       <c r="D188" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E188" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F188" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="G188" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="H188" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="I188" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="J188" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="K188" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="L188" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="M188" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="N188" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="O188" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="P188" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Q188" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="R188" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="S188" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="T188" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="U188" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="V188" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="W188" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="X188" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Y188" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="189">
       <c r="A189" s="0" t="inlineStr">
         <is>
-          <t>1899WB</t>
+          <t>2582T</t>
         </is>
       </c>
       <c r="B189" s="0" t="inlineStr">
         <is>
-          <t>Ros Dumhach Cógaisíochta Teoranta</t>
+          <t>Rokas Tyres</t>
         </is>
       </c>
       <c r="C189" s="0"/>
       <c r="D189" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="E189" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="F189" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="G189" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="H189" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="I189" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="J189" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="K189" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="L189" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="M189" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="N189" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="O189" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="P189" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Q189" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="R189" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="S189" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="T189" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="U189" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="V189" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W189" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="X189" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Y189" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="190">
       <c r="A190" s="0" t="inlineStr">
         <is>
-          <t>3005T</t>
+          <t>3073WB</t>
         </is>
       </c>
       <c r="B190" s="0" t="inlineStr">
         <is>
-          <t>Roscommon Tyre Centre</t>
+          <t>Roland Europe Group Ltd</t>
         </is>
       </c>
       <c r="C190" s="0"/>
       <c r="D190" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E190" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F190" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="G190" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="H190" s="0" t="inlineStr">
         <is>
@@ -23504,61 +23512,61 @@
           <t>YES</t>
         </is>
       </c>
       <c r="J190" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="K190" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="L190" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M190" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N190" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="O190" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="P190" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Q190" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="R190" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="S190" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="T190" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="U190" s="0" t="inlineStr">
         <is>
           <t>NO</t>
@@ -23566,435 +23574,435 @@
       </c>
       <c r="V190" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="W190" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="X190" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="Y190" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="191">
       <c r="A191" s="0" t="inlineStr">
         <is>
-          <t>2292T</t>
+          <t>3684WB</t>
         </is>
       </c>
       <c r="B191" s="0" t="inlineStr">
         <is>
-          <t>Roscrea Tyre Services</t>
+          <t>Roland Meinl Musikinstrumente GmbH &amp; Co. KG </t>
         </is>
       </c>
       <c r="C191" s="0"/>
       <c r="D191" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E191" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F191" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="G191" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="H191" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="I191" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="J191" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="K191" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="L191" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="M191" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="N191" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="O191" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="P191" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Q191" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="R191" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="S191" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="T191" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U191" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="V191" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="W191" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X191" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y191" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="192">
       <c r="A192" s="0" t="inlineStr">
         <is>
-          <t>4548WB</t>
+          <t>474W</t>
         </is>
       </c>
       <c r="B192" s="0" t="inlineStr">
         <is>
-          <t>Rosefield Watches B.V.</t>
+          <t>Ronnie Moore Ltd</t>
         </is>
       </c>
       <c r="C192" s="0"/>
       <c r="D192" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="E192" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="F192" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="G192" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="H192" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="I192" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="J192" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="K192" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="L192" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="M192" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="N192" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="O192" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="P192" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="Q192" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="R192" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="S192" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="T192" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="U192" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="V192" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="W192" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="X192" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Y192" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="193">
       <c r="A193" s="0" t="inlineStr">
         <is>
-          <t>2185WB</t>
+          <t>967WB</t>
         </is>
       </c>
       <c r="B193" s="0" t="inlineStr">
         <is>
-          <t>Rossport Retail Services Ltd</t>
-[...6 lines deleted...]
-      </c>
+          <t>Ronseal (Ireland) Ltd</t>
+        </is>
+      </c>
+      <c r="C193" s="0"/>
       <c r="D193" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="E193" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="F193" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="G193" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="H193" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="I193" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="J193" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="K193" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="L193" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="M193" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="N193" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="O193" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="P193" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Q193" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="R193" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="S193" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="T193" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="U193" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="V193" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="W193" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="X193" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Y193" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="194">
       <c r="A194" s="0" t="inlineStr">
         <is>
-          <t>1806WB</t>
+          <t>2996WB</t>
         </is>
       </c>
       <c r="B194" s="0" t="inlineStr">
         <is>
-          <t>Rota Industries Ltd</t>
-[...2 lines deleted...]
-      <c r="C194" s="0"/>
+          <t>Rookery Consulting Ltd</t>
+        </is>
+      </c>
+      <c r="C194" s="0" t="inlineStr">
+        <is>
+          <t>Solar Electric</t>
+        </is>
+      </c>
       <c r="D194" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="E194" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F194" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="G194" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="H194" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="I194" s="0" t="inlineStr">
         <is>
           <t>YES</t>
@@ -24015,738 +24023,738 @@
           <t>YES</t>
         </is>
       </c>
       <c r="M194" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="N194" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="O194" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="P194" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="Q194" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="R194" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="S194" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="T194" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U194" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="V194" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="W194" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="X194" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Y194" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="195">
       <c r="A195" s="0" t="inlineStr">
         <is>
-          <t>1186W</t>
+          <t>2890T</t>
         </is>
       </c>
       <c r="B195" s="0" t="inlineStr">
         <is>
-          <t>Rotate Food Equipment Ltd</t>
+          <t>Rory Parker Motors</t>
         </is>
       </c>
       <c r="C195" s="0"/>
       <c r="D195" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="E195" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="F195" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="G195" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H195" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="I195" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="J195" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="K195" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="L195" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="M195" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="N195" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="O195" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="P195" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Q195" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="R195" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="S195" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="T195" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="U195" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="V195" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="W195" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="X195" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Y195" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="196">
       <c r="A196" s="0" t="inlineStr">
         <is>
-          <t>2857W</t>
+          <t>1899WB</t>
         </is>
       </c>
       <c r="B196" s="0" t="inlineStr">
         <is>
-          <t>Rothenberger Werkzeuge GmbH</t>
+          <t>Ros Dumhach Cógaisíochta Teoranta</t>
         </is>
       </c>
       <c r="C196" s="0"/>
       <c r="D196" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="E196" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="F196" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="G196" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="H196" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="I196" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="J196" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="K196" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="L196" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="M196" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="N196" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="O196" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="P196" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Q196" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="R196" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="S196" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="T196" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="U196" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="V196" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W196" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="X196" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Y196" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="197">
       <c r="A197" s="0" t="inlineStr">
         <is>
-          <t>424WB</t>
+          <t>3777WB</t>
         </is>
       </c>
       <c r="B197" s="0" t="inlineStr">
         <is>
-          <t>Rovada Watch Co. Ltd</t>
-[...2 lines deleted...]
-      <c r="C197" s="0"/>
+          <t>Ros Dumhach Cogaisiochta Teoranta</t>
+        </is>
+      </c>
+      <c r="C197" s="0" t="inlineStr">
+        <is>
+          <t>Nicofresh</t>
+        </is>
+      </c>
       <c r="D197" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="E197" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F197" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G197" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H197" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="I197" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="J197" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="K197" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="L197" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="M197" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="N197" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="O197" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="P197" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Q197" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="R197" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="S197" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="T197" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U197" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="V197" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="W197" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X197" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y197" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="198">
       <c r="A198" s="0" t="inlineStr">
         <is>
-          <t>3379WB</t>
+          <t>3005T</t>
         </is>
       </c>
       <c r="B198" s="0" t="inlineStr">
         <is>
-          <t>RSA Security &amp; Risk Ireland Ltd</t>
+          <t>Roscommon Tyre Centre</t>
         </is>
       </c>
       <c r="C198" s="0"/>
       <c r="D198" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E198" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F198" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="G198" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="H198" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="I198" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="J198" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="K198" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="L198" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M198" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N198" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="O198" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="P198" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Q198" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="R198" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="S198" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="T198" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="U198" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="V198" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="W198" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="X198" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Y198" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="199">
       <c r="A199" s="0" t="inlineStr">
         <is>
-          <t>74W</t>
+          <t>2292T</t>
         </is>
       </c>
       <c r="B199" s="0" t="inlineStr">
         <is>
-          <t>RSA Security Ireland Ltd</t>
+          <t>Roscrea Tyre Services</t>
         </is>
       </c>
       <c r="C199" s="0"/>
       <c r="D199" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E199" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F199" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G199" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H199" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="I199" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="J199" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="K199" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="L199" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="M199" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="N199" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="O199" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="P199" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Q199" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="R199" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="S199" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="T199" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="U199" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="V199" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="W199" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="X199" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Y199" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="200">
       <c r="A200" s="0" t="inlineStr">
         <is>
-          <t>3814WB</t>
+          <t>4548WB</t>
         </is>
       </c>
       <c r="B200" s="0" t="inlineStr">
         <is>
-          <t>RSP Communications Solutions Ltd</t>
-[...6 lines deleted...]
-      </c>
+          <t>Rosefield Watches B.V.</t>
+        </is>
+      </c>
+      <c r="C200" s="0"/>
       <c r="D200" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E200" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F200" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="G200" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="H200" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="I200" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="J200" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K200" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
@@ -24804,470 +24812,470 @@
       </c>
       <c r="V200" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W200" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="X200" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Y200" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="201">
       <c r="A201" s="0" t="inlineStr">
         <is>
-          <t>349WB</t>
+          <t>2185WB</t>
         </is>
       </c>
       <c r="B201" s="0" t="inlineStr">
         <is>
-          <t>RTD Tech Ltd</t>
+          <t>Rossport Retail Services Ltd</t>
         </is>
       </c>
       <c r="C201" s="0" t="inlineStr">
         <is>
-          <t>Asistec</t>
+          <t>Kix</t>
         </is>
       </c>
       <c r="D201" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="E201" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="F201" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="G201" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="H201" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="I201" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="J201" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="K201" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="L201" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="M201" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="N201" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="O201" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="P201" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Q201" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="R201" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="S201" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="T201" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U201" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="V201" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W201" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="X201" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Y201" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="202">
       <c r="A202" s="0" t="inlineStr">
         <is>
-          <t>3334WB</t>
+          <t>1806WB</t>
         </is>
       </c>
       <c r="B202" s="0" t="inlineStr">
         <is>
-          <t>RTR Electrical Ltd</t>
+          <t>Rota Industries Ltd</t>
         </is>
       </c>
       <c r="C202" s="0"/>
       <c r="D202" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E202" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F202" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G202" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H202" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="I202" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="J202" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="K202" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="L202" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="M202" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="N202" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="O202" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="P202" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Q202" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="R202" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="S202" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="T202" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="U202" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="V202" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="W202" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="X202" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Y202" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="203">
       <c r="A203" s="0" t="inlineStr">
         <is>
-          <t>4994B</t>
+          <t>1186W</t>
         </is>
       </c>
       <c r="B203" s="0" t="inlineStr">
         <is>
-          <t>RUBINO SOCIETA\' A RESPONSABILITA\' LIMITATA SEMPLIFICATA</t>
+          <t>Rotate Food Equipment Ltd</t>
         </is>
       </c>
       <c r="C203" s="0"/>
       <c r="D203" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="E203" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="F203" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="G203" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="H203" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="I203" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="J203" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="K203" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="L203" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="M203" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="N203" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="O203" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="P203" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="Q203" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="R203" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="S203" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="T203" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="U203" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="V203" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="W203" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="X203" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Y203" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="204">
       <c r="A204" s="0" t="inlineStr">
         <is>
-          <t>4939W</t>
+          <t>2857W</t>
         </is>
       </c>
       <c r="B204" s="0" t="inlineStr">
         <is>
-          <t>Rui'an Xiyizu E-commerce Trading Company</t>
+          <t>Rothenberger Werkzeuge GmbH</t>
         </is>
       </c>
       <c r="C204" s="0"/>
       <c r="D204" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="E204" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="F204" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="G204" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="H204" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="I204" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="J204" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="K204" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="L204" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M204" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N204" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="O204" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="P204" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
@@ -25300,786 +25308,1905 @@
       </c>
       <c r="V204" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W204" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="X204" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Y204" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="205">
       <c r="A205" s="0" t="inlineStr">
         <is>
-          <t>4271B</t>
+          <t>424WB</t>
         </is>
       </c>
       <c r="B205" s="0" t="inlineStr">
         <is>
-          <t>Ruibei Trading (Hong Kong) Co., Limited</t>
-[...6 lines deleted...]
-      </c>
+          <t>Rovada Watch Co. Ltd</t>
+        </is>
+      </c>
+      <c r="C205" s="0"/>
       <c r="D205" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="E205" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="F205" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="G205" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="H205" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="I205" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="J205" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="K205" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="L205" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="M205" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="N205" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="O205" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="P205" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="Q205" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="R205" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="S205" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="T205" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="U205" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="V205" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="W205" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="X205" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Y205" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="206">
       <c r="A206" s="0" t="inlineStr">
         <is>
-          <t>1552WB</t>
+          <t>3379WB</t>
         </is>
       </c>
       <c r="B206" s="0" t="inlineStr">
         <is>
-          <t>Russell Hobbs Ltd</t>
+          <t>RSA Security &amp; Risk Ireland Ltd</t>
         </is>
       </c>
       <c r="C206" s="0"/>
       <c r="D206" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E206" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F206" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G206" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H206" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="I206" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="J206" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="K206" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="L206" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="M206" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="N206" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="O206" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="P206" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Q206" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="R206" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="S206" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="T206" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U206" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="V206" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W206" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="X206" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Y206" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="207">
       <c r="A207" s="0" t="inlineStr">
         <is>
-          <t>1375WB</t>
+          <t>74W</t>
         </is>
       </c>
       <c r="B207" s="0" t="inlineStr">
         <is>
-          <t>RVR Energy Technology Ltd</t>
+          <t>RSA Security Ireland Ltd</t>
         </is>
       </c>
       <c r="C207" s="0"/>
       <c r="D207" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="E207" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="F207" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="G207" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="H207" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="I207" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="J207" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="K207" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="L207" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="M207" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="N207" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="O207" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="P207" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="Q207" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="R207" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="S207" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="T207" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="U207" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="V207" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="W207" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="X207" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="Y207" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="208">
       <c r="A208" s="0" t="inlineStr">
         <is>
-          <t>3932WB</t>
+          <t>3814WB</t>
         </is>
       </c>
       <c r="B208" s="0" t="inlineStr">
         <is>
-          <t>RWL Advanced Solutions Ltd</t>
-[...2 lines deleted...]
-      <c r="C208" s="0"/>
+          <t>RSP Communications Solutions Ltd</t>
+        </is>
+      </c>
+      <c r="C208" s="0" t="inlineStr">
+        <is>
+          <t>Radio &amp; Security Products</t>
+        </is>
+      </c>
       <c r="D208" s="0" t="inlineStr">
         <is>
           <t>Pending</t>
         </is>
       </c>
       <c r="E208" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F208" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G208" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="H208" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="I208" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="J208" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="K208" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="L208" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="M208" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="N208" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="O208" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="P208" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Q208" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="R208" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="S208" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="T208" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U208" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="V208" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="W208" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X208" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y208" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="209">
       <c r="A209" s="0" t="inlineStr">
         <is>
-          <t>2932B</t>
+          <t>349WB</t>
         </is>
       </c>
       <c r="B209" s="0" t="inlineStr">
         <is>
-          <t>Ryan Motor Power Ltd</t>
-[...2 lines deleted...]
-      <c r="C209" s="0"/>
+          <t>RTD Tech Ltd</t>
+        </is>
+      </c>
+      <c r="C209" s="0" t="inlineStr">
+        <is>
+          <t>Asistec</t>
+        </is>
+      </c>
       <c r="D209" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E209" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F209" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G209" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H209" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="I209" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="J209" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="K209" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="L209" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="M209" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="N209" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="O209" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="P209" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Q209" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="R209" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="S209" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="T209" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="U209" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="V209" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W209" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X209" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y209" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="210">
       <c r="A210" s="0" t="inlineStr">
         <is>
-          <t>2923W</t>
+          <t>3334WB</t>
         </is>
       </c>
       <c r="B210" s="0" t="inlineStr">
         <is>
-          <t>Rycol Medical Ltd</t>
+          <t>RTR Electrical Ltd</t>
         </is>
       </c>
       <c r="C210" s="0"/>
       <c r="D210" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="E210" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="F210" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="G210" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="H210" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="I210" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="J210" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="K210" s="0" t="inlineStr">
         <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="L210" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="M210" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="N210" s="0" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="O210" s="0" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="P210" s="0" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="Q210" s="0" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="R210" s="0" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="S210" s="0" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="T210" s="0" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="U210" s="0" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="V210" s="0" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="W210" s="0" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="X210" s="0" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="Y210" s="0" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="211">
+      <c r="A211" s="0" t="inlineStr">
+        <is>
+          <t>4994B</t>
+        </is>
+      </c>
+      <c r="B211" s="0" t="inlineStr">
+        <is>
+          <t>RUBINO SOCIETA' A RESPONSABILITA' LIMITATA SEMPLIFICATA</t>
+        </is>
+      </c>
+      <c r="C211" s="0"/>
+      <c r="D211" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="E211" s="0" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="F211" s="0" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="G211" s="0" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="H211" s="0" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="I211" s="0" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="J211" s="0" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K211" s="0" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L211" s="0" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M211" s="0" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N211" s="0" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="O211" s="0" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="P211" s="0" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="Q211" s="0" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="R211" s="0" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="S211" s="0" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="T211" s="0" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="U211" s="0" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="V211" s="0" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="W211" s="0" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="X211" s="0" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="Y211" s="0" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="212">
+      <c r="A212" s="0" t="inlineStr">
+        <is>
+          <t>4939W</t>
+        </is>
+      </c>
+      <c r="B212" s="0" t="inlineStr">
+        <is>
+          <t>Rui'an Xiyizu E-commerce Trading Company</t>
+        </is>
+      </c>
+      <c r="C212" s="0"/>
+      <c r="D212" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="E212" s="0" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="F212" s="0" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="G212" s="0" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="H212" s="0" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="I212" s="0" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="J212" s="0" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K212" s="0" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L212" s="0" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M212" s="0" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N212" s="0" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="O212" s="0" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="P212" s="0" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="Q212" s="0" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="R212" s="0" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="S212" s="0" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="T212" s="0" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="U212" s="0" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="V212" s="0" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="W212" s="0" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="X212" s="0" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="Y212" s="0" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="213">
+      <c r="A213" s="0" t="inlineStr">
+        <is>
+          <t>4271B</t>
+        </is>
+      </c>
+      <c r="B213" s="0" t="inlineStr">
+        <is>
+          <t>Ruibei Trading (Hong Kong) Co., Limited</t>
+        </is>
+      </c>
+      <c r="C213" s="0" t="inlineStr">
+        <is>
+          <t>StoneGo</t>
+        </is>
+      </c>
+      <c r="D213" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="E213" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="F213" s="0" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="G213" s="0" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="H213" s="0" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="I213" s="0" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="J213" s="0" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="K213" s="0" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="L213" s="0" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M213" s="0" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N213" s="0" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="O213" s="0" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="P213" s="0" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="Q213" s="0" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="R213" s="0" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="S213" s="0" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="T213" s="0" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="U213" s="0" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="V213" s="0" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="W213" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="X213" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="Y213" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="214">
+      <c r="A214" s="0" t="inlineStr">
+        <is>
+          <t>1552WB</t>
+        </is>
+      </c>
+      <c r="B214" s="0" t="inlineStr">
+        <is>
+          <t>Russell Hobbs Ltd</t>
+        </is>
+      </c>
+      <c r="C214" s="0"/>
+      <c r="D214" s="0" t="inlineStr">
+        <is>
+          <t>DE-REG</t>
+        </is>
+      </c>
+      <c r="E214" s="0" t="inlineStr">
+        <is>
+          <t>DE-REG</t>
+        </is>
+      </c>
+      <c r="F214" s="0" t="inlineStr">
+        <is>
+          <t>DE-REG</t>
+        </is>
+      </c>
+      <c r="G214" s="0" t="inlineStr">
+        <is>
+          <t>DE-REG</t>
+        </is>
+      </c>
+      <c r="H214" s="0" t="inlineStr">
+        <is>
+          <t>DE-REG</t>
+        </is>
+      </c>
+      <c r="I214" s="0" t="inlineStr">
+        <is>
+          <t>DE-REG</t>
+        </is>
+      </c>
+      <c r="J214" s="0" t="inlineStr">
+        <is>
+          <t>DE-REG</t>
+        </is>
+      </c>
+      <c r="K214" s="0" t="inlineStr">
+        <is>
+          <t>DE-REG</t>
+        </is>
+      </c>
+      <c r="L214" s="0" t="inlineStr">
+        <is>
+          <t>DE-REG</t>
+        </is>
+      </c>
+      <c r="M214" s="0" t="inlineStr">
+        <is>
+          <t>DE-REG</t>
+        </is>
+      </c>
+      <c r="N214" s="0" t="inlineStr">
+        <is>
+          <t>DE-REG</t>
+        </is>
+      </c>
+      <c r="O214" s="0" t="inlineStr">
+        <is>
+          <t>DE-REG</t>
+        </is>
+      </c>
+      <c r="P214" s="0" t="inlineStr">
+        <is>
+          <t>DE-REG</t>
+        </is>
+      </c>
+      <c r="Q214" s="0" t="inlineStr">
+        <is>
+          <t>DE-REG</t>
+        </is>
+      </c>
+      <c r="R214" s="0" t="inlineStr">
+        <is>
+          <t>DE-REG</t>
+        </is>
+      </c>
+      <c r="S214" s="0" t="inlineStr">
+        <is>
+          <t>DE-REG</t>
+        </is>
+      </c>
+      <c r="T214" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="U214" s="0" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="V214" s="0" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="W214" s="0" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="X214" s="0" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="Y214" s="0" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="215">
+      <c r="A215" s="0" t="inlineStr">
+        <is>
+          <t>1375WB</t>
+        </is>
+      </c>
+      <c r="B215" s="0" t="inlineStr">
+        <is>
+          <t>RVR Energy Technology Ltd</t>
+        </is>
+      </c>
+      <c r="C215" s="0"/>
+      <c r="D215" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="E215" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="F215" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="G215" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="H215" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="I215" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="J215" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="K215" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="L215" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="M215" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="N215" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="O215" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="P215" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="Q215" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="R215" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="S215" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="T215" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="U215" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="V215" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="W215" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="X215" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="Y215" s="0" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="216">
+      <c r="A216" s="0" t="inlineStr">
+        <is>
+          <t>3932WB</t>
+        </is>
+      </c>
+      <c r="B216" s="0" t="inlineStr">
+        <is>
+          <t>RWL Advanced Solutions Ltd</t>
+        </is>
+      </c>
+      <c r="C216" s="0"/>
+      <c r="D216" s="0" t="inlineStr">
+        <is>
           <t>Pending</t>
         </is>
       </c>
-      <c r="L210" s="0" t="inlineStr">
-[...66 lines deleted...]
-          <t>N/A</t>
+      <c r="E216" s="0" t="inlineStr">
+        <is>
+          <t>Pending</t>
+        </is>
+      </c>
+      <c r="F216" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="G216" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="H216" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="I216" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="J216" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="K216" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="L216" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="M216" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="N216" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="O216" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="P216" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="Q216" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="R216" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S216" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="T216" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="U216" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="V216" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="W216" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="X216" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="Y216" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="217">
+      <c r="A217" s="0" t="inlineStr">
+        <is>
+          <t>2932B</t>
+        </is>
+      </c>
+      <c r="B217" s="0" t="inlineStr">
+        <is>
+          <t>Ryan Motor Power Ltd</t>
+        </is>
+      </c>
+      <c r="C217" s="0"/>
+      <c r="D217" s="0" t="inlineStr">
+        <is>
+          <t>DE-REG</t>
+        </is>
+      </c>
+      <c r="E217" s="0" t="inlineStr">
+        <is>
+          <t>DE-REG</t>
+        </is>
+      </c>
+      <c r="F217" s="0" t="inlineStr">
+        <is>
+          <t>DE-REG</t>
+        </is>
+      </c>
+      <c r="G217" s="0" t="inlineStr">
+        <is>
+          <t>DE-REG</t>
+        </is>
+      </c>
+      <c r="H217" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="I217" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="J217" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="K217" s="0" t="inlineStr">
+        <is>
+          <t>YES</t>
+        </is>
+      </c>
+      <c r="L217" s="0" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="M217" s="0" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="N217" s="0" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="O217" s="0" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="P217" s="0" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="Q217" s="0" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="R217" s="0" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="S217" s="0" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="T217" s="0" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="U217" s="0" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="V217" s="0" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="W217" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="X217" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="Y217" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="218">
+      <c r="A218" s="0" t="inlineStr">
+        <is>
+          <t>2923W</t>
+        </is>
+      </c>
+      <c r="B218" s="0" t="inlineStr">
+        <is>
+          <t>Rycol Medical Ltd</t>
+        </is>
+      </c>
+      <c r="C218" s="0"/>
+      <c r="D218" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="E218" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="F218" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="G218" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="H218" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="I218" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="J218" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="K218" s="0" t="inlineStr">
+        <is>
+          <t>Pending</t>
+        </is>
+      </c>
+      <c r="L218" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="M218" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="N218" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="O218" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="P218" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="Q218" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="R218" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S218" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="T218" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="U218" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="V218" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="W218" s="0" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="X218" s="0" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+      <c r="Y218" s="0" t="inlineStr">
+        <is>
+          <t>N/A</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="219">
+      <c r="A219" s="0" t="inlineStr">
+        <is>
+          <t>5159B</t>
+        </is>
+      </c>
+      <c r="B219" s="0" t="inlineStr">
+        <is>
+          <t>Rymind Inc.</t>
+        </is>
+      </c>
+      <c r="C219" s="0" t="inlineStr">
+        <is>
+          <t>Comulytic</t>
+        </is>
+      </c>
+      <c r="D219" s="0" t="inlineStr">
+        <is>
+          <t>Pending</t>
+        </is>
+      </c>
+      <c r="E219" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="F219" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="G219" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="H219" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="I219" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="J219" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="K219" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="L219" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="M219" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="N219" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="O219" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="P219" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="Q219" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="R219" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="S219" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="T219" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="U219" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="V219" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="W219" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="X219" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
+        </is>
+      </c>
+      <c r="Y219" s="0" t="inlineStr">
+        <is>
+          <t>NO</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>