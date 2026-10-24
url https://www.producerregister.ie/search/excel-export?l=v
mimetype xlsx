--- v6 (2026-08-14)
+++ v7 (2026-10-24)
@@ -3294,62 +3294,62 @@
       </c>
       <c r="V26" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W26" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="X26" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Y26" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="0" t="inlineStr">
         <is>
-          <t>4571WB</t>
+          <t>4571W</t>
         </is>
       </c>
       <c r="B27" s="0" t="inlineStr">
         <is>
           <t>Velocitee Golf</t>
         </is>
       </c>
       <c r="C27" s="0"/>
       <c r="D27" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="E27" s="0" t="inlineStr">
         <is>
           <t>Pending</t>
         </is>
       </c>
       <c r="F27" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="G27" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="H27" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="I27" s="0" t="inlineStr">
         <is>
           <t>NO</t>
@@ -3417,62 +3417,62 @@
       </c>
       <c r="V27" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="W27" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="X27" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="Y27" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="0" t="inlineStr">
         <is>
-          <t>4571W</t>
+          <t>4571WB</t>
         </is>
       </c>
       <c r="B28" s="0" t="inlineStr">
         <is>
           <t>Velocitee Golf</t>
         </is>
       </c>
       <c r="C28" s="0"/>
       <c r="D28" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>Pending</t>
         </is>
       </c>
       <c r="E28" s="0" t="inlineStr">
         <is>
           <t>Pending</t>
         </is>
       </c>
       <c r="F28" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="G28" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="H28" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="I28" s="0" t="inlineStr">
         <is>
           <t>NO</t>
@@ -6512,51 +6512,51 @@
       </c>
       <c r="V52" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W52" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="X52" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Y52" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="0" t="inlineStr">
         <is>
-          <t>5059B</t>
+          <t>5059WB</t>
         </is>
       </c>
       <c r="B53" s="0" t="inlineStr">
         <is>
           <t>VEVOR SUPER TOOLS LIMITED</t>
         </is>
       </c>
       <c r="C53" s="0"/>
       <c r="D53" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E53" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="F53" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="G53" s="0" t="inlineStr">
         <is>
@@ -7515,51 +7515,51 @@
       <c r="X60" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Y60" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="0" t="inlineStr">
         <is>
           <t>5175WB</t>
         </is>
       </c>
       <c r="B61" s="0" t="inlineStr">
         <is>
           <t>Victorinox Retail Deutschland GmbH </t>
         </is>
       </c>
       <c r="C61" s="0"/>
       <c r="D61" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E61" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="F61" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="G61" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="H61" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="I61" s="0" t="inlineStr">
         <is>
           <t>NO</t>
@@ -7627,67 +7627,67 @@
       </c>
       <c r="V61" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="W61" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="X61" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="Y61" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="0" t="inlineStr">
         <is>
-          <t>3993WB</t>
+          <t>4652WB</t>
         </is>
       </c>
       <c r="B62" s="0" t="inlineStr">
         <is>
-          <t>Vida Electronics</t>
+          <t>Vida&amp;Cosas</t>
         </is>
       </c>
       <c r="C62" s="0"/>
       <c r="D62" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="E62" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="F62" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="G62" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="H62" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="I62" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="J62" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
@@ -7750,77 +7750,77 @@
       </c>
       <c r="V62" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W62" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="X62" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Y62" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="0" t="inlineStr">
         <is>
-          <t>4652WB</t>
+          <t>3719W</t>
         </is>
       </c>
       <c r="B63" s="0" t="inlineStr">
         <is>
-          <t>Vida&amp;Cosas</t>
+          <t>VidaBox, LLC</t>
         </is>
       </c>
       <c r="C63" s="0"/>
       <c r="D63" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E63" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F63" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G63" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H63" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="I63" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="J63" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="K63" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L63" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
@@ -7873,92 +7873,92 @@
       </c>
       <c r="V63" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W63" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="X63" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Y63" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
       <c r="A64" s="0" t="inlineStr">
         <is>
-          <t>3719W</t>
+          <t>3406WB</t>
         </is>
       </c>
       <c r="B64" s="0" t="inlineStr">
         <is>
-          <t>VidaBox, LLC</t>
+          <t>VidaXL International BV</t>
         </is>
       </c>
       <c r="C64" s="0"/>
       <c r="D64" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E64" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F64" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="G64" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="H64" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="I64" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="J64" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="K64" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="L64" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="M64" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="N64" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="O64" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
@@ -7996,2058 +7996,2058 @@
       </c>
       <c r="V64" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W64" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="X64" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Y64" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
       <c r="A65" s="0" t="inlineStr">
         <is>
-          <t>3406WB</t>
+          <t>838W</t>
         </is>
       </c>
       <c r="B65" s="0" t="inlineStr">
         <is>
-          <t>VidaXL International BV</t>
+          <t>Videnda Distribution Ltd</t>
         </is>
       </c>
       <c r="C65" s="0"/>
       <c r="D65" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E65" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F65" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="G65" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="H65" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="I65" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="J65" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="K65" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="L65" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="M65" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="N65" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="O65" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="P65" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Q65" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="R65" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="S65" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="T65" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="U65" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="V65" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="W65" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="X65" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Y65" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
       <c r="A66" s="0" t="inlineStr">
         <is>
-          <t>838W</t>
+          <t>488W</t>
         </is>
       </c>
       <c r="B66" s="0" t="inlineStr">
         <is>
-          <t>Videnda Distribution Ltd</t>
+          <t>VIKING COMPONENTS IRELAND LTD</t>
         </is>
       </c>
       <c r="C66" s="0"/>
       <c r="D66" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="E66" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="F66" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="G66" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="H66" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="I66" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="J66" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="K66" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="L66" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="M66" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="N66" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="O66" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="P66" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="Q66" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="R66" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="S66" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="T66" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="U66" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="V66" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="W66" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="X66" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="Y66" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
       <c r="A67" s="0" t="inlineStr">
         <is>
-          <t>3718W</t>
+          <t>293WB</t>
         </is>
       </c>
       <c r="B67" s="0" t="inlineStr">
         <is>
-          <t>Vieffe Trade Srl</t>
+          <t>Viking Direct (Ireland) Ltd</t>
         </is>
       </c>
       <c r="C67" s="0"/>
       <c r="D67" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="E67" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="F67" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="G67" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="H67" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="I67" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="J67" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="K67" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="L67" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="M67" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="N67" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="O67" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="P67" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Q67" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="R67" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="S67" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="T67" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="U67" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="V67" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="W67" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="X67" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Y67" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
       <c r="A68" s="0" t="inlineStr">
         <is>
-          <t>488W</t>
+          <t>3465WB</t>
         </is>
       </c>
       <c r="B68" s="0" t="inlineStr">
         <is>
-          <t>VIKING COMPONENTS IRELAND LTD</t>
+          <t>Viking Direct (Ireland) Ltd</t>
         </is>
       </c>
       <c r="C68" s="0"/>
       <c r="D68" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E68" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F68" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G68" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H68" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="I68" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="J68" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="K68" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="L68" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="M68" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="N68" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="O68" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="P68" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Q68" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="R68" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="S68" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="T68" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="U68" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="V68" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="W68" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="X68" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Y68" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
       <c r="A69" s="0" t="inlineStr">
         <is>
-          <t>293WB</t>
+          <t>2248T</t>
         </is>
       </c>
       <c r="B69" s="0" t="inlineStr">
         <is>
-          <t>Viking Direct (Ireland) Ltd</t>
+          <t>Village Tyres</t>
         </is>
       </c>
       <c r="C69" s="0"/>
       <c r="D69" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E69" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F69" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G69" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H69" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="I69" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="J69" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="K69" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="L69" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="M69" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="N69" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="O69" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="P69" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Q69" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="R69" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="S69" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="T69" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="U69" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="V69" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="W69" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="X69" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Y69" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="70">
       <c r="A70" s="0" t="inlineStr">
         <is>
-          <t>3465WB</t>
+          <t>1998W</t>
         </is>
       </c>
       <c r="B70" s="0" t="inlineStr">
         <is>
-          <t>Viking Direct (Ireland) Ltd</t>
+          <t>Vinny Byrne Ltd</t>
         </is>
       </c>
       <c r="C70" s="0"/>
       <c r="D70" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E70" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F70" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="G70" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="H70" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="I70" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="J70" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="K70" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="L70" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="M70" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="N70" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="O70" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="P70" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Q70" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="R70" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="S70" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="T70" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U70" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="V70" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="W70" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X70" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y70" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="71">
       <c r="A71" s="0" t="inlineStr">
         <is>
-          <t>2248T</t>
+          <t>4429B</t>
         </is>
       </c>
       <c r="B71" s="0" t="inlineStr">
         <is>
-          <t>Village Tyres</t>
+          <t>vinstar technology limited</t>
         </is>
       </c>
       <c r="C71" s="0"/>
       <c r="D71" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E71" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F71" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="G71" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="H71" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="I71" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="J71" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="K71" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="L71" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="M71" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="N71" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="O71" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="P71" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Q71" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="R71" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="S71" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="T71" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U71" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="V71" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="W71" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X71" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y71" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="72">
       <c r="A72" s="0" t="inlineStr">
         <is>
-          <t>1998W</t>
+          <t>4633WB</t>
         </is>
       </c>
       <c r="B72" s="0" t="inlineStr">
         <is>
-          <t>Vinny Byrne Ltd</t>
+          <t>Vintage Visions Shift &amp; Style</t>
         </is>
       </c>
       <c r="C72" s="0"/>
       <c r="D72" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="E72" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F72" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="G72" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="H72" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="I72" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="J72" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="K72" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="L72" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="M72" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="N72" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="O72" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="P72" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Q72" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="R72" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="S72" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="T72" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="U72" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="V72" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="W72" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="X72" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Y72" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="73">
       <c r="A73" s="0" t="inlineStr">
         <is>
-          <t>4429B</t>
+          <t>1502W</t>
         </is>
       </c>
       <c r="B73" s="0" t="inlineStr">
         <is>
-          <t>vinstar technology limited</t>
+          <t>Vintero Ltd</t>
         </is>
       </c>
       <c r="C73" s="0"/>
       <c r="D73" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="E73" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="F73" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="G73" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="H73" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="I73" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="J73" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="K73" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="L73" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="M73" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="N73" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="O73" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="P73" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="Q73" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="R73" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="S73" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="T73" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="U73" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="V73" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W73" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="X73" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Y73" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="74">
       <c r="A74" s="0" t="inlineStr">
         <is>
-          <t>4633WB</t>
+          <t>4234B</t>
         </is>
       </c>
       <c r="B74" s="0" t="inlineStr">
         <is>
-          <t>Vintage Visions Shift &amp; Style</t>
+          <t>VIOVAS RESOURCE S.R.L.</t>
         </is>
       </c>
       <c r="C74" s="0"/>
       <c r="D74" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E74" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F74" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="G74" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="H74" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="I74" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="J74" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="K74" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="L74" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="M74" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="N74" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="O74" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="P74" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Q74" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="R74" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="S74" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="T74" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U74" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="V74" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="W74" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="X74" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="Y74" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="75">
       <c r="A75" s="0" t="inlineStr">
         <is>
-          <t>1502W</t>
+          <t>1960WB</t>
         </is>
       </c>
       <c r="B75" s="0" t="inlineStr">
         <is>
-          <t>Vintero Ltd</t>
+          <t>VIP E-Cig Ireland Ltd</t>
         </is>
       </c>
       <c r="C75" s="0"/>
       <c r="D75" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="E75" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="F75" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="G75" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="H75" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="I75" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="J75" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="K75" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="L75" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="M75" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="N75" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="O75" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="P75" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Q75" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="R75" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="S75" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="T75" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U75" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="V75" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W75" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="X75" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Y75" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="76">
       <c r="A76" s="0" t="inlineStr">
         <is>
-          <t>4234B</t>
+          <t>1037WB</t>
         </is>
       </c>
       <c r="B76" s="0" t="inlineStr">
         <is>
-          <t>VIOVAS RESOURCE S.R.L.</t>
-[...2 lines deleted...]
-      <c r="C76" s="0"/>
+          <t>Virgin Media Ireland Ltd</t>
+        </is>
+      </c>
+      <c r="C76" s="0" t="inlineStr">
+        <is>
+          <t>Chorus NTL</t>
+        </is>
+      </c>
       <c r="D76" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E76" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F76" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G76" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H76" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="I76" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="J76" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="K76" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="L76" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="M76" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="N76" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="O76" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="P76" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Q76" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="R76" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="S76" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="T76" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="U76" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="V76" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="W76" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="X76" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y76" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="77">
       <c r="A77" s="0" t="inlineStr">
         <is>
-          <t>1960WB</t>
+          <t>4740WB</t>
         </is>
       </c>
       <c r="B77" s="0" t="inlineStr">
         <is>
-          <t>VIP E-Cig Ireland Ltd</t>
+          <t>VISION AID USA LTD</t>
         </is>
       </c>
       <c r="C77" s="0"/>
       <c r="D77" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E77" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="F77" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="G77" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="H77" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="I77" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="J77" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="K77" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="L77" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="M77" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="N77" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="O77" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="P77" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Q77" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="R77" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="S77" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="T77" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="U77" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="V77" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W77" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="X77" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Y77" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="78">
       <c r="A78" s="0" t="inlineStr">
         <is>
-          <t>1037WB</t>
+          <t>2868WB</t>
         </is>
       </c>
       <c r="B78" s="0" t="inlineStr">
         <is>
-          <t>Virgin Media Ireland Ltd</t>
-[...6 lines deleted...]
-      </c>
+          <t>Vision RT Ltd</t>
+        </is>
+      </c>
+      <c r="C78" s="0"/>
       <c r="D78" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E78" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F78" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="G78" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="H78" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="I78" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="J78" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="K78" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="L78" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="M78" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="N78" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="O78" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="P78" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Q78" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="R78" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="S78" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="T78" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="U78" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="V78" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="W78" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="X78" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Y78" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="79">
       <c r="A79" s="0" t="inlineStr">
         <is>
-          <t>4740WB</t>
+          <t>1426WB</t>
         </is>
       </c>
       <c r="B79" s="0" t="inlineStr">
         <is>
-          <t>VISION AID USA LTD</t>
-[...2 lines deleted...]
-      <c r="C79" s="0"/>
+          <t>VisionID Ltd</t>
+        </is>
+      </c>
+      <c r="C79" s="0" t="inlineStr">
+        <is>
+          <t>Peak Technologies</t>
+        </is>
+      </c>
       <c r="D79" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E79" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F79" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G79" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H79" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="I79" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="J79" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="K79" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="L79" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="M79" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="N79" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="O79" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="P79" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Q79" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="R79" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="S79" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="T79" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="U79" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="V79" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="W79" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="X79" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Y79" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="80">
       <c r="A80" s="0" t="inlineStr">
         <is>
-          <t>2868WB</t>
+          <t>1848W</t>
         </is>
       </c>
       <c r="B80" s="0" t="inlineStr">
         <is>
-          <t>Vision RT Ltd</t>
+          <t>Vistaprint BV</t>
         </is>
       </c>
       <c r="C80" s="0"/>
       <c r="D80" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E80" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F80" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="G80" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="H80" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="I80" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="J80" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="K80" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="L80" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="M80" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="N80" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="O80" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="P80" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Q80" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="R80" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="S80" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="T80" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U80" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="V80" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="W80" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X80" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y80" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="81">
       <c r="A81" s="0" t="inlineStr">
         <is>
-          <t>1426WB</t>
+          <t>959W</t>
         </is>
       </c>
       <c r="B81" s="0" t="inlineStr">
         <is>
-          <t>VisionID Ltd</t>
-[...6 lines deleted...]
-      </c>
+          <t>Vita-Mix Europe Ltd</t>
+        </is>
+      </c>
+      <c r="C81" s="0"/>
       <c r="D81" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="E81" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="F81" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="G81" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="H81" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="I81" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="J81" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="K81" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="L81" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="M81" s="0" t="inlineStr">
         <is>
           <t>YES</t>
@@ -10095,56 +10095,56 @@
       </c>
       <c r="V81" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="W81" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="X81" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="Y81" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="82">
       <c r="A82" s="0" t="inlineStr">
         <is>
-          <t>1848W</t>
+          <t>1155W</t>
         </is>
       </c>
       <c r="B82" s="0" t="inlineStr">
         <is>
-          <t>Vistaprint BV</t>
+          <t>Vitalograph (Ireland) Ltd</t>
         </is>
       </c>
       <c r="C82" s="0"/>
       <c r="D82" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E82" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F82" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="G82" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="H82" s="0" t="inlineStr">
         <is>
@@ -10171,129 +10171,133 @@
           <t>YES</t>
         </is>
       </c>
       <c r="M82" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="N82" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="O82" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="P82" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="Q82" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="R82" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="S82" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="T82" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="U82" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="V82" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="W82" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="X82" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Y82" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="83">
       <c r="A83" s="0" t="inlineStr">
         <is>
-          <t>959W</t>
+          <t>2555BT</t>
         </is>
       </c>
       <c r="B83" s="0" t="inlineStr">
         <is>
-          <t>Vita-Mix Europe Ltd</t>
-[...2 lines deleted...]
-      <c r="C83" s="0"/>
+          <t>Vitold Investments Unlimited Company</t>
+        </is>
+      </c>
+      <c r="C83" s="0" t="inlineStr">
+        <is>
+          <t>Harris Hino</t>
+        </is>
+      </c>
       <c r="D83" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E83" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F83" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G83" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H83" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="I83" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="J83" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="K83" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="L83" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="M83" s="0" t="inlineStr">
         <is>
           <t>YES</t>
@@ -10324,1258 +10328,1254 @@
           <t>YES</t>
         </is>
       </c>
       <c r="S83" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="T83" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="U83" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="V83" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="W83" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="X83" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Y83" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="84">
       <c r="A84" s="0" t="inlineStr">
         <is>
-          <t>1155W</t>
+          <t>3687WB</t>
         </is>
       </c>
       <c r="B84" s="0" t="inlineStr">
         <is>
-          <t>Vitalograph (Ireland) Ltd</t>
+          <t>Viva Payment Services S.A</t>
         </is>
       </c>
       <c r="C84" s="0"/>
       <c r="D84" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="E84" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="F84" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="G84" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="H84" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="I84" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="J84" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="K84" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="L84" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="M84" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="N84" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="O84" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="P84" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Q84" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="R84" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="S84" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="T84" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="U84" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="V84" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="W84" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="X84" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Y84" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="85">
       <c r="A85" s="0" t="inlineStr">
         <is>
-          <t>2555BT</t>
+          <t>3800WB</t>
         </is>
       </c>
       <c r="B85" s="0" t="inlineStr">
         <is>
-          <t>Vitold Investments Unlimited Company</t>
+          <t>VMWARE International Unlimited Company</t>
         </is>
       </c>
       <c r="C85" s="0" t="inlineStr">
         <is>
-          <t>Harris Hino</t>
+          <t>VMWARE</t>
         </is>
       </c>
       <c r="D85" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="E85" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F85" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="G85" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="H85" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="I85" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="J85" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="K85" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="L85" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="M85" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="N85" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="O85" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="P85" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Q85" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="R85" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="S85" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="T85" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="U85" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="V85" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="W85" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="X85" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="Y85" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="86">
       <c r="A86" s="0" t="inlineStr">
         <is>
-          <t>3687WB</t>
+          <t>3217WB</t>
         </is>
       </c>
       <c r="B86" s="0" t="inlineStr">
         <is>
-          <t>Viva Payment Services S.A</t>
-[...2 lines deleted...]
-      <c r="C86" s="0"/>
+          <t>Vocera Communications Inc.</t>
+        </is>
+      </c>
+      <c r="C86" s="0" t="inlineStr">
+        <is>
+          <t>Vocera</t>
+        </is>
+      </c>
       <c r="D86" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E86" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F86" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="G86" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="H86" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="I86" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="J86" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="K86" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="L86" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="M86" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="N86" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="O86" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="P86" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Q86" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="R86" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="S86" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="T86" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U86" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="V86" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="W86" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X86" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y86" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="87">
       <c r="A87" s="0" t="inlineStr">
         <is>
-          <t>3800WB</t>
+          <t>3868W</t>
         </is>
       </c>
       <c r="B87" s="0" t="inlineStr">
         <is>
-          <t>VMWARE International Unlimited Company</t>
-[...6 lines deleted...]
-      </c>
+          <t>Voduz Ltd</t>
+        </is>
+      </c>
+      <c r="C87" s="0"/>
       <c r="D87" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E87" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F87" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="G87" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="H87" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="I87" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="J87" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="K87" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="L87" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="M87" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="N87" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="O87" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="P87" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Q87" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="R87" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="S87" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="T87" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U87" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="V87" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="W87" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X87" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y87" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="88">
       <c r="A88" s="0" t="inlineStr">
         <is>
-          <t>3217WB</t>
+          <t>1710W</t>
         </is>
       </c>
       <c r="B88" s="0" t="inlineStr">
         <is>
-          <t>Vocera Communications Inc.</t>
-[...6 lines deleted...]
-      </c>
+          <t>Voice Engineer Ireland Ltd</t>
+        </is>
+      </c>
+      <c r="C88" s="0"/>
       <c r="D88" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E88" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F88" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="G88" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="H88" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="I88" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="J88" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="K88" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="L88" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="M88" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="N88" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="O88" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="P88" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Q88" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="R88" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="S88" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="T88" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="U88" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="V88" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W88" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="X88" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Y88" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="89">
       <c r="A89" s="0" t="inlineStr">
         <is>
-          <t>3868W</t>
+          <t>1518WB</t>
         </is>
       </c>
       <c r="B89" s="0" t="inlineStr">
         <is>
-          <t>Voduz Ltd</t>
+          <t>VoipSupply and MobileSupply</t>
         </is>
       </c>
       <c r="C89" s="0"/>
       <c r="D89" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="E89" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="F89" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="G89" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="H89" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="I89" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="J89" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="K89" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="L89" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="M89" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="N89" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="O89" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="P89" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="Q89" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="R89" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="S89" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="T89" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="U89" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="V89" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="W89" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="X89" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="Y89" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>DE-REG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="90">
       <c r="A90" s="0" t="inlineStr">
         <is>
-          <t>1710W</t>
+          <t>3390WB</t>
         </is>
       </c>
       <c r="B90" s="0" t="inlineStr">
         <is>
-          <t>Voice Engineer Ireland Ltd</t>
+          <t>Vokera (Ireland) Ltd</t>
         </is>
       </c>
       <c r="C90" s="0"/>
       <c r="D90" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="E90" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="F90" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="G90" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="H90" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="I90" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="J90" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="K90" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="L90" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="M90" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="N90" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="O90" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="P90" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Q90" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="R90" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="S90" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="T90" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="U90" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="V90" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W90" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="X90" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Y90" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="91">
       <c r="A91" s="0" t="inlineStr">
         <is>
-          <t>1518WB</t>
+          <t>2993W</t>
         </is>
       </c>
       <c r="B91" s="0" t="inlineStr">
         <is>
-          <t>VoipSupply and MobileSupply</t>
+          <t>Volkswagen Group Charging GmbH</t>
         </is>
       </c>
       <c r="C91" s="0"/>
       <c r="D91" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="E91" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F91" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G91" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H91" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="I91" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="J91" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="K91" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="L91" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="M91" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="N91" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="O91" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="P91" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Q91" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="R91" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="S91" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="T91" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="U91" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="V91" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="W91" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="X91" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Y91" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="92">
       <c r="A92" s="0" t="inlineStr">
         <is>
-          <t>3390WB</t>
+          <t>1196WBT</t>
         </is>
       </c>
       <c r="B92" s="0" t="inlineStr">
         <is>
-          <t>Vokera (Ireland) Ltd</t>
+          <t>Volkswagen Group Ireland Ltd</t>
         </is>
       </c>
       <c r="C92" s="0"/>
       <c r="D92" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E92" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F92" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="G92" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="H92" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="I92" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="J92" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="K92" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="L92" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="M92" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="N92" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="O92" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="P92" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Q92" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="R92" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="S92" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="T92" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="U92" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="V92" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="W92" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="X92" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Y92" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="93">
       <c r="A93" s="0" t="inlineStr">
         <is>
-          <t>2993W</t>
+          <t>4688W</t>
         </is>
       </c>
       <c r="B93" s="0" t="inlineStr">
         <is>
-          <t>Volkswagen Group Charging GmbH</t>
+          <t>Voltalia Ireland Ltd</t>
         </is>
       </c>
       <c r="C93" s="0"/>
       <c r="D93" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E93" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F93" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="G93" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="H93" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="I93" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="J93" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="K93" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="L93" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="M93" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="N93" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="O93" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="P93" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Q93" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="R93" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="S93" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="T93" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="U93" s="0" t="inlineStr">
         <is>
           <t>NO</t>
@@ -11583,308 +11583,312 @@
       </c>
       <c r="V93" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="W93" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="X93" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="Y93" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="94">
       <c r="A94" s="0" t="inlineStr">
         <is>
-          <t>1196WBT</t>
+          <t>5151B</t>
         </is>
       </c>
       <c r="B94" s="0" t="inlineStr">
         <is>
-          <t>Volkswagen Group Ireland Ltd</t>
+          <t>VOLTARO MOBILITY SPÓŁKA Z OGRANICZONĄ ODPOWIEDZIALNOŚCIĄ</t>
         </is>
       </c>
       <c r="C94" s="0"/>
       <c r="D94" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E94" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="F94" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="G94" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="H94" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="I94" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="J94" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="K94" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="L94" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="M94" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="N94" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="O94" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="P94" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Q94" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="R94" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="S94" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="T94" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U94" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="V94" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="W94" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="X94" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Y94" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="95">
       <c r="A95" s="0" t="inlineStr">
         <is>
-          <t>4688W</t>
+          <t>1253BT</t>
         </is>
       </c>
       <c r="B95" s="0" t="inlineStr">
         <is>
-          <t>Voltalia Ireland Ltd</t>
+          <t>Volvo Car Ireland Ltd</t>
         </is>
       </c>
       <c r="C95" s="0"/>
       <c r="D95" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E95" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F95" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="G95" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H95" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="I95" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="J95" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="K95" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="L95" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="M95" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="N95" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="O95" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="P95" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Q95" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="R95" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="S95" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="T95" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="U95" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="V95" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="W95" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="X95" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="Y95" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="96">
       <c r="A96" s="0" t="inlineStr">
         <is>
-          <t>1253BT</t>
+          <t>1691WB</t>
         </is>
       </c>
       <c r="B96" s="0" t="inlineStr">
         <is>
-          <t>Volvo Car Ireland Ltd</t>
-[...2 lines deleted...]
-      <c r="C96" s="0"/>
+          <t>Vorwerk UK Ltd</t>
+        </is>
+      </c>
+      <c r="C96" s="0" t="inlineStr">
+        <is>
+          <t>Thermomix</t>
+        </is>
+      </c>
       <c r="D96" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E96" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F96" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="G96" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="H96" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="I96" s="0" t="inlineStr">
         <is>
           <t>YES</t>
@@ -11905,173 +11909,169 @@
           <t>YES</t>
         </is>
       </c>
       <c r="M96" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="N96" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="O96" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="P96" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="Q96" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="R96" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="S96" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="T96" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U96" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="V96" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="W96" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X96" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y96" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="97">
       <c r="A97" s="0" t="inlineStr">
         <is>
-          <t>1691WB</t>
+          <t>3827WB</t>
         </is>
       </c>
       <c r="B97" s="0" t="inlineStr">
         <is>
-          <t>Vorwerk UK Ltd</t>
-[...6 lines deleted...]
-      </c>
+          <t>VOSS GmbH &amp; Co. KG</t>
+        </is>
+      </c>
+      <c r="C97" s="0"/>
       <c r="D97" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E97" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F97" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="G97" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="H97" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="I97" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="J97" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="K97" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="L97" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="M97" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="N97" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="O97" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="P97" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Q97" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="R97" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="S97" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="T97" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="U97" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
@@ -12079,917 +12079,917 @@
       </c>
       <c r="V97" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W97" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="X97" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Y97" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="98">
       <c r="A98" s="0" t="inlineStr">
         <is>
-          <t>3827WB</t>
+          <t>1321WB</t>
         </is>
       </c>
       <c r="B98" s="0" t="inlineStr">
         <is>
-          <t>VOSS GmbH &amp; Co. KG</t>
+          <t>Vow Europe Ltd</t>
         </is>
       </c>
       <c r="C98" s="0"/>
       <c r="D98" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E98" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F98" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="G98" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H98" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="I98" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="J98" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="K98" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="L98" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="M98" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="N98" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="O98" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="P98" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Q98" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="R98" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="S98" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="T98" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="U98" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="V98" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W98" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="X98" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Y98" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="99">
       <c r="A99" s="0" t="inlineStr">
         <is>
-          <t>1321WB</t>
+          <t>769WB</t>
         </is>
       </c>
       <c r="B99" s="0" t="inlineStr">
         <is>
-          <t>Vow Europe Ltd</t>
+          <t>Voytel Ltd</t>
         </is>
       </c>
       <c r="C99" s="0"/>
       <c r="D99" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="E99" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="F99" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="G99" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="H99" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="I99" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="J99" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="K99" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="L99" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="M99" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="N99" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="O99" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="P99" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="Q99" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="R99" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="S99" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="T99" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="U99" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="V99" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="W99" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="X99" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Y99" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="100">
       <c r="A100" s="0" t="inlineStr">
         <is>
-          <t>769WB</t>
+          <t>1418WB</t>
         </is>
       </c>
       <c r="B100" s="0" t="inlineStr">
         <is>
-          <t>Voytel Ltd</t>
+          <t>VP Equipment Rental (Ireland) Ltd</t>
         </is>
       </c>
       <c r="C100" s="0"/>
       <c r="D100" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="E100" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="F100" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="G100" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="H100" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="I100" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="J100" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="K100" s="0" t="inlineStr">
         <is>
           <t>DE-REG</t>
         </is>
       </c>
       <c r="L100" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="M100" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="N100" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="O100" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="P100" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="Q100" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="R100" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="S100" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="T100" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="U100" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="V100" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="W100" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X100" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y100" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="101">
       <c r="A101" s="0" t="inlineStr">
         <is>
-          <t>1418WB</t>
+          <t>3918W</t>
         </is>
       </c>
       <c r="B101" s="0" t="inlineStr">
         <is>
-          <t>VP Equipment Rental (Ireland) Ltd</t>
+          <t>VT Dry &amp; Cure Technologies Inc.</t>
         </is>
       </c>
       <c r="C101" s="0"/>
       <c r="D101" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E101" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F101" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="G101" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="H101" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="I101" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="J101" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="K101" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="L101" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="M101" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="N101" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="O101" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="P101" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Q101" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="R101" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="S101" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="T101" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U101" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="V101" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="W101" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="X101" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Y101" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="102">
       <c r="A102" s="0" t="inlineStr">
         <is>
-          <t>3918W</t>
+          <t>3901WB</t>
         </is>
       </c>
       <c r="B102" s="0" t="inlineStr">
         <is>
-          <t>VT Dry &amp; Cure Technologies Inc.</t>
+          <t>VusionGroup S.A.</t>
         </is>
       </c>
       <c r="C102" s="0"/>
       <c r="D102" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E102" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F102" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G102" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H102" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="I102" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="J102" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="K102" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="L102" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="M102" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="N102" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="O102" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="P102" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Q102" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="R102" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="S102" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="T102" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="U102" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="V102" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="W102" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="X102" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="Y102" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="103">
       <c r="A103" s="0" t="inlineStr">
         <is>
-          <t>3901WB</t>
+          <t>3175B</t>
         </is>
       </c>
       <c r="B103" s="0" t="inlineStr">
         <is>
-          <t>VusionGroup S.A.</t>
+          <t>VV-Tech LPG Ltd</t>
         </is>
       </c>
       <c r="C103" s="0"/>
       <c r="D103" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="E103" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="F103" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="G103" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>DE-REG</t>
         </is>
       </c>
       <c r="H103" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="I103" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="J103" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="K103" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="L103" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="M103" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="N103" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="O103" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="P103" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Q103" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="R103" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="S103" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="T103" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U103" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="V103" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="W103" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="X103" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
       <c r="Y103" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="104">
       <c r="A104" s="0" t="inlineStr">
         <is>
-          <t>3175B</t>
+          <t>791WB</t>
         </is>
       </c>
       <c r="B104" s="0" t="inlineStr">
         <is>
-          <t>VV-Tech LPG Ltd</t>
+          <t>VWR International Ltd</t>
         </is>
       </c>
       <c r="C104" s="0"/>
       <c r="D104" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E104" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F104" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G104" s="0" t="inlineStr">
         <is>
-          <t>DE-REG</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H104" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="I104" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="J104" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="K104" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="L104" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="M104" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="N104" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="O104" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="P104" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Q104" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="R104" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="S104" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="T104" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="U104" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="V104" s="0" t="inlineStr">
         <is>
-          <t>N/A</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="W104" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="X104" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="Y104" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>YES</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="105">
       <c r="A105" s="0" t="inlineStr">
         <is>
-          <t>791WB</t>
+          <t>1827WB</t>
         </is>
       </c>
       <c r="B105" s="0" t="inlineStr">
         <is>
-          <t>VWR International Ltd</t>
+          <t>Vygon (Ireland) Ltd</t>
         </is>
       </c>
       <c r="C105" s="0"/>
       <c r="D105" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E105" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="F105" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="G105" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="H105" s="0" t="inlineStr">
         <is>
@@ -13026,169 +13026,169 @@
           <t>YES</t>
         </is>
       </c>
       <c r="O105" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="P105" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="Q105" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="R105" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="S105" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="T105" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U105" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="V105" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="W105" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X105" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y105" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="106">
       <c r="A106" s="0" t="inlineStr">
         <is>
-          <t>1827WB</t>
+          <t>5236B</t>
         </is>
       </c>
       <c r="B106" s="0" t="inlineStr">
         <is>
-          <t>Vygon (Ireland) Ltd</t>
+          <t>VYNELO</t>
         </is>
       </c>
       <c r="C106" s="0"/>
       <c r="D106" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="E106" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="F106" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="G106" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="H106" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="I106" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="J106" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="K106" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="L106" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="M106" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="N106" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="O106" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="P106" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Q106" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="R106" s="0" t="inlineStr">
         <is>
-          <t>YES</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="S106" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="T106" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="U106" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="V106" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="W106" s="0" t="inlineStr">
         <is>
           <t>N/A</t>