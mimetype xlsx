--- v6 (2026-08-14)
+++ v7 (2026-09-28)
@@ -2190,56 +2190,56 @@
       <c r="X17" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Y17" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="0" t="inlineStr">
         <is>
           <t>3247WB</t>
         </is>
       </c>
       <c r="B18" s="0" t="inlineStr">
         <is>
           <t>Zhejiang Narada Power Source Co., Ltd</t>
         </is>
       </c>
       <c r="C18" s="0"/>
       <c r="D18" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E18" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F18" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="G18" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="H18" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="I18" s="0" t="inlineStr">
         <is>
           <t>YES</t>
         </is>
       </c>
       <c r="J18" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
@@ -4924,156 +4924,156 @@
       <c r="X39" s="0" t="inlineStr">
         <is>
           <t>N/A</t>
         </is>
       </c>
       <c r="Y39" s="0" t="inlineStr">
         <is>
           <t>NO</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="0" t="inlineStr">
         <is>
           <t>4928W</t>
         </is>
       </c>
       <c r="B40" s="0" t="inlineStr">
         <is>
           <t>Zyxel Communications A/S</t>
         </is>
       </c>
       <c r="C40" s="0"/>
       <c r="D40" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="E40" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="F40" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="G40" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="H40" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="I40" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="J40" s="0" t="inlineStr">
         <is>
-          <t>Pending</t>
+          <t>YES</t>
         </is>
       </c>
       <c r="K40" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="L40" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="M40" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="N40" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="O40" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="P40" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Q40" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="R40" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="S40" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="T40" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="U40" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="V40" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="W40" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="X40" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
       <c r="Y40" s="0" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>N/A</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>